--- v0 (2025-10-05)
+++ v1 (2026-05-25)
@@ -1,7623 +1,10986 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4916064B" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="65239924" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Adquisición, renovación y rescisión de arrendamiento de instalaciones </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFC490E" w14:textId="77777777" w:rsidR="003C108E" w:rsidRPr="009A079E" w:rsidRDefault="003C108E" w:rsidP="00C76082">
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="21B6DBE6" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="es-AR"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F1ED23B" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Esta sección describe cómo iniciar la búsqueda de instalaciones para arrendar; cómo revisar las instalaciones; cómo procesar las aprobaciones de adquisiciones necesarias y cómo presentar a Operaciones Generales, y el Buró de Gestión de Servicios el acuerdo que debe firmar la unidad solicitante (es decir, la unidad de la sede, la oficina en el país, el Centro de Políticas u otra oficina) y el propietario comercial para su revisión y aprobación posteriores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74E5F56D" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="009A079E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="5C740CCE" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="es-AR"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B1C1FE9" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La unidad solicitante debe averiguar si el Gobierno del país receptor puede proporcionar un edificio «apto para mudanza». En la mayoría de los casos, esto debería ser posible. Solo cuando el Gobierno no puede proporcionar instalaciones adecuadas, la unidad solicitante puede considerar arrendar instalaciones en el mercado inmobiliario comercial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25679042" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="001149DC" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="31012F1F" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15798D4F" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La unidad solicitante debe presentar una propuesta, que incluya la justificación para mudarse a las instalaciones propuestas, los gastos que esto implicaría, los aspectos de seguridad, los resultados de la diligencia debida requerida, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137F1ABC" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="001149DC" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="732EC964" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64F0FC49" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La identificación y la evaluación de las nuevas instalaciones se divide en tres fases: preliminar, de definición y final.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1534C971" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="001149DC" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="0C0B5936" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2520A85A" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="003C108E" w:rsidP="00C76082">
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="2A6A142E" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Adquisición de arrendamiento</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E7564A" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="001149DC" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="4294FEF4" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6905B31A" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...45 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los contratos de arrendamiento firmados por el Programa de las Naciones Unidas para el Desarrollo (PNUD), independientemente de su naturaleza o de si están destinados a las oficinas del PNUD o a las oficinas de proyecto, deben presentarse al Centro Global de Servicios Compartidos (GSSC, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Global </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Shared</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service Centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) y a Operaciones Generales (GO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">General </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...5 lines deleted...]
-        <w:t>Service</w:t>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...40 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés).  Los Coordinadores de Instalaciones de la oficina en el país (CO, </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>country office</w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) o de la unidad de la sede (HQ, </w:t>
       </w:r>
-      <w:r w:rsidR="009A079E">
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Head Quarters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) enviarán la solicitud de revisión de arrendamiento a la GSSC a través de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C706CD">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, junto con copias de la documentación de respaldo relevante (por ejemplo, el acuerdo de arrendamiento).  La oficina que presenta la solicitud debe archivar de manera apropiada toda la documentación original</w:t>
       </w:r>
-      <w:r w:rsidR="00071687" w:rsidRPr="008440D2">
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3E6B78" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="001149DC" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="1AB4CBD5" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24FC66A0" w14:textId="6EF61A01" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...11 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="572320FC">
-[...18 lines deleted...]
-        <w:t xml:space="preserve">(TTCP, </w:t>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El producto de las tres fases formará la propuesta completa o final que permitirá a GO o a cualquier comité de revisión relevante, como el Equipo de Tareas para Instalaciones Comunes y el Servicio de </w:t>
+      </w:r>
+      <w:r w:rsidR="00647F7D" w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Instalaciones (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">TTCP, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="572320FC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Task</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="572320FC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Team </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="572320FC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-        <w:t>Team</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="572320FC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Common Premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés + FS, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="572320FC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-        <w:t>for</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Facilities</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="572320FC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...82 lines deleted...]
-    <w:p w14:paraId="18C952EA" w14:textId="77777777" w:rsidR="009E7547" w:rsidRDefault="009E7547" w:rsidP="00C76082">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés) revisar y tomar una decisión fundamentada respecto de la propuesta de arrendar un nuevo espacio de oficina. La aprobación final del contrato relacionado está sujeta a la revisión del Comité de Adquisiciones del PNUD y a la aprobación del respectivo oficial aprobador (en función de la delegación de autoridad). Véase la sección Fase final a continuación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F9BD1A" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7E7E9F57" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64D85207" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsabilidades y rendición de cuentas </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB3BF9E" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...13 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="59CFD09A" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4840" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="6759"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003C108E" w:rsidRPr="003C108E" w14:paraId="401E39D9" w14:textId="77777777" w:rsidTr="003C108E">
+      <w:tr w:rsidR="0035321A" w:rsidRPr="0035321A" w14:paraId="1A6DF124" w14:textId="77777777" w:rsidTr="0035321A">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CCB09B5" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="148290AB" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Parte responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54404184" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="6FF4B919" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsabilidades</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424BC3" w:rsidRPr="003C108E" w14:paraId="35B1B913" w14:textId="77777777" w:rsidTr="003C108E">
+      <w:tr w:rsidR="0035321A" w:rsidRPr="0035321A" w14:paraId="63EB1800" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="629E0BF4" w14:textId="3B51BDD7" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="06C8ABB4" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>RR/Jefe de Unidad de la sede/Jefe de las Unidades fuera de la sede</w:t>
+              <w:t>RR/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0035321A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jefe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0035321A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de Unidad de la sede/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0035321A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jefe</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0035321A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de las Unidades fuera de la sede</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="643D6C7A" w14:textId="77777777" w:rsidR="003C108E" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="5B6FBFA7" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Mantener registros completos y precisos de las instalaciones arrendadas por sus oficinas;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2377602F" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="009A079E" w:rsidP="00C76082">
+          <w:p w14:paraId="69184A66" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...6 lines deleted...]
-              <w:t>resentar los documentos de certificación del ejercicio semestral de verificación física antes de la fecha límite.</w:t>
+              <w:t>Presentar los documentos de certificación del ejercicio semestral de verificación física antes de la fecha límite.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424BC3" w:rsidRPr="003C108E" w14:paraId="2C3D2949" w14:textId="77777777" w:rsidTr="003C108E">
+      <w:tr w:rsidR="0035321A" w:rsidRPr="0035321A" w14:paraId="026AB9BE" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E15EB1C" w14:textId="1EEB465B" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00C706CD" w:rsidP="009A079E">
+          <w:p w14:paraId="4D0495E2" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="307"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>GO/BMS</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">GO/BMS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29E98FE1" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="43F6EFCB" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Consultar al CAP para enajenaciones de arrendamientos financieros con un valor superior a USD 2500 y por debajo de la DPA; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00416436" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="009A079E" w:rsidP="00C76082">
+          <w:p w14:paraId="735A1FC7" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...6 lines deleted...]
-              <w:t>onsultar al ACP para enajenaciones de arrendamientos financieros por arriba de la DPA;</w:t>
+              <w:t>Consultar al ACP para enajenaciones de arrendamientos financieros por arriba de la DPA;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67AE2B4E" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="009A079E" w:rsidP="00C76082">
+          <w:p w14:paraId="6381F7BF" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>M</w:t>
-[...6 lines deleted...]
-              <w:t>antener registros oportunos y precisos de arrendamientos financieros en la sede del PNUD;</w:t>
+              <w:t>Mantener registros oportunos y precisos de arrendamientos financieros en la sede del PNUD;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FC03850" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="009A079E" w:rsidP="00C76082">
+          <w:p w14:paraId="0C0A4E4E" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>M</w:t>
-[...6 lines deleted...]
-              <w:t>antener registros completos y precisos de instalaciones arrendadas.</w:t>
+              <w:t>Mantener registros completos y precisos de instalaciones arrendadas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424BC3" w:rsidRPr="003C108E" w14:paraId="050D1EE9" w14:textId="77777777" w:rsidTr="001149DC">
+      <w:tr w:rsidR="0035321A" w:rsidRPr="0035321A" w14:paraId="26912377" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41658F4A" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="5364525D" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CAP/RACP/ACP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7036E571" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="4AB8974C" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Revisar y recomendar acciones para la aprobación de acuerdos de arrendamiento.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00424BC3" w:rsidRPr="003C108E" w14:paraId="54A2F653" w14:textId="77777777" w:rsidTr="003C108E">
+      <w:tr w:rsidR="0035321A" w:rsidRPr="0035321A" w14:paraId="5BDB34D3" w14:textId="77777777" w:rsidTr="00F77A77">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="636771B0" w14:textId="1254111F" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00AF3B36">
+          <w:p w14:paraId="290A5271" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>GSS</w:t>
-[...6 lines deleted...]
-              <w:t>C</w:t>
+              <w:t>GSSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12814AC0" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:p w14:paraId="0C097419" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Evaluar arrendamientos financieros potenciales;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="051D6B1D" w14:textId="6F44DFE3" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="009A079E" w:rsidP="00C76082">
+          <w:p w14:paraId="61B79BA7" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0035321A">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>P</w:t>
-[...20 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Procesar enajenaciones autorizadas en Quantum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0AD0B03D" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...11 lines deleted...]
-    <w:p w14:paraId="0305BEB9" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="009E7547" w:rsidRDefault="00A563DB" w:rsidP="009E7547">
+    <w:p w14:paraId="038676B8" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5885322E" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fase preliminar</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E727948" w14:textId="77777777" w:rsidR="003C108E" w:rsidRPr="003C108E" w:rsidRDefault="003C108E" w:rsidP="00C76082">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08E2F78A" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="063F2108" w14:textId="6F275C78" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="102148A9" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al adquirir un arrendamiento, la unidad solicitante (CO, proyectos, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sub-oficinas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, unidades de la sede y fuera de la sede, y Centros de Políticas) llevarán a cabo una evaluación de necesidades basada en el espacio de oficina requerido.  La necesidad de espacio de oficina puede surgir debido a varias razones, como la creación de una nueva división, el aumento en el número de personal, el deterioro de las instalaciones actuales, una reubicación por problemas de seguridad, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EE2F6B7" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241F96E9" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Para todas las reubicaciones propuestas, la unidad solicitante debe presentar una propuesta integral utilizando el Conjunto de herramientas # 1, que incluye la justificación para mudarse a las instalaciones propuestas, los gastos que esto implicaría, los aspectos de seguridad, los resultados de la debida diligencia requerida, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13035D7A" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="6AED269C" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26EF10D4" w14:textId="54136758" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La propuesta preliminar se presentará al Buró Regional correspondiente, con copia a la unidad de coordinación de negocio del Buró de Gestión de Servicios (BMS, </w:t>
       </w:r>
-      <w:r w:rsidRPr="572320FC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="5D1DBF35" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés). El Buró Regional, con el apoyo de la unidad de coordinación de negocio, busca coordinar y agilizar el proceso de toma de decisiones en las respectivas unidades de la sede. Si es necesario, también puede recibir ayuda del Equipo de Tareas para Instalaciones Comunes TTCP+FS, un foro interinstitucional en el que el GO representa al PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C656D0F" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A159C56" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Conjunto de herramientas # 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="572320FC">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: Estas herramientas ayudarán a las oficinas a calcular sus requisitos de espacio y preparar las estimaciones de costos iniciales. El conjunto incluye los</w:t>
       </w:r>
-      <w:r w:rsidR="00424BC3">
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="572320FC">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>siguientes elementos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E71111E" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00F542D9">
+    <w:p w14:paraId="4A1B5872" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5640"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AA5DA6" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="009E7547" w:rsidRDefault="00897FF0" w:rsidP="009E7547">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="161CF904" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="0CD79A86" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="009E7547">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Directrices del Plan maestro de mejoras de infraestructura (CMP, Capital </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Master</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Plan, por sus siglas en inglés) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7089BBA2" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Proporciona directrices sobre la cantidad de espacio de oficina que debe asignarse al personal por categoría, en conformidad con los estándares del CMP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464FCBD7" w14:textId="77777777" w:rsidR="009A079E" w:rsidRPr="009A079E" w:rsidRDefault="00424BC3" w:rsidP="009E7547">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6EF023FE" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Planilla de costos preliminares</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E4BC3AE" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="009E7547" w:rsidRDefault="00424BC3" w:rsidP="009A079E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0DA1C814" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:textAlignment w:val="top"/>
-[...8 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Esta planilla de Excel registra los costos preliminares conocidos; por ejemplo, los costos operativos de la ubicación actual, los costos recurrentes de una ubicación futura y los costos de inversión no recurrentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9EDC7A" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...13 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="12856409" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587D0E4F" w14:textId="15704431" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="225B6CA9" w14:textId="210072EB" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El Conjunto de herramientas # 1 se puede descargar</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="0035321A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>aquí</w:t>
         </w:r>
-        <w:r w:rsidR="00A25BEA">
+        <w:r w:rsidRPr="00647F7D">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00647F7D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>(en inglés)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0035321A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="509ACC4F" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...13 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="28645C7F" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9CC3D8" w14:textId="185CCECD" w:rsidR="00424BC3" w:rsidRPr="001149DC" w:rsidRDefault="572320FC" w:rsidP="00C76082">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D3D4A75" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="62122ACE" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="001149DC" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estas planillas, junto con la justificación formal del pedido de espacio adicional de la unidad solicitante, formarán la propuesta preliminar de la unidad solicitante. Al recibir la propuesta preliminar, Operaciones Generales (GO) revisa los requisitos de espacio preliminares, así como las estimaciones de costos (si están disponibles) para la puesta en funcionamiento del nuevo espacio de oficina y para reacondicionar el nuevo espacio propuesto (si fuese necesario). Si bien se entiende que a menudo no es posible obtener dichas estimaciones de costos en esta fase, cualquier estimación de los costos totales en los que se incurrirá durante la mudanza a las nuevas instalaciones será útil en la presentación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235E2793" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E20E74D" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-[...30 lines deleted...]
-    <w:p w14:paraId="3932B2C6" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="001149DC" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando el nuevo arrendamiento propuesto aumente los costos operativos de la unidad solicitante, el Buró Regional correspondiente deberá revisar la capacidad para financiar dicho aumento en los costos. Si la unidad recibe la debida autorización para proceder después de la revisión de la propuesta de la fase preliminar, OG o el Buró Regional enviarán el segundo conjunto de herramientas para ayudar a la unidad a definir la propuesta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5657F3" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E790388" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La propuesta preliminar se incluirá en la presentación al Comité de Contratos, Activos y Adquisiciones (CAP, </w:t>
       </w:r>
-      <w:r w:rsidRPr="572320FC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contracts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assets</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inglés)/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comité Consultivo sobre Adquisiciones (ACP, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advisory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, por sus siglas en inglés) una vez que GO haya avalado el arrendamiento.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F30579D" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="001149DC" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="738954CA" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C9E0FCE" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="009E7547">
+    <w:p w14:paraId="7686C829" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fase de definición</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D12FB9" w14:textId="77777777" w:rsidR="003C108E" w:rsidRPr="001149DC" w:rsidRDefault="003C108E" w:rsidP="00C76082">
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="2BB9B39F" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E2CB5CE" w14:textId="612F19A7" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Durante esta fase, la unidad solicitante actualiza su propuesta preliminar utilizando los modelos y las herramientas provistas en el</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="572320FC">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="0035321A">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Conjunto de herramientas # 2a</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en inglés). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Esta fase garantiza que la diligencia debida se lleve a cabo en las instalaciones potenciales y que se confirme la relación calidad-precio comparando los costos potenciales con otras instalaciones similares. Este es el momento de realizar evaluaciones adicionales relacionadas con la seguridad, en los casos en que la Oficina de Seguridad (SO, </w:t>
       </w:r>
-      <w:r w:rsidRPr="572320FC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Security Office</w:t>
       </w:r>
-      <w:r w:rsidRPr="572320FC">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) lo aconseje. Las estimaciones de costos de cualquier recomendación generada por dichas evaluaciones deben incorporarse al análisis de la relación costo-beneficio según corresponda. La unidad de la sede relevante (GO, SO, etc.), en coordinación con la Unidad de Coordinación de Negocios (BMS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureau </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>, por sus siglas en inglés) y el Buró Regional, puede proporcionar orientación a lo largo de cualquiera de los procesos, si fuese necesario.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173BE6CE" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="001149DC" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="6447478C" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D90AA0A" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Al implementar el Conjunto de herramientas #2, es posible que la unidad solicitante no posea todas las estimaciones de costos. En la mayoría de los casos, la unidad solicitante debe poder identificar los costos operacionales de las opciones, pero aún no estará en condiciones de conocer los costos de inversión de capital no recurrentes para el reacondicionamiento (por ejemplo, subdivisiones, cableado LAN, etc.). El propósito de este ejercicio es obtener un panorama lo más completo posible. Por lo tanto, la oficina debe realizar la mejor estimación posible de todos los costos potenciales para preparar la instalación para su uso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51D815DA" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69CB2C53" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Conjunto de herramientas # 2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estas herramientas incluyen los siguientes elementos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32706E14" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E3BCDC2" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lista de verificación de instalaciones y consideraciones de arrendamiento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: los aspectos que la unidad solicitante debe tener en cuenta al realizar un estudio del mercado inmobiliario local para instalaciones potenciales.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775152CE" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Evaluación de los Riesgos para la Seguridad (SRA, Security and Risk </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assessment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: debe ser realizada por el Departamento de Protección y Seguridad de las Naciones Unidas (UNDSS, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>United</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nations </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Safety and Security</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés). (Ver detalles a continuación)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E2A60C" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Análisis de la relación costo-beneficio (CBA, Cost-Benefit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) y Manual del Usuario del CBA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: una serie de planillas de Excel para la comparación de tres opciones de instalación identificadas, en términos de espacio, costos y pertinencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6308BB8D" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Matriz de Costos del Buró de Gestión de Servicios (BMS)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: destinada a proporcionar un resumen ejecutivo del CBA y ayudar a determinar los diferentes componentes de financiamiento. Las estimaciones de costo mencionadas aquí deben coincidir con las del CBA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610FFBF8" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Carta de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>interés(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LOI, Letter </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Interest</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) estándar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: para las instalaciones que se compartan con otros organismos de las Naciones Unidas, la LOI debe ser firmada por dichos organismos. Al firmar la LOI, el organismo respectivo confirma que ha consultado y obtenido la aprobación de su sede.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D423A93" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30CDFF4E" w14:textId="04430C94" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Conjunto de herramientas # 2b se puede descargar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="0035321A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>aquí</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00647F7D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C82E5F" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FA7E6F3" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Estudio del mercado local</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2753DC75" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="573D48B9" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La oficina solicitante debe utilizar la directriz “Lista de verificación de instalaciones y consideraciones de arrendamiento” para realizar estudios del mercado inmobiliario local e identificar al menos tres (3) opciones. En caso de que la unidad solicitante no cuente con los recursos de personal internos necesarios para realizar este estudio y completar las herramientas necesarias, la unidad solicitante puede contratar a un experto inmobiliario local para que realice el estudio de mercado. Se debe tener en cuenta que este experto se financiará con el presupuesto de la oficina solicitante (o se compartirá el costo en los casos los cuales participen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>otros organismos).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651BC157" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D5022A" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Evaluación de los Riesgos para la Seguridad (SRA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC1041D" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C793F1" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todas las instalaciones de las Naciones Unidas deben cumplir con las Normas Mínimas Operativas de Seguridad (MOSS, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Minimum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operating</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Safety </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Standards</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés). Por lo tanto, cada una de las opciones de instalación identificadas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">debe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>estar sujeta a una Evaluación de los Riesgos para la Seguridad (SRA) realizada por el Departamento de Protección y Seguridad de las Naciones Unidas (UNDSS) local. La SRA indicará qué medidas de seguridad deberán implementarse en y alrededor de las instalaciones para cumplir con los estándares de seguridad aprobados. Aunque es posible que las estimaciones de costos para las mejoras de seguridad no estén disponibles en esta etapa, la unidad solicitante debe estar en condiciones de obtener una estimación adecuada del alcance de las obras. Una vez que se conocen los costos asociados a las mejoras de seguridad, se deben tener en cuenta en el análisis de la relación costo-beneficio (CBA) y en la matriz de costos del BMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0883625D" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33614D26" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">La unidad solicitante debe enviar todas las SRA a la Oficina de Seguridad (SO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Security Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) del PNUD para su posterior revisión. Sobre la base de la SRA, la SO proporcionará: aprobación de las instalaciones identificadas en términos de seguridad, y orientación sobre qué evaluaciones estructurales adicionales serán necesarias; por ejemplo, una Evaluación de Seguridad contra Incendios. Si la SO considera que el entorno del lugar de trabajo es de alto riesgo, se puede requerir una evaluación de riesgo de explosión para determinar qué medidas de seguridad adicionales se necesitan para mitigar el riesgo de una explosión de bomba.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36D96998" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DB4CE4D" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Análisis de la relación costo-beneficio (CBA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5B30E6" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416FA1A0" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La unidad solicitante debe realizar un análisis de la relación costo-beneficio (CBA) de las opciones de instalaciones preseleccionadas. El CBA está compuesto por una serie de planillas interconectadas. Todo lo que debe hacer la unidad solicitante es ingresar los datos disponibles, es decir, estimaciones de costos recurrentes, inversiones de capital esperadas, requisitos de espacio, etc. El CBA también debe incluir una matriz de toma de decisiones que ayudará a la unidad solicitante a identificar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>la opción preferida</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la lista de preselección, en función de la ubicación, el espacio, la seguridad y el costo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72984832" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57169488" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Matriz de costos del Buró de Gestión de Servicios (BMS)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="184D14AD" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="601F0092" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La matriz de costos del BMS es el paso final en el proceso de definición de la propuesta. Sirve como un resumen ejecutivo del CBA, que ayudará a la unidad solicitante y a las unidades de revisión de la sede del PNUD a identificar las diversas fuentes de financiamiento para los diversos componentes de costos. Por lo tanto, es importante que todos los costos coincidan con los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>del CBA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2065C512" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4609D2" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Carta de interés (LOI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F3A5AA" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="462745A5" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En la mayoría de los casos, el PNUD actúa como el organismo principal y firmará el acuerdo de arrendamiento por cuenta de otros organismos. Es esencial documentar el compromiso de todos los organismos participantes desde el inicio del proyecto. Esto se logra haciendo que los organismos se comprometan a participar por escrito utilizando la carta de interés (LOI) estándar. Estas LOI servirán como bases para el memorando de entendimiento (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Memorandum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Understanding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) legalmente vinculante. Tenga en cuenta que el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> final, que los organismos firmarán con el PNUD, solo podrá firmarse después de que el PNUD haya firmado el acuerdo de arrendamiento con el propietario. En raras ocasiones, otro organismo de las Naciones Unidas puede liderar un acuerdo similar, y firmará el acuerdo de arrendamiento con el propietario. El PNUD firmará una LOI y un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con ese organismo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA7B171" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B4F2879" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Propuesta definida</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46D07D81" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="476B85A5" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando se hayan implementado todos los pasos de la fase de definición, la unidad solicitante podrá determinar qué opciones de instalación identificadas en la lista de preselección serán consideradas en la siguiente fase; se deben haber seleccionado preferentemente tres opciones de instalaciones calificadas.  En esta fase, la propuesta definida debe incluir la lista de verificación completada de las instalaciones, la SRA, la autorización de la SO de la SRA, el CBA, la matriz de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">costos del BMS y, si fuese necesario, una planilla revisada de requisitos de espacio o una LOI. Cuando se reúnan los documentos mencionados, podrá presentarse a GO para su revisión.      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F2E53C" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B50DD8E" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Revisión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28505141" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C49EBBA" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operaciones Generales y el BMS revisarán todos los documentos enviados y pueden pedir a la unidad solicitante más aclaraciones. Además, se le puede pedir a la unidad solicitante que aborde las cuestiones de financiamiento con el Buró Regional pertinente. Sobre la base de la documentación presentada y las aclaraciones adicionales proporcionadas, GO estará en condiciones de autorizar el estudio de viabilidad para el acuerdo de arrendamiento, que será la fase siguiente y final. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE5127E" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31033009" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fase final</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62568EF3" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB6FDA2" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Después de que GO recomiende el estudio de viabilidad de la propuesta definida, se enviará a la unidad solicitante el tercer conjunto de herramientas para ayudarla a finalizar la propuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="602D0545" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A30049B" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conjunto de herramientas # 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: Este conjunto de herramientas sirve como la línea de base para las negociaciones de arrendamiento con el propietario potencial, para las negociaciones del memorando de acuerdo (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Memorandum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) con el Gobierno, y para las negociaciones del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con los organismos participantes. Contiene los siguientes elementos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2D6E4C" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modelo de arrendamiento estándar: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">este modelo fue desarrollado por los organismos del Comité Ejecutivo (EXCOM, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Executive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) y examinado por la Oficina de Asistencia Jurídica de las Naciones Unidas (UNOLA, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>United</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nations Office </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Legal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assistance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés). Tenga en cuenta que este no es un modelo específico del PNUD sino un modelo que se utiliza en todo el sistema de las Naciones Unidas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CED3817" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lista de verificación de arrendamiento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: esta directriz enumera las cosas que pueden salir mal y los problemas posibles al negociar con un propietario potencial y al redactar un acuerdo de arrendamiento que sea aceptable tanto para el PNUD como para el propietario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638DCC6E" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoA</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: esta plantilla fue desarrollada por los Organismos del Comité Ejecutivo y examinada por la UNOLA. Tenga en cuenta que este no es un modelo específico del PNUD, sino un modelo que se utiliza en todo el sistema de las Naciones Unidas. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E87E63" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F45816B" w14:textId="070964C5" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Conjunto de herramientas # 3 se puede descargar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="0035321A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>aquí</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00647F7D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (en inglés)</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0035321A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0882BD77" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAB3EAC" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Acuerdo de arrendamiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3690080E" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E91C412" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un acuerdo de Arrendamiento es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“un acuerdo mediante el cual el propietario transmite al PNUD, a cambio de un pago o una serie de pagos, el derecho a utilizar un activo durante un plazo acordado”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. Esta definición muestra que un arrendamiento requiere una serie de pagos al propietario a cambio del uso de un activo, en este caso, las instalaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="491BCF37" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE9414E" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Luego de las negociaciones de arrendamiento entre la unidad solicitante del PNUD y el propietario, la unidad solicitante podrá presentar un primer proyecto inicial del arrendamiento a GO y a la Oficina de Servicios Jurídicos (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OLS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Office</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Legal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">BMS. La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lista de verificación de arrendamiento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>se debe utilizar para garantizar que se hayan abordado todas las cuestiones pertinentes. GO y la OLS pueden pedir a la unidad solicitante más aclaraciones. En la mayoría de los casos, se requerirá que la unidad solicitante negocie otros términos y condiciones en el acuerdo de arrendamiento. Pueden ser necesarias varias versiones preliminares antes de que tanto el PNUD como el propietario puedan llegar a un acuerdo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717B1C62" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AFCCDA5" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Después de que la OLS y GO hayan aprobado la versión final del acuerdo de arrendamiento, Operaciones Generales transmitirá a la unidad solicitante una nota que confirmará formalmente su conformidad con el arrendamiento, que se presentará al CAP/ACP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F69F819" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F5FCA05" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Al mismo tiempo, la unidad solicitante puede iniciar una revisión similar del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Tenga en cuenta que las asignaciones de espacio por organismo en el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben conciliarse con las asignaciones de espacio en la LoI (previamente firmada por los organismos participantes). Además, la unidad solicitante debe tener en cuenta que el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> debe firmarse antes de la firma del acuerdo de arrendamiento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28D6143C" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37D30349" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Presentación al Comité de Contratos, Activos y Adquisiciones (CAP)/Comité Consultivo sobre Adquisiciones (ACP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3531D7EB" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54352863" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La unidad solicitante combina la documentación producida luego de completar los tres conjuntos de herramientas: es decir, la planilla de requisitos de espacio, la aprobación de la SRA y de la SO, la planilla de costos del CBA y del BMS, la versión final del acuerdo de arrendamiento, la aprobación formal de GO de estos y, cuando corresponda, la LOI firmada por todos los organismos participantes. La unidad solicitante luego envía los documentos combinados (la propuesta final) al CAP/ACP para su revisión y aprobación. Al recibir la aprobación de CAP/ACP, la unidad solicitante puede proceder con la firma del acuerdo de arrendamiento y, si corresponde, el MOU con los organismos participantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="165B4BE3" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477B08D9" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Revisión de la CGSC (GSSC, por sus siglas en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560F4E50" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="243C38F8" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Después de que se hayan firmado los acuerdos, la unidad solicitante debe enviar los documentos de arrendamiento y el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para su revisión por parte del CGSC para determinar el tratamiento contable apropiado. La solicitud será presentada al CGSC por los Coordinadores de Instalaciones, a través de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, utilizando la funcionalidad de “Adición básica” junto con copias de la documentación de respaldo relevantes (por ejemplo, el acuerdo de arrendamiento y la confirmación del CGSC de que el arrendamiento es un arrendamiento financiero).  La oficina que presenta la solicitud debe archivar de manera apropiada toda la documentación original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="356236C5" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13DBF1A5" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Certificación semestral</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D204C1" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F0D5AB2" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Se espera que la unidad solicitante certifique la información sobre los acuerdos firmados dos veces al año, en junio y diciembre, junto con la verificación física semestral de Propiedades, Planta y Equipo (PPE, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Property</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Plant and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Equipment</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E5D3ECC" w14:textId="77777777" w:rsidR="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AEA3481" w14:textId="77777777" w:rsidR="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16A746AA" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A3EF3AB" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Registro de arrendamientos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C16E5FA" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65816F26" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Todos los arrendamientos firmados se enviarán a GO a través de SharePoint, y a la GSSC utilizando la herramienta del portal de solicitud de servicio del PNUD.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31920203" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4963F492" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La solicitud será presentada al GSSC por los Coordinadores de Instalaciones, a través del portal de solicitud de servicio del PNUD, utilizando la funcionalidad de adición básica junto con copias de la documentación de respaldo relevantes (por ejemplo, el acuerdo de arrendamiento y la confirmación del GSSC de que el arrendamiento es un arrendamiento financiero).  La oficina que presenta la solicitud debe archivar de manera apropiada toda la documentación original.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AAA69D2" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16AA5C88" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para los arrendamientos operativos, los pagos de alquiler se cargarán a la cuenta de gastos de alquiler en las oficinas del PNUD como parte de su procesamiento regular de transacciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20AC8C93" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16999B9A" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si el acuerdo de arrendamiento se considera un arrendamiento financiero conforme a los</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>criterios</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aplicables </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">véanse los criterios </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paraarrendamientos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> financieros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>entonces el PNUD debe reconocer un activo y un pasivo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DF31F44" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El activo representa el derecho a usar el activo durante la duración del arrendamiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13032FA6" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD también debe reconocer una obligación (pasivo) correspondiente para los pagos de arrendamiento utilizando el mismo valor Este activo y este pasivo serán registrados por el CGSC. El pasivo representa los pagos mínimos de arrendamiento que el PNUD debe pagar al arrendador. Como se indica en las secciones anteriores, las unidades respectivas deben presentar el arrendamiento para su revisión por parte del CGSC para decidir si puede ser considerado como un arrendamiento financiero. Como este es un asunto de contabilidad técnico, esta decisión será tomada por el CGSC y, si fuese necesario, el activo se agregará manualmente en el módulo de activos de Quantum a través del módulo de activos fijos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C47B2C4" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A203A2" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mejoras de locales arrendados </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13725690" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246F9DB1" w14:textId="1B462B43" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Véanse las </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="0035321A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>POPP sobre mejoras de locales arrendados</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69015ECC" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749EAD98" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconocimiento </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de costos </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> desmantelamiento y costos similares </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0676993B" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE12D66" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los costos de desmantelamiento y los costos similares tienen lugar cuando los términos de un arrendamiento incluyen una obligación de que el PNUD retire sus activos especializados (mejoras de locales arrendados, planta y equipo) de las instalaciones arrendadas antes de desocupar dichas instalaciones, o de compensar consecuentemente al propietario. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F976809" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7F1423" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si los términos de un arrendamiento incluyen dicha obligación, entonces el PNUD tiene que registrar un pasivo en sus estados financieros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3447BA" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB06936" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD reconocerá un pasivo para gastos de desmantelamiento cuando se cumplan las siguientes condiciones:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26C110C3" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57ACE201" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1155"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD tiene una obligación en curso: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El arrendamiento impone una obligación contractual al PNUD para retirar el activo al final de la vida útil del activo o al desocupar el local</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E67200D" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1155"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Es probable que se requiera una salida de recursos que suponga beneficios económicos o potencial de servicio para liquidar la obligación; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75454479" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1155"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Es probable que el propietario aplique la cláusula de desmantelamiento del arrendamiento. [En el caso del PNUD, es necesario tener en cuenta la experiencia previa. En algunos casos, el propietario puede preferir conservar las mejoras de seguridad realizadas por el PNUD en las instalaciones. En dichas circunstancias, la obligación no es probable y no se reconoce ningún pasivo en los estados financieros].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D60C72C" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1155"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Puede realizarse una estimación fiable del monto de la obligación. [Siempre está disponible una estimación fiable].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04C5CE83" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El acuerdo de arrendamiento estándar del PNUD contiene un artículo que limita su exposición al desmantelamiento. El artículo 17(c) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>establece: «En los casos en que, con previo consentimiento por escrito del propietario, se realicen modificaciones, renovaciones o adiciones importantes en las instalaciones arrendadas, el PNUD no estará obligado a devolver las instalaciones en el mismo estado o condición previos a la celebración de este acuerdo.  Tal consentimiento deberá especificarse por escrito y deberá incluir disposiciones en cuanto a la amortización o la compensación de gastos, ya sea cubriendo los gastos con los pagos de la renta o pagando su valor normal de mercado».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33901DE1" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La enajenación o amortización total de los activos deberán ser revisadas por los comités pertinentes y aprobadas por los oficiales aprobadores correspondientes, de conformidad con la delegación de autoridad (véase la sección de las POPP sobre mobiliario y equipo), y con las secciones del Marco de Control Interno que rigen los niveles de autorización y la distribución de tareas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AD7139C" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68181D76" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tratamiento contable del desmantelamiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002F3740" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E673DA3" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si debe reconocerse una obligación, el tratamiento contable dependerá de la clasificación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de arrendamiento:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B45036" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2576001C" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Arrendamientos financieros: el valor estimado de la obligación se agregará al costo de arrendamiento financiero (débito). El crédito es una provisión (aumentarán el pasivo y el gasto). El activo adicional se deprecia a lo largo del plazo del arrendamiento. Cuando el PNUD debe desmantelar el activo, se utiliza la provisión (en lugar de registrar un gasto en el estado de rendimiento financiero).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEEF981" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Arrendamiento operativo: el valor estimado de la obligación se registra en su totalidad como un gasto cuando se firma el acuerdo (débito). El crédito es una provisión/un pasivo y se aumentará el gasto. Cuando el PNUD debe desmantelar el activo, se utiliza la provisión (en lugar de registrar un gasto en el estado de rendimiento financiero).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE6A0B4" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Costo real: cuando el costo real incurrido en el desmantelamiento es diferente de la estimación inicial, entonces la diferencia se reconoce en el estado de rendimiento financiero del año en curso. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B0073D" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Verificación de presupuesto: la utilización de la provisión no será verificada en el presupuesto a menos que el gasto exceda la provisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A126DBA" w14:textId="77777777" w:rsidR="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBB726E" w14:textId="77777777" w:rsidR="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D0AB07F" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="500845BF" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Seguro de instalaciones arrendadas </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68688DAC" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E0FDECC" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El acuerdo de arrendamiento estándar estipula que el propietario debe asegurar las instalaciones como el legítimo propietario del edificio y la parte con «interés asegurable».  La responsabilidad del PNUD se limita a asegurar los contenidos del edificio, el mobiliario y el equipo.  Dado que el PNUD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>autoasegura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> su equipo de oficina, no se requiere seguro a menos que la oficina considere que los riesgos de incendio y robo son inusualmente altos.  Para obtener más información, consulte la sección de las POPP sobre seguros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E2ED63" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B9A80F" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Renovación/enmienda de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> arrendamiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72713105" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B728A65" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La renovación del arrendamiento seguirá el mismo proceso que la adquisición, ya que la política del PNUD es aplicar sus principios de adquisición en el momento de la renovación del arrendamiento y el contrato.  De la misma manera, una unidad puede presentar una justificación para la contratación directa en el momento de la renovación en caso de que existan razones imperiosas para permanecer en las instalaciones (por ejemplo, cuando el costo de la reubicación supere los beneficios de las nuevas instalaciones, razones de seguridad, etc.). Otras razones pueden ser la expansión de la oficina u otras modificaciones de la situación en curso.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74342F03" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10FC7CB4" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fase inicial: preparación de la información </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4148CD8C" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21024AA1" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Informar a Operaciones Generales (GO)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF5C300" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Independientemente de la razón para modificar el acuerdo de arrendamiento, es importante informar a Operaciones Generales (GO) lo antes posible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4246BFE6" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-          <w:b/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...283 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Respaldo de la revisión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3CBFC9" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para facilitar una revisión adecuada, la unidad de coordinación de negocio del BMS coordinará las revisiones internas, como Operaciones Generales (GO) y otras unidades de negocios, según sea necesario. Operaciones Generales (GO), a través de la unidad de coordinación de negocio, proporcionará a la unidad solicitante un paquete que contiene un modelo estándar para modificar los acuerdos de arrendamiento, y una matriz de desviaciones. Se requerirá que la unidad solicitante incluya con su presentación la autorización previa de los siguientes documentos del acuerdo de arrendamiento: el último acuerdo de arrendamiento firmado, el informe de SRA y las actas de las reuniones previas del CAP/ACP. En algunos casos, GO puede solicitar información adicional, como planos de planta, informes estructurales/sísmicos y el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, cuando otros organismos de las Naciones Unidas compartan las instalaciones.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="489644B5" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...88 lines deleted...]
-          <w:szCs w:val="14"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recopilar información</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D6A08E" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La unidad solicitante recopilará toda la información necesaria y presentará su propuesta a GO para su revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FDA4866" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB845E0" w14:textId="77777777" w:rsidR="00280B32" w:rsidRPr="009E7547" w:rsidRDefault="572320FC" w:rsidP="00C76082">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4418183E" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fase de revisión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B66DC49" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="641DCD96" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...110 lines deleted...]
-          <w:color w:val="333333"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Revisión</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6664D113" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GO revisa los documentos enviados desde una perspectiva de negocio y consulta con las partes relevantes en las sedes para verificar si la enmienda propuesta también cumplirá con los requisitos de seguridad (la Oficina de Seguridad); desde la perspectiva jurídica (la Oficina de Servicios Jurídicos Oficina de Servicios Jurídicos, OLS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Office </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Legal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés); y desde la perspectiva de financiamiento (el Buró Regional correspondiente, y la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">La unidad solicitante debe enviar todas las SRA a la Oficina de Seguridad (SO, </w:t>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t xml:space="preserve">Oficina de Gestión Financiera (Office </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Management, OFM por su siglas en inglés), si fuese necesario).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44B5C116" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...81 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformidad </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BBD3426" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Una vez que se cumplan todos los requisitos, GO estará en condiciones de enviar una nota a la unidad solicitante como un reconocimiento formal de su conformidad con la enmienda propuesta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74865065" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...86 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Presentación al CAP/ACP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC7348A" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Posteriormente, la unidad solicitante combina la documentación que se ha compilado hasta el momento: el acuerdo de arrendamiento actual, la autorización previa del arrendamiento por parte de GO, la autorización de la SRA y la SO, la aprobación formal de la enmienda por parte de GO, etc. Luego envía los documentos combinados al CAP/ACP para su revisión.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78378A17" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...78 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Revisión del CAP/RACP/ACP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B98D25" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El CAP/Comité Consultivo Regional sobre Adquisiciones (RACP, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regional </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Advisory</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Committee</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Procurements</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés/ACP revisa el caso desde una perspectiva de adquisición. Tras la aprobación del CAP/RACP/ACP y la aprobación del Oficial </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Adquisiciones (OJA) regional, la unidad solicitante puede proceder con la firma de la enmienda al acuerdo de arrendamiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A68706D" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...72 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Firma de la enmienda</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53ADD0FA" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Después de que se haya firmado la enmienda, la unidad solicitante debe enviar una copia a GO y a la GSSC para sus registros (proceso similar al de los nuevos arrendamientos).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E36D652" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La unidad solicitante debe certificar la información sobre la enmienda firmada al menos dos veces por año calendario, por ejemplo, el 30 de junio y el 31 de diciembre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C8D6EA" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE9A1A7" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rescisión/enajenación de arrendamiento  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CEB6AEC" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E719EC0" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-    <w:p w14:paraId="0610BDE3" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="00C76082" w:rsidRDefault="00B34168" w:rsidP="00C76082">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un acuerdo de arrendamiento, junto con todos los </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relacionados, son documentos legales que caducan de acuerdo con las cláusulas de rescisión dentro de los contratos. Como la rescisión del acuerdo de arrendamiento representa la terminación del acuerdo, la unidad solicitante debe consultar con GO y la LO antes de hacerlo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E3FC60" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
-        <w:jc w:val="both"/>
-[...70 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7055B36F" w14:textId="6DF6643B" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...241 lines deleted...]
-        <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arrendamientos financieros: Cuando se rescinde un arrendamiento financiero, la enajenación dentro del Módulo de Activos de Atlas debe cumplir con los procedimientos de enajenación establecidos en la sección de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="0035321A">
           <w:rPr>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
-          </w:rPr>
-[...2849 lines deleted...]
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>PPE de las POPP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="572320FC">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. Asimismo, debe cumplir con las secciones del </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00733D48">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="0035321A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Marco de Control Interno</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="572320FC">
-[...2 lines deleted...]
-          <w:color w:val="333333"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> que rigen los niveles de autorización y la distribución de tareas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068BD254" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...13 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="22D18AE2" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D10A72C" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
+    <w:p w14:paraId="5BC9C6C2" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modelos y formularios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EA27D7" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="00424BC3" w:rsidP="00C76082">
-[...13 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="66DAE554" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5C79C0" w14:textId="74384A0F" w:rsidR="00062E13" w:rsidRPr="00062E13" w:rsidRDefault="000141FF" w:rsidP="00062E13">
+    <w:p w14:paraId="769CB415" w14:textId="6933855E" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00062E13" w:rsidRPr="00062E13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="0035321A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Conjunto de herramientas # 1</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="29C8C379" w14:textId="03024B07" w:rsidR="00424BC3" w:rsidRPr="003C108E" w:rsidRDefault="000141FF" w:rsidP="00062E13">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B59165" w14:textId="6EC110BF" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00062E13" w:rsidRPr="00062E13">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="0035321A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Conjunto de herramientas # 2a</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C83551">
-[...3 lines deleted...]
-        <w:r w:rsidR="00062E13" w:rsidRPr="00062E13">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en inglés), </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="0035321A">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Conjunto de herramientas # 2b</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-    <w:p w14:paraId="15FFB188" w14:textId="77777777" w:rsidR="00424BC3" w:rsidRPr="000141FF" w:rsidRDefault="00EB4D31" w:rsidP="00062E13">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7497D4FC" w14:textId="704A2858" w:rsidR="0035321A" w:rsidRPr="00647F7D" w:rsidRDefault="0035321A" w:rsidP="0035321A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidRPr="000141FF">
+      <w:r w:rsidRPr="0035321A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/3751" </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0035321A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="000141FF">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Conjunto de herramientas # 3</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="0D4A6735" w14:textId="28724879" w:rsidR="00C83551" w:rsidRPr="000141FF" w:rsidRDefault="00EB4D31" w:rsidP="00062E13">
+      <w:r w:rsidRPr="00647F7D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5514D92F" w14:textId="207022CC" w:rsidR="0035321A" w:rsidRPr="0035321A" w:rsidRDefault="0035321A" w:rsidP="00647F7D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="0035321A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CCB3FC9" w14:textId="77777777" w:rsidR="00DA3E82" w:rsidRPr="000141FF" w:rsidRDefault="00DA3E82" w:rsidP="00DA3E82">
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="246C9FE8" w14:textId="77777777" w:rsidR="00647F7D" w:rsidRDefault="00647F7D" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76908678" w14:textId="62063D5A" w:rsidR="0035321A" w:rsidRPr="00A23672" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21839C03" w14:textId="77777777" w:rsidR="0035321A" w:rsidRPr="00493B09" w:rsidRDefault="0035321A" w:rsidP="0035321A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="201F1E"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000141FF">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:color w:val="201F1E"/>
-[...5 lines deleted...]
-      <w:r>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-      <w:r>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...38 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId24"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D4A853F" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D" w:rsidP="0035321A"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0035321A">
+      <w:headerReference w:type="default" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="05FEA226" w14:textId="77777777" w:rsidR="00D86640" w:rsidRDefault="00D86640" w:rsidP="003C108E">
+    <w:p w14:paraId="0EE82B26" w14:textId="77777777" w:rsidR="00C01E2D" w:rsidRDefault="00C01E2D" w:rsidP="0035321A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ED80179" w14:textId="77777777" w:rsidR="00D86640" w:rsidRDefault="00D86640" w:rsidP="003C108E">
+    <w:p w14:paraId="5B65BFFE" w14:textId="77777777" w:rsidR="00C01E2D" w:rsidRDefault="00C01E2D" w:rsidP="0035321A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F489C89" w14:textId="4DD61DAE" w:rsidR="008D5144" w:rsidRDefault="009E7547">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0ADB2477" w14:textId="2A7A6729" w:rsidR="0035321A" w:rsidRPr="00647F7D" w:rsidRDefault="0035321A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0056055F">
+    <w:r w:rsidRPr="00647F7D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0056055F">
+    <w:r w:rsidRPr="00647F7D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>12</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-1566554781"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{DC92594B-F6D2-455F-A99E-6A502744C101}"/>
-        <w:date w:fullDate="2016-07-26T00:00:00Z">
+        <w:date w:fullDate="2016-07-25T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="es-ES"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="000610F6">
-          <w:t>26/07/2016</w:t>
+        <w:r w:rsidRPr="00647F7D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00647F7D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>5</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00647F7D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00647F7D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1213187714"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{DC92594B-F6D2-455F-A99E-6A502744C101}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="000141FF">
+        <w:r w:rsidRPr="00647F7D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6527B627" w14:textId="77777777" w:rsidR="00D86640" w:rsidRDefault="00D86640" w:rsidP="003C108E">
+    <w:p w14:paraId="6881A755" w14:textId="77777777" w:rsidR="00C01E2D" w:rsidRDefault="00C01E2D" w:rsidP="0035321A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="400EC00B" w14:textId="77777777" w:rsidR="00D86640" w:rsidRDefault="00D86640" w:rsidP="003C108E">
+    <w:p w14:paraId="21D9FE78" w14:textId="77777777" w:rsidR="00C01E2D" w:rsidRDefault="00C01E2D" w:rsidP="0035321A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7CE2A643" w14:textId="77777777" w:rsidR="009E7547" w:rsidRDefault="1F4CD7E0" w:rsidP="009E7547">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D51BDC8" w14:textId="407F8E6F" w:rsidR="0035321A" w:rsidRDefault="0035321A" w:rsidP="009E7547">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24958DC2" wp14:editId="105821EE">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4FE2B6B8" wp14:editId="47889480">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="16642"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304855" cy="586069"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1E11534D" w14:textId="77777777" w:rsidR="009E7547" w:rsidRDefault="009E7547">
+  <w:p w14:paraId="63EA5CD9" w14:textId="77777777" w:rsidR="0035321A" w:rsidRDefault="0035321A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="031D2D83"/>
-[...562 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170541F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="333269A8"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7659,137 +11022,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17CF0529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35AEDC34"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -7831,54 +11108,809 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A8B569D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3912F7AA"/>
+    <w:lvl w:ilvl="0" w:tplc="887A2C48">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="10F846F6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D6C8314A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="46465626" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="60566084" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="438A981C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="07689324" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3384C096" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EC588B24" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3031174B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B1A81E62"/>
+    <w:lvl w:ilvl="0" w:tplc="00365DCA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7F44BD0E" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6B7029CE" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="51C44B62" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="811C714C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="00D8AF8A" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EFEA7AF0" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D7DE1CC2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="870E9F0C" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6840"/>
+        </w:tabs>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="381777EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98EC24D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E61436C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AC221BB8"/>
+    <w:lvl w:ilvl="0" w:tplc="E9EEFDDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="500D4450"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EEA4CF72"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="576632EF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="526C5E4A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D3E7C7C"/>
+    <w:nsid w:val="65012AAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C41CF366"/>
+    <w:tmpl w:val="39EC9E62"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="678237BD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="27BCB16A"/>
     <w:lvl w:ilvl="0" w:tplc="A7FC203A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -7921,2051 +11953,58 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F0C5631"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="775B3B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CCDC967C"/>
-[...297 lines deleted...]
-    <w:tmpl w:val="E026AE10"/>
+    <w:tmpl w:val="BD783E60"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...1693 lines deleted...]
-      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="795" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -10004,2405 +12043,165 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...1151 lines deleted...]
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="1" w16cid:durableId="271784375">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1368290200">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="2" w16cid:durableId="914895248">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2019654141">
+  <w:num w:numId="3" w16cid:durableId="44530156">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="463011878">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="238442828">
+  <w:num w:numId="4" w16cid:durableId="388843029">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="401951585">
-[...8 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1235430293">
+  <w:num w:numId="5" w16cid:durableId="994527385">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1498686946">
+  <w:num w:numId="6" w16cid:durableId="1462385964">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1724406185">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1105346312">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1148084288">
-[...17 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="1922446614">
+  <w:num w:numId="9" w16cid:durableId="1809472177">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="2028555478">
-[...35 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="1462385964">
+  <w:num w:numId="10" w16cid:durableId="1927037757">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1724406185">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="11" w16cid:durableId="596256545">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00424BC3"/>
-[...1020 lines deleted...]
-    <w:rsid w:val="00EA42EE"/>
+    <w:rsidRoot w:val="0035321A"/>
+    <w:rsid w:val="00193BC0"/>
+    <w:rsid w:val="0035321A"/>
+    <w:rsid w:val="00647F7D"/>
+    <w:rsid w:val="00B8613A"/>
+    <w:rsid w:val="00C01E2D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C671C9"/>
+    <w:rsid w:val="00D84087"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="3B5C94A6"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{5AE768E8-BC85-487D-8963-B13612D21780}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12744,1014 +12543,975 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0035321A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DB3CA3"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0035321A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3756" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10966" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3746" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/administrative-services/asset-management-property-plant-and-equipment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3741" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/administrative-services/asset-management-property-plant-and-equipment" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3756" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3751" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3741" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3746" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...591 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>28294</Characters>
+  <Pages>1</Pages>
+  <Words>5035</Words>
+  <Characters>28706</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>884</Lines>
-  <Paragraphs>293</Paragraphs>
+  <Lines>239</Lines>
+  <Paragraphs>67</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>33463</CharactersWithSpaces>
+  <CharactersWithSpaces>33674</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>