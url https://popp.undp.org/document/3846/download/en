--- v0 (2025-10-06)
+++ v1 (2026-05-11)
@@ -1,7918 +1,8731 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4B3E7C56" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="009060FC">
+    <w:p w14:paraId="5677A0ED" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C108E">
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Acquisition Renewal and Termination of Premises Leases </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3734D42C" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="001149DC" w:rsidRDefault="009060FC" w:rsidP="009060FC">
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="4665753F" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D4FC0DD" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...47 lines deleted...]
-    <w:p w14:paraId="571B272E" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="001149DC" w:rsidRDefault="009060FC" w:rsidP="009060FC">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This section describes how to initiate the search for premises to lease; in reviewing the premises; in processing the necessary procurement approvals; and in submitting, to General Operations,  Bureau for Management Services, the agreement to be signed by the Requesting Unit (i.e. the HQs unit, the CO, the Policy Centre or other office) and by a commercial landlord for review and approval.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A6A2FF" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-GB"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EC7D9C5" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Requesting Unit should first explore the option where the host Government provides a building in “move-in condition”. In most cases, this should be possible. Only where the Government is unable to provide suitable premises, may the Requesting Unit consider leasing premises on the commercial real estate market.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697079EA" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="001149DC" w:rsidRDefault="009060FC" w:rsidP="009060FC">
+    <w:p w14:paraId="23FA18D5" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C977B0B" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The Requesting Unit should compile a proposal, that includes the rationale for moving to the proposed premises; the cost implications; the security aspects; the results of the required due diligence, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37591B6E" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="001149DC" w:rsidRDefault="009060FC" w:rsidP="009060FC">
+    <w:p w14:paraId="6A5842C4" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="45"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57063703" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The identification and evaluation of the new premises is divided into three phases - Preliminary, Refining, and Final.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F09842B" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="001149DC" w:rsidRDefault="009060FC" w:rsidP="009060FC">
-[...7 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="247957D1" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B202EFA" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="009060FC">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="003C108E">
+    <w:p w14:paraId="5E2AABB7" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Acquisition of Lease</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003C108E">
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260A6D90" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7919FE3B" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All UNDP-signed leases, irrespective of their nature or whether for UNDP offices or Project offices must be submitted to the Global Shared Service </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Center</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (GSSC) and General Operations (GO).  The request for Lease review will be submitted to the GSSC by the CO or HQ unit Premises Focal Points, via the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UNall</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, together with copies of the relevant supporting documentation (e.g. the Lease agreement).  All original documentation must be properly filed at the respective office submitting the request. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753B243A" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E9BC94" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The output from all three Phases will form the complete or Final Proposal that will enable GO and/or any relevant review committee, such as UNDG Task Team for Common Premises and Facilities Services (TTCP+FS) to review and make an informed decision on the proposal to lease new office space. Final approval of the related contract is subject to the UNDP procurement committee’s review and the respective Approving Officer approval (depending on the delegation of authority). Please see Final Phase section below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F46F2E" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="003C108E">
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="715A0376" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
-[...347 lines deleted...]
-        <w:textAlignment w:val="top"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsibilities and Accountability </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B23101" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="009060FC">
-[...13 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="2543B836" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4840" w:type="pct"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="6759"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009060FC" w:rsidRPr="003C108E" w14:paraId="7109D6E2" w14:textId="77777777" w:rsidTr="006C1868">
+      <w:tr w:rsidR="0029335F" w:rsidRPr="0029335F" w14:paraId="167B0839" w14:textId="77777777" w:rsidTr="0029335F">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D0EC21E" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="31FEAA4A" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsible party</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A39A8B4" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="11D794FA" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-                <w:lang w:val="en-GB"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsibilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009060FC" w:rsidRPr="003C108E" w14:paraId="6D043B76" w14:textId="77777777" w:rsidTr="006C1868">
+      <w:tr w:rsidR="0029335F" w:rsidRPr="0029335F" w14:paraId="7574846A" w14:textId="77777777" w:rsidTr="00F648B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21857F9C" w14:textId="75D82FDE" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="08F73E8A" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="005D7224">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>RR/Head of HQ Unit/Head of HQ out posted units</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="197D3F8B" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="1026E0B8" w14:textId="142425D3" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Maintaining complete and accurate records of premises leased by their offices;</w:t>
+              <w:t>Maintaining complete and accurate records of premises leased by their offices</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74FB6FFD" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="3E87A93E" w14:textId="49CBCE11" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Submitting the bi-annual physical verification exercise certification documents by the due date.</w:t>
+              <w:t>Submitting the bi-annual physical verification exercise certification documents by the due date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009060FC" w:rsidRPr="003C108E" w14:paraId="5A3426F4" w14:textId="77777777" w:rsidTr="006C1868">
+      <w:tr w:rsidR="0029335F" w:rsidRPr="0029335F" w14:paraId="6E544BEA" w14:textId="77777777" w:rsidTr="00F648B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="566A1620" w14:textId="0D92FBE7" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="1208CEFF" w14:textId="2AAD47C8" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>G</w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">GO, BMS </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EDFB7FF" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="76F9C31B" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Consulting the CAP on disposals of Finance Leases valued &gt;$2,500 and below the DPA </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27A27A78" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="66BEE508" w14:textId="54A782D2" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Consulting the ACP for disposal of Finance Leases over the DPA;</w:t>
+              <w:t>Consulting the ACP for disposal of Finance Leases over the DPA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F41165A" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="4465586B" w14:textId="395290D9" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Maintaining timely and accurate records of Finance Leases in UNDP HQ;</w:t>
+              <w:t>Maintaining timely and accurate records of Finance Leases in UNDP HQ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F033C7C" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="7EFDEC04" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Maintaining complete and accurate records of leased premises</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009060FC" w:rsidRPr="003C108E" w14:paraId="2701641A" w14:textId="77777777" w:rsidTr="006C1868">
+      <w:tr w:rsidR="0029335F" w:rsidRPr="0029335F" w14:paraId="1BBEB749" w14:textId="77777777" w:rsidTr="00F648B6">
         <w:trPr>
           <w:trHeight w:val="385"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DC74A8A" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="32F13097" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>CAP/RACP/ACP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01835931" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="69E1EFF0" w14:textId="2F8BB784" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Reviewing and recommending actions for approval of Lease  agreements</w:t>
+              <w:t>Reviewing and recommending actions for approval of Lease agreements</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009060FC" w:rsidRPr="003C108E" w14:paraId="4BD54FA2" w14:textId="77777777" w:rsidTr="006C1868">
+      <w:tr w:rsidR="0029335F" w:rsidRPr="0029335F" w14:paraId="4ED4FEFC" w14:textId="77777777" w:rsidTr="00F648B6">
         <w:trPr>
           <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1262" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B69EEDE" w14:textId="7266F41E" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="00005682" w:rsidP="006C1868">
+          <w:p w14:paraId="7E8A30F9" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3738" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="29FDB38C" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="1685CF46" w14:textId="1E0BFEE6" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Assessing potential Finance Leases.</w:t>
+              <w:t>Assessing potential Finance Leases</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04DDCB85" w14:textId="72B02246" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="006C1868">
+          <w:p w14:paraId="266D6C00" w14:textId="4D3E7D05" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="202" w:hanging="180"/>
+              <w:contextualSpacing/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C108E">
+            <w:r w:rsidRPr="0029335F">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
-                <w:lang w:val="en-GB"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processing authorized disposals in </w:t>
-[...15 lines deleted...]
-              <w:t>;</w:t>
+              <w:t>Processing authorized disposals in Quantum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="515CDB08" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="009060FC">
-[...11 lines deleted...]
-    <w:p w14:paraId="724BB24C" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="009E7547" w:rsidRDefault="009060FC" w:rsidP="009060FC">
+    <w:p w14:paraId="5C46F238" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C74508" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009E7547">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Preliminary phase</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D03F921" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="009060FC">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7FB012F4" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20D40CAF" w14:textId="7D0A9B00" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In acquiring a Lease, the Requesting Unit [COs, Projects, Sub-Offices; HQs Out-Posted HQs Units; and Policy Centres] will carry out a needs assessment based on the required office space.  The need for office space may arise due to various reasons such as a new division being established; increase in staff numbers; deterioration of the current premises; security-induced relocation issues; etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F75ABD" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0960AAE1" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For all proposed relocations, the Requesting Unit is required to compile a comprehensive proposal using Tool Kit #1 that includes the rationale for moving to the proposed premises; the cost implications; the security aspects; the results of the required due diligence, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C881F47" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D24D7B3" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Preliminary Proposal is to be submitted to the Regional Bureau concerned, copying Business Coordination Unit, Bureau for Management Services (BMS). The Regional Bureau, with the support from the Business Coordination Unit, seeks to coordinate and expedite the decision-making process across the respective HQ units and when required from the UNDG TTCP+FS, an inter-agency forum where GO represents UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3973D4AE" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BB2EB5B" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tool Kit #1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: These tools will assist offices in calculating its space requirements and in preparing the initial cost estimates. The Kit consists of the following items:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09FBDB3A" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5640"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E15F965" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CMP Space Guidelines </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0D4972" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This provides guidance on the amount of office space that should be allocated to staff by grade level, in accordance with the CMP Standards. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34C76545" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Preliminary Cost Worksheet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>excel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sheet captures any known preliminary costs; e.g. the operational costs of the current location; recurring costs of a future location; and one-off investment costs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6084CD26" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61BF16C6" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tool Kit #1 may be downloaded </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7AD9A050" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E81CF8" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These worksheets together with the Requesting Unit’s formal justification for additional space will form the Requesting Unit’s Preliminary Proposal. Upon receipt of the Preliminary Proposal, the GO reviews the preliminary space requirements, as well as the cost estimates (if available) for operating the new office space; and for retrofitting the proposed new space (if required). While </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>it is understood that it is often not possible to obtain such cost estimates by this time, any estimates of the total costs to be incurred in moving to the new premises will be useful in the submission.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28AC0BF8" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B53F392" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the proposed new Lease will increase the operating costs of the Requesting Unit, the ability to sustain such an increase in costs will need to be reviewed by the relevant Regional Bureau. If approval is provided for the Unit to proceed after review of the preliminary phase proposal, the GO or Regional Bureau will send out the second set of tools in order to assist the Unit with refining the proposal. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB41703" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DE38204" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Preliminary Proposal will be included in the submission to CAP/ACP, once GO has endorsed the Lease.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFFA893" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F2D010" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refining phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2324ECA7" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A97794A" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">During this phase, the Requesting Unit updates its Preliminary Proposal using the templates and tools provided in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Tool Kit #2a</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">. </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This phase ensures that due diligence is carried out on the potential premises and that value for money is confirmed by comparing the potential costs with other similar premises. This is the time to conduct additional assessments related to security, in cases where the SO has advised that this be done. The cost estimates of any recommendations resulting from such assessments should be incorporated into the cost benefit analysis accordingly. Relevant HQ unit (GO, SO, etc.), in coordination with the Business Coordination Unit (BMS) and the Regional Bureau may provide guidance throughout any of the processes, if required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0014F5B0" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F220055" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When implementing Tool Kit #2, the Requesting Unit may not have all cost estimates available. In most cases, the Requesting Unit should be able to identify the operational costs of the options, but will not yet be in a position to know the one-time capital investment costs for retrofitting (e.g. partitioning, LAN cabling, etc.). The purpose of this exercise is to obtain as complete a picture as possible. The office should, therefore, make a best estimate of all potential costs in making the premise ready for use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16739AD8" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C08090A" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tool Kit #2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>These tools consists of the following items:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B4FA3CC" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094B709A" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Premises Checklist &amp; Lease Considerations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: The aspects that the Requesting Unit should take into account when researching options in the local real estate market for potential premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E2B6CDC" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Security and Risk Assessment (SRA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: To be conducted by the local United Nations Department of Safety and Security (UNDSS). (See below)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FBEE24" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cost-Benefit Analysis (CBA) &amp; CBA User Manual</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: A series of excel sheets for comparison of three identified premise options in terms of space, costs and suitability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EBBA17" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bureau for Management Services (BMS) Cost Matrix</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: To provide an executive summary of the CBA and help determine the different funding components. The cost estimates mentioned here should match those in the CBA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F4EC41E" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Standard Letter of Interest (LOI)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: For premises are to be shared with other UN Agencies, the LOI signed by those Agencies. By signing the LOI, the respective Agency confirms that it has consulted and obtained approval from its HQs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC6A2D7" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E61FA2E" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tool Kit #2b may be downloaded </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC79C17" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37BBEEFB" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Local Market Research</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FCBD7BE" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A207595" w14:textId="0508DEC6" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Requesting Office is to use the guideline ‘Premises Checklist &amp; Lease Considerations’ to research the local real estate </w:t>
+      </w:r>
+      <w:r w:rsidR="005D7224" w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>market and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> identify at least three (3) options. In case the Requesting Unit does not have the in-house staffing resources to perform this research and complete the necessary tools, the Requesting Unit may engage a local a real estate expert to undertake the research activities. It should be noted that this expert will be funded from the Requesting Office’s budget (or cost-shared in cases where other Agencies are participating).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4B9BA4" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619E9321" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Security and Risk Assessment (SRA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7F4DCE" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DD89220" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All UN premises are required to meet the Minimum Operating Safety Standards (MOSS). Each of the identified premises options </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>must,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> therefore, be subjected to a Security &amp; Risk Assessment (SRA) conducted by the local United Nations Department of Safety and Security (UNDSS). The SRA will indicate what security measures will need to be implemented in and around the premises in order to meet the approved security standards. Even though costing estimates for the security enhancements may not be available at this stage, the Requesting Unit should be in a position to get a good estimate of the scope of works. Once the costs associated with the security enhancements are known, they should be factored into the Cost Benefit Analysis (CBA) and BMS Cost Matrix.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="786AE1F6" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376BA2D0" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Requesting Unit is to submit all SRAs to the UNDP Security Office (SO) for further review. On the basis of the SRA, the SO will provide: clearance of the identified premises from a security perspective; and guidance on what additional building assessments will be required, e.g. Fire Safety Assessment. If the SO considers the environment of the duty station to be high risk, a Blast Assessment may be required to determine what additional security measures are needed to mitigate the risk from a bomb blast.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3751D690" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A11359" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cost Benefit Analysis (CBA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137030A6" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="520718AF" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Requesting Unit should perform a Cost-Benefit Analysis (CBA) of the short-listed premises options. The CBA is comprised of a series of worksheets that are inter-linked. All the Requesting Unit needs to do is to input the available data, i.e. recurring cost estimates; expected capital investments; space requirements; etc. The CBA also includes a decision-making matrix that will assist the Requesting Unit in identifying </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the preferred option</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> from the shortlist, based on location, space, safety &amp; security and cost. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="754ADD3E" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54169466" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bureau for Management Services (BMS) Cost Matrix</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0147F715" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40DE94EE" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The BMS Cost Matrix is the final step in the process of refining the proposal. It serves as an executive summary of the CBA that will assist both the Requesting Unit and UNDP HQs reviewing units to identify the various funding sources for the various cost components. It is therefore important that all costing figures match those of the CBA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3604400F" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="14"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C1A5D55" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Letter of Interest (LOI)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7B7691" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D80A012" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In most instances, UNDP acts as the lead Agency and will sign the Lease on behalf of other Agencies. It is essential to document the commitment of all participating Agencies from the onset </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>of the project. This is done by having the Agencies commit on their participation in writing using the Standard Letter of Interest (LOI). These LOIs will then serve as stepping stones to the legally-binding Memorandum of Understanding (MOU). Please note that the final MOU, which the Agencies will sign with UNDP, may only be signed after UNDP has signed the Lease agreement with the Landlord. In rare circumstances, another UN Agency may be leading a similar arrangement and will sign the Lease with the Landlord. UNDP will sign an LOI and MOU with that Agency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A89B511" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FF447FD" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Refined Proposal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297A5D4C" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565A02C7" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When all the steps of the Refining Phase have been implemented, the Requesting Unit will be able to determine which of the shortlisted identified premises options are valid for further consideration; and should have selected preferably three qualified premises options.  The Refined Proposal should now include the completed premises checklist, the SRA, the SO’s clearance of the SRA, the CBA, the BMS Cost Matrix, and – if necessary – a revised Space Requirements Worksheet and/or LOI and is now ready for submission to GO for review.      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562961C9" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C993F87" w14:textId="33727684" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E26D9E8" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63829E80" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The GO, BMS will review all submitted documents and may ask the Requesting Unit for further clarifications. Furthermore, the Requesting Unit may be asked to address funding issues with the relevant Regional Bureau. Based on the documentation submitted and further clarifications provided, GO will be in a position to clear the business case for the Lease agreement – which will be the next and final phase. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25079335" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA711A6" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Final phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5CEC63" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39E57F10" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>After the GO recommends the business case of the Refined Proposal, the third set of tools will be sent to the Requesting Unit to assist in the completion of the proposal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34484E46" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EF9584" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tool Kit # 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This set of tools serves as the baseline for Lease negotiations with the potential Landlord; for Memorandum of Agreement (MOA) negotiations with the Government; and for MOU negotiations with the participating Agencies. It is comprised of the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0647CABD" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standard Lease Template: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This template was developed by the Executive Committee (EXCOM) Agencies and vetted by the United Nations Office of Legal Assistance (UNOLA). Please note that this is not a UNDP-specific template but a template that is used throughout the UN system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B3969B7" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lease Checklist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: This guideline lists the possible pitfalls and issues when negotiating with a potential Landlord and when drafting a Lease agreement that is acceptable to both UNDP and the Landlord. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="349935AC" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MOU/MOA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: This template was developed by the Executive Committee Agencies and vetted by UNOLA. Please note that this is not a UNDP-specific template but used throughout the UN system. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74ACD70E" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25C3308B" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tool Kit #3 may be downloaded </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C2A1318" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052B6E51" w14:textId="714EFCE2" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Lease Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E33D0CC" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54DE04DD" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Lease is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an agreement whereby the Landlord conveys to UNDP, in return for a payment or a series of payments, the right to use an asset for an agreed </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>period of time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>”. This definition shows that a Lease requires a series of payments to the Landlord in return for the use of an asset, in this case premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="646D7BB5" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="572FBE65" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Following Lease negotiations between the UNDP Requesting Unit and the Landlord, the Requesting Unit will be able to submit an initial first draft version of the Lease to GO and the Office of Legal Services (OLS), BMS. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lease checklist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be used to ensure that all relevant issues have been addressed. GO and OLS may ask the Requesting Unit for further clarifications. In most cases, the Requesting Unit will be required to negotiate further terms and conditions in the Lease. It may take several draft versions before both UNDP and the Landlord can come to an understanding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA81B41" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="152A8267" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>After OLS and GO have cleared the final version of the Lease agreement, the GO will transmit, to the Requesting Unit, a memo that formally confirms its non-objection to the Lease that will be submitted to the CAP/ACP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD97194" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22E6EB2C" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Concurrently, the Requesting Unit can commence a similar review of the MOU. Please note that the per-Agency space allocations in the MOU should reconcile to the space allocations in the LOI (that was previously signed by the participating Agencies). Additionally, the Requesting Unit should be aware that the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MOU should be signed before the signature of the Lease agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD8B780" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08046C0A" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Submission to the Contracts and Assets Procurement Committee (CAP)/Advisory Committee on Procurement (ACP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB17A80" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FB54330" w14:textId="7E4862A8" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Requesting Unit combines the documentation that results from completing the three sets of tools: i.e. the Space Requirements sheet; the SRA and SO’s clearance; the CBA and BMS Cost sheet; the final version of the Lease agreement; GO’s formal clearance thereof; and – where applicable – the LOI signed by all the Participating Agencies. The Requesting Unit then submits combined documents (the Final Proposal) to the CAP/ACP for review and approval. Upon receipt of CAP/ACP approval, the Requesting Unit may proceed with signing the Lease agreement, and, if applicable, the MOU with the Participating Agencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57DF553D" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD5E5F8" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GSSU Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E428A6" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28F81BB5" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After the agreements have been signed, the Requesting Unit should send the Lease documents and the MOU for review by the GSSC to determine the appropriate accounting treatment. The request will be submitted to the GSSC by the Premises Focal Points, via the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UNall</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, together with copies of the relevant supporting documentation (e.g. the Lease agreement and the GSSC confirmation that the Lease is a Finance Lease). All original documentation must be properly filed at the respective office submitting the request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514BB976" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6116B204" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Bi-Annual Certification</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EB82E9A" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AE09A0B" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Requesting Unit is expected to certify the information on the signed agreement(s) bi-annually in June and December together with the bi-annual physical verification of Property Plant and Equipment (PP&amp;E).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55827881" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0955C4E8" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recording of Leases</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A6FBC2B" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B9286D3" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All signed Leases will be submitted to the GO on SharePoint and GSSC using the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UNall</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4B383F" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B9C2CC" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The request will be submitted to the GSSC by the Premises Focal Points, via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UNall</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, together with copies of the relevant supporting documentation (e.g. the Lease agreement and the GSSC confirmation that the Lease is a Finance Lease).  All original documentation must be properly filed at the respective office submitting the request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7872D3F6" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683A8BFC" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For Operating Leases, the rental payments will be charged to the Rent Expense account by the UNDP offices as part of its regular transaction processing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29193A0F" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47D5206C" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the Lease agreement qualifies as a Finance Lease in line with the applicable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>criteria (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>please see criteria under Finance Leases</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), then UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recognize an asset and a liability:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5649BA4E" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The asset represents the right to use the asset during the Lease term</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="657D31D4" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP also </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> recognize a corresponding obligation (liability) for the Lease payments using the same value. This asset and liability will be recorded by the GSSC. The liability represents the minimum Lease payments UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pay to the Lessor. As stated in the above sections, the respective units should submit the Lease for review by the GSSC to decide, whether the Lease qualifies as a Finance Lease. As this is a technical accounting matter, this determination will be made by the GSSC and, if required, the asset will be added manually in the Quantum Fixed Assets module </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EED76A6" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46ED6F9B" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leasehold Improvements </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DDF7B15" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21818C14" w14:textId="39FDD146" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Leasehold Improvements POPP</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0029335F">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="01E79EA1" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DBD4548" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recognition of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decommissioning Expenses and Similar Costs </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511796E0" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1103F74E" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Decommissioning and similar costs occur when the terms of a Lease include a requirement for UNDP to remove its specialized assets (Leasehold Improvements; Plant; and Equipment) from the leased premises prior to vacating those premises; or to compensate the landlord accordingly. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60331C56" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="45"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D30781" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the terms of a Lease include such a requirement, then UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> record a liability in its financial statements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D3A7CB" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD8FEF8" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP will recognize a liability for a Decommissioning Expense where the following conditions are met:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22BA6369" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63847B86" w14:textId="59524936" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1155"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP has a present requirement: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the Lease imposes a contractual requirement on UNDP to remove the asset at the end of the asset’s useful life or upon vacating the premises</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C83AF59" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1155"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">It is probable that an outflow of resources embodying economic benefits or service potential will be required to settle the obligation; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12EAEA36" w14:textId="44CF9434" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1155"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is probable that the Landlord is going to apply the decommissioning clause of the Lease. [In the case of UNDP, it is necessary to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>take into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>past experience</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. In some instances, the landlord may prefer to keep the security improvements made by UNDP in the premises. In such circumstances, the requirement is not probable, and no liability is recognized in the financial statements.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5927DD47" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1155"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A reliable estimate can be made of the amount of the requirement. [A reliable estimate is always available.]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6960C774" w14:textId="34AA2655" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The UNDP Standard Lease Agreement contains an article that limits its exposure to decommissioning. Article 17(c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> states: “Where, with the prior written consent of the Landlord, major alterations, renovations or additions are made on the demised Premises, UNDP shall not be under any obligation to restore the demised Premises to the state and conditions existing prior to entering upon the same under this Agreement.  Such consent shall be set forth in writing and shall contain provisions on the amortization or compensation of the expenses either through offsetting the expenses against rental payments, or payment for their fair market value.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D0A51A" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1620"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disposal and/or Write-Off of assets will need to be reviewed by the relevant committees and approved by the relevant Approving Officers in accordance with the delegation of authority (refer to the POPP section on Equipment and Furniture); and with the Internal Control Framework sections governing authorization levels and segregation of duties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F5AA8DE" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740D1EFE" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounting Treatment of Decommissioning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="366AE804" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E53B11A" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If a liability is to be recognized, the accounting treatment will depend on the Lease classification:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BBE0F82" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3565B8A2" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finance Leases: The estimated value of the requirement will be added to the Finance Lease cost (Debit). The credit is a provision (liability and the expense will be raised.). The additional asset is depreciated over the Lease term. When UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decommission the asset, the provision is used (instead of recording an expense in the statement of financial performance);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A68E07E" w14:textId="7E8D5461" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Operating Lease: the estimated value of the requirement is recorded in full as an expense when the agreement is signed (debit). The credit is a provision/liability, and the expense will be raised. When UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decommission the asset, the provision is used (instead of recording an expense in the statement of financial performance);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4478F9BF" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Actual Cost: Where the actual cost incurred on decommissioning is different from the initial estimate, then the difference is recognized in the statement of financial performance of the current year. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7011E229" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Budget Check: The utilization of the provision will not be budget-checked unless the expense exceeds the provision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791E2D8F" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C6D218" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Insurance of Leased Premises </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0776A209" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D32F966" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Standard Lease Agreement provides for the Landlord to insure the premises as the rightful owner of the building and the party with “insurable interest.” UNDP’s responsibility is limited to insuring the building contents, the furniture and the equipment.  Since UNDP self-insures its office </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>equipment, no insurance is required unless the office considers the risks of fire and theft to be unusually high.  For more information, please refer to the POPP section on Insurance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5796BEDB" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D24BAB0" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Renewal/ Amendment of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lease</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151AD7B1" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D16E67" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lease Renewal will follow the same process as Acquisition as UNDP’s policy is to apply its procurement principles at the time of Lease and Contract Renewal.  In the same vein, a unit may submit a justification for direct contracting at the time of renewal, should there be compelling reasons to remain in the premises e.g. the cost of relocation outweighs the benefit of new premises; security justifications; etc. Other reasons may be an expansion of the office or other changes in the current situation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A853BBD" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04517EBB" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Initial phase – preparing information </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457780D5" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14964E5D" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inform the GO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6548F73C" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Whatever the reason for amending the Lease agreement, it is important to inform the GO as soon as possible.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B41B481" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Review Support </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62B68E6E" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> facilitate a proper review, the BMS Business Coordination Unit will coordinate internal reviews such as the GO and other business units as required. The GO, through the Business Coordination Unit, will provide the Requesting Unit with a package that contains a standard template for amending Lease agreements; and a Deviations Matrix. The Requesting Unit will be required to include the previous clearance of the Lease agreement following documents with its submission: the last signed Lease agreement; the SRA Report; and the previous CAP/ACP meeting minutes. In some cases, GO may ask for additional information, such as floor plans, structural/seismic reports, the MOU where other UN Agencies are accommodated in the premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1082FC70" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...110 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compiling Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C1B0C70" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Requesting Unit will then compile all the necessary information and submit its proposal to GO for review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04B8DD90" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43188B9E" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Review phase</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB10FFB" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66BED305" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...57 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B2418E" w14:textId="0EEB14B6" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>GO reviews the submitted materials from a business perspective and consults with the relevant parties at HQs whether the proposed amendment will also meet the requirements from the security perspective (the Security Office); from the legal perspective (OLS); and from the funding perspective (the appropriate Regional Bureau, and Office of Financial Management, if necessary).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E89BD26" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...20 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
-        <w:jc w:val="both"/>
-[...65 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Objection </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="352A4F78" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Once all the requirements are met, GO will be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in a position</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to send a memo to the Requesting Unit as a formal acknowledgement of their non-objection to the proposed amendment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33378164" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="29"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:textAlignment w:val="top"/>
-[...115 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>CAP/ACP Submission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736BA826" w14:textId="6B864D2D" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Subsequently, the Requesting Unit combines the documentation that has been compiled thus far: i.e. the current Lease agreement, GO’s previous clearance of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lease ,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the SRA and SO’s clearance, GO’s formal endorsement of the amendment, etc.; and submits the combined documents to CAP/ACP for their review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041EBD4F" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...66 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>it is understood that it is often not possible to obtain such cost estimates by this time, any estimates of the total costs to be incurred in moving to the new premises will be useful in the submission.</w:t>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:t>CAP/R/ACP Review</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A512AC9" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The CAP/R/ACP reviews the case from a procurement perspective. Upon clearance from CAP/R/ACP and the approval of R/CPO, the Requesting Unit may proceed with signing the amendment to the Lease agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E32582" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...80 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Signature of Amendment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5322A073" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>After the amendment has been signed, the Requesting Unit should send a copy to GO and GSSC for their records (similar process as with new Leases</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>).The</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Requesting Unit should certify the information on the signed amendment in at least twice per calendar year, e.g. on 30 June and 31 December.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72724CC4" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25F7F81C" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Termination / Disposal of Lease  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34F61C38" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60A56636" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...116 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A Lease agreement together with all related MOUs are legal documents that lapse in line with the termination clauses within the agreements. As the termination of Lease agreement is in effect the breaking of a contractual agreement, the Requesting Unit should consult with GO and OLS before doing so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="444F059A" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2696B293" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-        <w:r w:rsidRPr="003D5CC9">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Finance Leases: When a Finance Lease is terminated, then the disposal within the Quantum Fixed Assets Module must comply with the disposal procedures laid out in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="0029335F">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-GB"/>
-[...4613 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>PP&amp;E POPP section</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001149DC">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">; and must adhere to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="0026031E">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="0029335F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-            <w:lang w:val="en-GB"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Internal Control Framework</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="001149DC">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> with regards to authorization levels and segregation of duties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B699C0B" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="009060FC">
-[...15 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="7E4D6BC5" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9441EF" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="009060FC">
+    <w:p w14:paraId="7B2C5182" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="003C108E">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Templates and Forms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB27C43" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="009060FC">
-[...13 lines deleted...]
-          <w:color w:val="333333"/>
+    <w:p w14:paraId="6E3FEC9F" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">​ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4955FBB8" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="00C83551" w:rsidRDefault="009060FC" w:rsidP="009060FC">
+    <w:p w14:paraId="25658E78" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/3746" </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00C83551">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Toolkit #1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02A69278" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="003C108E" w:rsidRDefault="009060FC" w:rsidP="009060FC">
+    <w:p w14:paraId="44174B10" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
-        <w:r w:rsidRPr="00595A0A">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="0029335F">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-GB"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Toolkit #2a</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003C108E">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="00595A0A">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="0029335F">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
-            <w:lang w:val="en-GB"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Toolkit #2b</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4B4DCA27" w14:textId="77777777" w:rsidR="009060FC" w:rsidRPr="00EB4D31" w:rsidRDefault="009060FC" w:rsidP="009060FC">
+    <w:p w14:paraId="4CA78ADD" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="0029335F" w:rsidRDefault="0029335F" w:rsidP="0029335F">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/3751" </w:instrText>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00EB4D31">
-[...3 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="0029335F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Toolkit #3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C431A8A" w14:textId="50C36B7D" w:rsidR="00C83551" w:rsidRPr="009060FC" w:rsidRDefault="009060FC" w:rsidP="009060FC">
-[...5 lines deleted...]
-        <w:textAlignment w:val="top"/>
+    <w:p w14:paraId="26EF3138" w14:textId="1A4BA6FE" w:rsidR="00DA504D" w:rsidRDefault="0029335F" w:rsidP="005D7224">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0029335F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="0072BC"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C83551" w:rsidRPr="009060FC" w:rsidSect="003C108E">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId31"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0029335F">
+      <w:headerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12A4AE12" w14:textId="77777777" w:rsidR="00AC74E8" w:rsidRDefault="00AC74E8" w:rsidP="003C108E">
+    <w:p w14:paraId="495C72DD" w14:textId="77777777" w:rsidR="00040BFA" w:rsidRDefault="00040BFA" w:rsidP="0029335F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4623EDBE" w14:textId="77777777" w:rsidR="00AC74E8" w:rsidRDefault="00AC74E8" w:rsidP="003C108E">
+    <w:p w14:paraId="34432395" w14:textId="77777777" w:rsidR="00040BFA" w:rsidRDefault="00040BFA" w:rsidP="0029335F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="70E3077C" w14:textId="77777777" w:rsidR="00F15D34" w:rsidRDefault="00F15D34">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DC62377" w14:textId="77777777" w:rsidR="0029335F" w:rsidRPr="005D7224" w:rsidRDefault="0029335F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="005D7224">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005D7224">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005D7224">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005D7224">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C833B7">
+    <w:r w:rsidRPr="005D7224">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005D7224">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005D7224">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005D7224">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005D7224">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005D7224">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C833B7">
+    <w:r w:rsidRPr="005D7224">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005D7224">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005D7224">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Effective Date</w:t>
+    <w:r w:rsidRPr="005D7224">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 25/07/2016 </w:t>
     </w:r>
-    <w:r w:rsidR="009836B1">
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="005D7224">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="005D7224">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1213187714"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{DC92594B-F6D2-455F-A99E-6A502744C101}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00F15D34">
+        <w:r w:rsidRPr="005D7224">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3763AFAB" w14:textId="77777777" w:rsidR="00AC74E8" w:rsidRDefault="00AC74E8" w:rsidP="003C108E">
+    <w:p w14:paraId="2BBDAA6D" w14:textId="77777777" w:rsidR="00040BFA" w:rsidRDefault="00040BFA" w:rsidP="0029335F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5528C492" w14:textId="77777777" w:rsidR="00AC74E8" w:rsidRDefault="00AC74E8" w:rsidP="003C108E">
+    <w:p w14:paraId="7E1E275B" w14:textId="77777777" w:rsidR="00040BFA" w:rsidRDefault="00040BFA" w:rsidP="0029335F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="6A54A854" w14:textId="49A33987" w:rsidR="009E7547" w:rsidRDefault="00CD5087" w:rsidP="00CD5087">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21D10730" w14:textId="77777777" w:rsidR="0029335F" w:rsidRDefault="0029335F" w:rsidP="00CD5087">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A421567" wp14:editId="543BFA71">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E0F7B3B" wp14:editId="32F770C2">
           <wp:extent cx="527056" cy="802800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="031D2D83"/>
+    <w:nsid w:val="170541F7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="333269A8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17CF0529"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="35AEDC34"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A8B569D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="69BA7AA6"/>
+    <w:tmpl w:val="3912F7AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...90 lines deleted...]
-    <w:nsid w:val="07573FAA"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3031174B"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="5F3CDB30"/>
+    <w:tmpl w:val="B1A81E62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="2520"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="3960"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="4680"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08FF42AB"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="381777EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C91CED36"/>
-    <w:lvl w:ilvl="0" w:tplc="A7FC203A">
+    <w:tmpl w:val="98EC24D0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
-      <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%1)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
@@ -7941,398 +8754,425 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C6B0CD8"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E61436C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CB6207E0"/>
-    <w:lvl w:ilvl="0" w:tplc="04090017">
+    <w:tmpl w:val="AC221BB8"/>
+    <w:lvl w:ilvl="0" w:tplc="E9EEFDDA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="500D4450"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EEA4CF72"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="170541F7"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="576632EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="333269A8"/>
+    <w:tmpl w:val="526C5E4A"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65012AAE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39EC9E62"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6840" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="173C0F0E"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="678237BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8CB44706"/>
-[...171 lines deleted...]
-    <w:tmpl w:val="C41CF366"/>
+    <w:tmpl w:val="27BCB16A"/>
     <w:lvl w:ilvl="0" w:tplc="A7FC203A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -8375,2051 +9215,58 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...147 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FDC019B"/>
-[...148 lines deleted...]
-    <w:nsid w:val="278F5119"/>
+    <w:nsid w:val="775B3B9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E026AE10"/>
+    <w:tmpl w:val="BD783E60"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="left"/>
-[...1693 lines deleted...]
-      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="795" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:i/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
@@ -10458,2374 +9305,169 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-[...1151 lines deleted...]
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="1" w16cid:durableId="1265531607">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="89202059">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="2" w16cid:durableId="1683819842">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="451553704">
+  <w:num w:numId="3" w16cid:durableId="1454247328">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1426882047">
-[...8 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="678195213">
+  <w:num w:numId="4" w16cid:durableId="900287313">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="2062629776">
-[...8 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1225946079">
+  <w:num w:numId="5" w16cid:durableId="820462656">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1918972640">
+  <w:num w:numId="6" w16cid:durableId="307822931">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1762600023">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1408959320">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1874078880">
-[...17 lines deleted...]
-  <w:num w:numId="19" w16cid:durableId="3746120">
+  <w:num w:numId="9" w16cid:durableId="157305904">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1462502644">
-[...35 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="307822931">
+  <w:num w:numId="10" w16cid:durableId="196478041">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="1762600023">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="11" w16cid:durableId="1697267541">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00424BC3"/>
-[...988 lines deleted...]
-    <w:rsid w:val="00EA42EE"/>
+    <w:rsidRoot w:val="0029335F"/>
+    <w:rsid w:val="00040BFA"/>
+    <w:rsid w:val="000713C2"/>
+    <w:rsid w:val="000E618F"/>
+    <w:rsid w:val="00181D22"/>
+    <w:rsid w:val="0029335F"/>
+    <w:rsid w:val="005D7224"/>
+    <w:rsid w:val="007B63C8"/>
+    <w:rsid w:val="00863C72"/>
+    <w:rsid w:val="009F1EA1"/>
+    <w:rsid w:val="00B6219F"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD07B1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="52687054"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{CDD65FB5-E740-4666-BF00-8030967A3E9B}"/>
 </w:settings>
 </file>
 
-<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13159,1300 +9801,998 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0029335F"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00DB3CA3"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="0029335F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10966" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3751" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/271" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/administrative-services/asset-management-property-plant-and-equipment/leasehold-improvements" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3741" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3741" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3756" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3756" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3746" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...18 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="UNDP_POPP_DOCUMENTLIB_CONTENTTYPE" ma:contentTypeID="0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6be656cb1c163ecae2ba3479e659beb4">
-[...391 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...100 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3ECB7B16-20C9-4690-8D0D-5EA7B5A87A50}">
-[...35 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B8E134E-195F-1346-8569-3543A35F105C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D873118-BABD-42B3-B66C-1A03758A81AD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>4010</Words>
-  <Characters>22861</Characters>
+  <Words>4019</Words>
+  <Characters>22911</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>190</Lines>
   <Paragraphs>53</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26818</CharactersWithSpaces>
+  <CharactersWithSpaces>26877</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...272 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>