--- v0 (2025-10-21)
+++ v1 (2026-05-22)
@@ -1,2312 +1,3505 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="14B69C23" w14:textId="77777777" w:rsidR="00027786" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="486070EA" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contrats de crédits-baux mobiliers  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C24" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="008A1A28" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="36D892C1" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C25" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="2D82D679" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="-9" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cette section décrit le processus permettant aux Unités opérationnelles de trouver des fournisseurs en vue de la location d’un équipement et de conclure un contrat de crédit-bail mobilier. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C26" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="0F6AAA10" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C27" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="0A0AF3F1" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="-9" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Avant de procéder à une opération de crédit-bail, il est recommandé que l’Unité requérante effectue une analyse location/achat, afin de comparer les coûts et les avantages.  En général, le PNUD préfère procéder à un achat plutôt qu’à une location, car le coût total de l’achat est généralement moins élevé en raison des frais financiers de location.  Toutefois, lorsque les frais supplémentaires de réparation, de remplacement et d’entretien sont à la charge du cédant, l’opération de crédit-bail devient plus attrayante. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C28" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="613D2D01" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C29" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="02F47202" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="-9" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Comme les sections précédentes l’indiquent, les contrats de crédit-baux peuvent renvoyer à des contrats de location-financement ou à des contrats de location-exploitation, en fonction du respect des critères applicables.  Pour plus d’informations, veuillez consulter les critères de location-financement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C2A" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="008A1A28" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="76C666C1" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C2B" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="3460E484" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Analyse coûts-avantages  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C2C" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="008A1A28" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="042B63D0" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C2D" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="0FA0DD76" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="-9" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Avant de prendre une décision concernant l’achat ou la location, il est nécessaire d’effectuer une analyse coûts-avantages (CBA), afin de comparer les coûts totaux des crédits-baux mobiliers au coût total d’achat de l’actif au cours de l’échéancier proposé.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C2E" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="295CA281" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C2F" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="61D2EFE6" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="-9" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Lors de la CBA, un bureau devrait également tenir compte des autres facteurs qualitatifs susceptibles d’avoir une incidence sur le caractère attrayant d’une option ou d’une autre.  Ces facteurs peuvent comprendre la solidité financière du fournisseur qui permettra d’évaluer le risque qu’il poursuive ses opérations au cours de l’échéancier proposé.  En effet, au moment de la location, l’équipement est la propriété du fournisseur et peut faire l’objet d’une reprise de possession s’il fait faillite.  Un autre risque peut être celui de la variation des taux d’intérêt. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C30" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="744A3DDE" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C31" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="5F345C64" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="-9" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En général, le PNUD ne favorise pas la location d’un équipement en raison de certains risques associés à cette option. Si la CBA indique qu’il y a des économies concrètes, ainsi qu’une exposition minimale pour l’Organisation, l’option peut être envisagée. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C32" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="76C95426" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C33" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="24AE1E42" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="-9" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si l’analyse indique que la location est plus rentable, le traitement d’un accord respectera les procédures ordinaires d’approvisionnement (hyperlien), en fonction du coût total et des seuils d’approbation connexes. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C34" w14:textId="3831B6DB" w:rsidR="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="54584029" w14:textId="0714D9CB" w:rsidR="005B5557" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08CF0ED9" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00614C3A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soumission aux Comités d’examen de l’approvisionnement (CAP/Comité consultatif régional de l’approvisionnement/Comité consultatif de l’approvisionnement du Siège)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A795D26" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...25 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C37" w14:textId="3B15FAF9" w:rsidR="00027786" w:rsidRDefault="00E21F01">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="6CF724C3" w14:textId="3BF2AB9B" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="-9" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidR="00D054BE">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D054BE">
-[...30 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les soumissions au CAP/RACP/ACP devront accorder une attention particulière au meilleur rapport qualité-prix.</w:t>
+      </w:r>
+      <w:r w:rsidR="005B5557">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il convient de mentionner que le meilleur rapport qualité-prix n’est pas toujours </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>l’option la moins coûteuse, mais plutôt celle qui offre la meilleure qualité. Par conséquent, des aspects tels que l’entretien doivent être pris en compte. Une fois les approbations reçues par le CAP/RACP/ACP, le bureau peut procéder au traitement de l’accord.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="604A4240" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="-9" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDC835E" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contrat de crédit-bail  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C3B" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00974969" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="75A8791F" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C3C" w14:textId="139200CE" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5B3BA182" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="-9" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>9.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D054BE">
-[...30 lines deleted...]
-    <w:p w14:paraId="14B69C3D" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00974969" w:rsidRDefault="00E21F01">
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le traitement du contrat de crédit-bail mobilier suivra le même processus que celui de tout autre contrat.  Tous les accords spéciaux devront être approuvés par le Bureau des services juridiques avant d’être conclus. Une fois l’accord conclu, le bureau peut procéder à l’achat et à l’enregistrement du crédit-bail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19AFCCD3" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C3E" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="085170E7" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Enregistrement des contrats de crédits-baux mobiliers </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C3F" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="376514E0" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3513EA49" w14:textId="77777777" w:rsidR="00EF73EB" w:rsidRDefault="00E21F01">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="6908C1BF" w14:textId="67AE22F6" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="-9" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>10.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D054BE">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D054BE">
-[...74 lines deleted...]
-    <w:p w14:paraId="14B69C41" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00974969" w:rsidRDefault="00E21F01">
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tous les crédits-baux doivent être envoyés à l’Unité mondiale des services partagés (Global </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Shared</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service Centre, GSSC), qui déterminera le type de contrat-bail.  La demande sera soumise à la GSSC par les Points focaux locaux, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00FB4DA5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UNall</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ainsi que les exemplaires des pièces justificatives pertinentes (par exemple, le contrat de crédit-bail et la confirmation de la GSSC que le crédit-bail est un contrat de location-financement).  Tous les documents originaux doivent être déposés en bonne et due forme au bureau respectif de soumission de la demande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFD9F4C" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C42" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="0FD4D119" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Vérification semestrielle des inventaires physiques </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C43" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="72665F2E" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C44" w14:textId="53E30183" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="5C5E6344" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="-9" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>11.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D054BE">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D054BE">
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il y aura une vérification semestrielle des inventaires physiques de l’équipement loué ; une certification indiquant que l’équipement, conformément à l’information enregistrée sur le Share Point, existe et que l’information sur le crédit-bail mobilier est exacte. Veuillez consulter le dispositif de contrôle interne pour vous assurer que la délimitation des fonctions est</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...3 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">bien respectée. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C45" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00974969" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="2C1315C6" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C46" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="7337203F" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Renouvellement du crédit-bail </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C47" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="24DD107E" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C48" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="4FCE7223" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="-9" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>12.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D054BE">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D054BE">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le renouvellement du crédit-bail respectera le même processus que celui décrit dans les chapitres précédents pour la signature d’un nouveau crédit-bail. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C49" w14:textId="2EC2CA4C" w:rsidR="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="3DFD83AE" w14:textId="1E80266A" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00D054BE">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w14:paraId="41B17151" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Résiliation d’un crédit-bail/retrait d’un contrat de location-financement  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5518BA" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
-        </w:rPr>
-[...34 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C4C" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="0EA26B6B" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="-9" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le contrat de crédit-bail peut prendre fin parce que la durée du bail, comme stipulée dans le contrat de crédit-bail, a expiré ; ou parce que le plafond financier du contrat a été atteint. Par ailleurs, les clauses relatives à l’inexécution offrent souvent la possibilité de résilier un contrat en cas de non-respect de la part du fournisseur.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C4D" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="07FFA52B" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C4E" w14:textId="0042D0AD" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="7570060F" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="-9" w:hanging="360"/>
-        <w:rPr>
-[...34 lines deleted...]
-        <w:r w:rsidRPr="00D054BE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S’il s’agit d’un contrat de location-financement enregistré dans le module Quantum </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fixed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Assets, le processus de cession du contrat de crédit-bail sera le même que celui décrit dans </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00614C3A">
           <w:rPr>
-            <w:color w:val="auto"/>
-            <w:u w:val="single" w:color="0072BC"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>disposal processes set out POPP section on</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="00D054BE">
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00614C3A">
           <w:rPr>
-            <w:color w:val="auto"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="00D054BE">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00614C3A">
           <w:rPr>
-            <w:color w:val="auto"/>
-            <w:u w:val="single" w:color="0072BC"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Equipment</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="00D054BE">
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00FB4DA5">
           <w:rPr>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="00D054BE">
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00FB4DA5">
           <w:rPr>
-            <w:color w:val="auto"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>(section sur l’équipement des POPP décrivant la procédure de cession)</w:t>
+          <w:t xml:space="preserve">(section sur l’équipement des POPP </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00FB4DA5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:lastRenderedPageBreak/>
+          <w:t>décrivant la procédure de cession)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D054BE">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> et doit se conformer au cadre des contrôles internes en ce qui concerne les niveaux d’autorisation et la délimitation des fonctions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DDF7E6" w14:textId="77777777" w:rsidR="008A1A28" w:rsidRPr="00D054BE" w:rsidRDefault="008A1A28">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="65A56A6D" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15F0D6E7" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Responsabilités et obligations  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C52" w14:textId="77777777" w:rsidR="00027786" w:rsidRPr="00D054BE" w:rsidRDefault="00E21F01">
+    <w:p w14:paraId="537126B2" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4511" w:type="pct"/>
-        <w:tblInd w:w="828" w:type="dxa"/>
+        <w:tblW w:w="4959" w:type="pct"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2408"/>
-        <w:gridCol w:w="6023"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="6658"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00974969" w:rsidRPr="000A4289" w14:paraId="14B69C56" w14:textId="77777777" w:rsidTr="00974969">
+      <w:tr w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w14:paraId="395DDFA2" w14:textId="77777777" w:rsidTr="00614C3A">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1197" w:type="pct"/>
+            <w:tcW w:w="1408" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B69C54" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="000A4289" w:rsidRDefault="00974969" w:rsidP="008A1A28">
+          <w:p w14:paraId="36E65F25" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="162" w:hanging="162"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Partie responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3803" w:type="pct"/>
+            <w:tcW w:w="3592" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B69C55" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="000A4289" w:rsidRDefault="00974969" w:rsidP="00602F9F">
+          <w:p w14:paraId="3EDCD82C" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:hanging="370"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsabilités</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00974969" w:rsidRPr="00974969" w14:paraId="14B69C5D" w14:textId="77777777" w:rsidTr="00974969">
+      <w:tr w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w14:paraId="5DF89B3F" w14:textId="77777777" w:rsidTr="00FB4DA5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1197" w:type="pct"/>
+            <w:tcW w:w="1408" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B69C57" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="615926E9" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00614C3A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Représentant résident/Coordonnateur résident/Chef de l’Unité du Siège/Chef d’unité détachée du Siège</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3803" w:type="pct"/>
+            <w:tcW w:w="3592" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B69C58" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="3436A96A" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="194" w:hanging="180"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Tenue des registres complets et exacts sur les crédits-baux mobiliers de leurs bureaux ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14B69C59" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="300E0925" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="194" w:hanging="180"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">Consultation du CAP au sujet des cessions pour les actifs d’une valeur supérieure à 2500 USD et soumission à la Délégation d’autorité en matière d’approvisionnement (Delegation of procurement authority, DPA), </w:t>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Consultation du CAP au sujet des cessions pour les actifs d’une valeur supérieure à 2500 USD et soumission à la Délégation d’autorité en matière d’approvisionnement (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Delegation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>procurement</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>authority</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, DPA), </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14B69C5A" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="2581AEC7" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="194" w:hanging="180"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Consultation du RACP pour les actifs allant au-delà de l’autorité de la DPA et dont le coût est inférieur ou égal à 1 million USD ; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14B69C5B" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="7B1AD611" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="194" w:hanging="180"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Consultation du régime ACP pour les actifs d’un coût supérieur à 1 million USD ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14B69C5C" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="4F9338D8" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="194" w:hanging="180"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Soumission de documents semestriels d’attestation de vérification des inventaires physiques avant la date d’échéance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00974969" w:rsidRPr="00974969" w14:paraId="14B69C61" w14:textId="77777777" w:rsidTr="00974969">
+      <w:tr w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w14:paraId="3B6CBC11" w14:textId="77777777" w:rsidTr="00FB4DA5">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1197" w:type="pct"/>
+            <w:tcW w:w="1408" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B69C5E" w14:textId="1E4C3A5E" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="2568A57E" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00614C3A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Service des Opérations générales </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3803" w:type="pct"/>
+            <w:tcW w:w="3592" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B69C5F" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="3AA191F0" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="194" w:hanging="180"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Mise à jour des registres exacts des contrats de location-financement (équipement) au Siège du PNUD ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14B69C60" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="636882BF" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="194" w:hanging="180"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Tenue des registres complets et exacts sur les crédits-baux mobiliers de leurs Unités</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00974969" w:rsidRPr="00974969" w14:paraId="14B69C65" w14:textId="77777777" w:rsidTr="00974969">
+      <w:tr w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w14:paraId="62923CBD" w14:textId="77777777" w:rsidTr="00FB4DA5">
         <w:trPr>
           <w:trHeight w:val="484"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1197" w:type="pct"/>
+            <w:tcW w:w="1408" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B69C62" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="5577BA7B" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00614C3A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">Personnel du PNUD  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3803" w:type="pct"/>
+            <w:tcW w:w="3592" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B69C63" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="6D39E682" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="194" w:hanging="180"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Sauvegarde de tous les actifs acquis par crédit-bail</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14B69C64" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="006221BC" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="614D03A8" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="194" w:hanging="180"/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00974969" w:rsidRPr="00974969" w14:paraId="14B69C68" w14:textId="77777777" w:rsidTr="00974969">
+      <w:tr w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w14:paraId="4BFC1C7F" w14:textId="77777777" w:rsidTr="00FB4DA5">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1197" w:type="pct"/>
+            <w:tcW w:w="1408" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B69C66" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="1F311067" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00614C3A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>CAP/RACP/ACP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3803" w:type="pct"/>
+            <w:tcW w:w="3592" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B69C67" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="384F0EEB" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="194" w:hanging="180"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Examen et recommandation des mesures en vue de la cession du contrat de location-financement du PNUD (équipement).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00974969" w:rsidRPr="00974969" w14:paraId="14B69C6C" w14:textId="77777777" w:rsidTr="00974969">
+      <w:tr w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w14:paraId="7ADEBE04" w14:textId="77777777" w:rsidTr="00FB4DA5">
         <w:trPr>
           <w:trHeight w:val="619"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1197" w:type="pct"/>
+            <w:tcW w:w="1408" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B69C69" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="21DE06C9" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00614C3A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:firstLine="0"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>Centre mondial de services partagés (Global Shared Service Center, GSSC)</w:t>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centre mondial de services partagés (Global </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Shared</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Service Center, GSSC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3803" w:type="pct"/>
+            <w:tcW w:w="3592" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="14B69C6A" w14:textId="772CDA17" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="5DB70DE8" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="194" w:hanging="180"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t> ;</w:t>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Traitement des cessions autorisées dans le système Quantum ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14B69C6B" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:p w14:paraId="529D62A9" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="194" w:hanging="180"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00FB4DA5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>Révision des crédits-baux téléchargés dans SharePoint</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14B69C6D" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="000A4289" w:rsidRDefault="00974969" w:rsidP="00974969">
+    <w:p w14:paraId="4E2C8A60" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="14B69C6E" w14:textId="77777777" w:rsidR="00974969" w:rsidRPr="003C108E" w:rsidRDefault="00974969" w:rsidP="00974969">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DC56682" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modèles et formulaires</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14B69C6F" w14:textId="77777777" w:rsidR="00974969" w:rsidRDefault="00974969" w:rsidP="00974969">
+    <w:p w14:paraId="38FA56B4" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="14B69C70" w14:textId="1B538711" w:rsidR="00974969" w:rsidRPr="004659BB" w:rsidRDefault="00000000" w:rsidP="00974969">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6345A695" w14:textId="1C783F8C" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="720"/>
+        <w:ind w:left="730" w:firstLine="720"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="008A1A28">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00FB4DA5">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Lease/Buy Analysis template</w:t>
+          <w:t xml:space="preserve">Lease/Buy </w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00FB4DA5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Analysis</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00FB4DA5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00FB4DA5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0072BC"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>template</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="008A1A28">
-[...3 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(en anglais) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(Modèle d’analyse location/achat)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB4DA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00974969" w:rsidRPr="004659BB">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId24"/>
+    <w:p w14:paraId="67979971" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00614C3A">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="319D9017" w14:textId="77777777" w:rsidR="005B5557" w:rsidRDefault="005B5557" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C7A2310" w14:textId="77777777" w:rsidR="005B5557" w:rsidRDefault="005B5557" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="143F78C4" w14:textId="77777777" w:rsidR="005B5557" w:rsidRDefault="005B5557" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07B2FDEC" w14:textId="10291CB8" w:rsidR="00FB4DA5" w:rsidRPr="00875746" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C3F5DC" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRPr="00875746" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BE404AF" w14:textId="10BC02CB" w:rsidR="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="00FB4DA5">
+      <w:r w:rsidRPr="00D1467E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00FB4DA5" w:rsidSect="00FB4DA5">
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1435" w:bottom="1726" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="731326AC" w14:textId="77777777" w:rsidR="009004C7" w:rsidRDefault="009004C7">
+    <w:p w14:paraId="70D58592" w14:textId="77777777" w:rsidR="004B20D7" w:rsidRDefault="004B20D7" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0FFD1E2B" w14:textId="77777777" w:rsidR="009004C7" w:rsidRDefault="009004C7">
+    <w:p w14:paraId="16FBE8EF" w14:textId="77777777" w:rsidR="004B20D7" w:rsidRDefault="004B20D7" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="14B69C75" w14:textId="77777777" w:rsidR="00027786" w:rsidRDefault="00E21F01">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53224D79" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRDefault="00FB4DA5">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="14B69C76" w14:textId="77777777" w:rsidR="00027786" w:rsidRDefault="00E21F01">
+  <w:p w14:paraId="66030188" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRDefault="00FB4DA5">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="14B69C78" w14:textId="0472F4E8" w:rsidR="00027786" w:rsidRDefault="008A1A28">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="77D7AE75" w14:textId="368AE16C" w:rsidR="00FB4DA5" w:rsidRPr="00FB4DA5" w:rsidRDefault="00FB4DA5">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D054BE">
-      <w:rPr>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D054BE">
-      <w:rPr>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur : </w:t>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="008C601C" w:rsidRPr="008C601C">
-      <w:t>25/07/2016</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r w:rsidR="008C601C" w:rsidRPr="008C601C">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 25/07/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t># :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00FB4DA5">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1896656461"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{A8A970F5-5E20-4E8B-90FF-927A0F696399}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00EF73EB">
+        <w:r w:rsidRPr="00FB4DA5">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="14B69C79" w14:textId="77777777" w:rsidR="00027786" w:rsidRDefault="00E21F01">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F531E34" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRDefault="00FB4DA5">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="2" w:firstLine="0"/>
+      <w:ind w:right="2"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="14B69C7A" w14:textId="77777777" w:rsidR="00027786" w:rsidRDefault="00E21F01">
+  <w:p w14:paraId="12BAAB7A" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRDefault="00FB4DA5">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73DE46F2" w14:textId="77777777" w:rsidR="009004C7" w:rsidRDefault="009004C7">
+    <w:p w14:paraId="220E5737" w14:textId="77777777" w:rsidR="004B20D7" w:rsidRDefault="004B20D7" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15316977" w14:textId="77777777" w:rsidR="009004C7" w:rsidRDefault="009004C7">
+    <w:p w14:paraId="4BF71F6A" w14:textId="77777777" w:rsidR="004B20D7" w:rsidRDefault="004B20D7" w:rsidP="00FB4DA5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="1E5E2CA5" w14:textId="5C6E943B" w:rsidR="008A1A28" w:rsidRDefault="008A1A28" w:rsidP="008A1A28">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F9036B2" w14:textId="4F328FB5" w:rsidR="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="008A1A28">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="602DAE79" wp14:editId="33D70F31">
-          <wp:extent cx="304800" cy="578498"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61BFFA4E" wp14:editId="1CF25D3A">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="17704"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="309373" cy="587177"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="447F1080" w14:textId="77777777" w:rsidR="005F166D" w:rsidRDefault="005F166D">
+  <w:p w14:paraId="38180289" w14:textId="77777777" w:rsidR="00FB4DA5" w:rsidRDefault="00FB4DA5" w:rsidP="008A1A28">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B3A5DA7"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12296611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DBA4D570"/>
     <w:lvl w:ilvl="0" w:tplc="BCB4BCFC">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -2474,51 +3667,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B6848AE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A5002D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3BED936"/>
     <w:lvl w:ilvl="0" w:tplc="65AE32CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -2686,263 +3879,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="18D4EDEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...211 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C4677B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="417457DE"/>
     <w:lvl w:ilvl="0" w:tplc="E9EEFDDA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3011,51 +3992,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B8A2F03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="90D0E398"/>
     <w:lvl w:ilvl="0" w:tplc="FD3A3596">
       <w:start w:val="13"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -3224,154 +4205,143 @@
     <w:lvl w:ilvl="8" w:tplc="E904EE1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1746761754">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="465392813">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1969240688">
-    <w:abstractNumId w:val="5"/>
-[...1 lines deleted...]
-  <w:num w:numId="4" w16cid:durableId="1600022157">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1182890304">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="4" w16cid:durableId="574514037">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00027786"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00F325BE"/>
+    <w:rsidRoot w:val="00FB4DA5"/>
+    <w:rsid w:val="00443B82"/>
+    <w:rsid w:val="004B20D7"/>
+    <w:rsid w:val="005B5557"/>
+    <w:rsid w:val="00614C3A"/>
+    <w:rsid w:val="009127C3"/>
+    <w:rsid w:val="009135D4"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FB4DA5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="14B69C23"/>
-  <w15:docId w15:val="{6C471CC8-5CC0-49F7-BFB2-B4AEF5F95896}"/>
+  <w14:docId w14:val="564E19B3"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{E1C0D727-C8E6-4FA1-A93D-89E775B233A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3486,775 +4456,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...723 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4437,1041 +4683,957 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB4DA5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00EC61E2"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB4DA5"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FB4DA5"/>
+    <w:rPr>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10681" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/lease-management-relocation-tool-kit-2-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10681" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10681" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10681" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10681" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1109</Words>
-  <Characters>6322</Characters>
+  <Words>1171</Words>
+  <Characters>6680</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
-  <Paragraphs>14</Paragraphs>
+  <Lines>55</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...20 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7417</CharactersWithSpaces>
+  <CharactersWithSpaces>7836</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...42 lines deleted...]
-</file>