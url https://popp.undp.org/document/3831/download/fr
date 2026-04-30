--- v0 (2025-10-01)
+++ v1 (2026-04-30)
@@ -1,4767 +1,6277 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="36F7828F" w14:textId="77777777" w:rsidR="000F637E" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="5C6C058C" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Types de baux et traitements figurant dans les livres du PNUD  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F78290" w14:textId="77777777" w:rsidR="000F637E" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="371DB549" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F78291" w14:textId="2FFE867C" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="09C07ACE" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La présente section introduit les textes normatifs concernant les différents types de baux des Bureaux de pays du PNUD, des Bureaux de projet, des Bureaux auxiliaires, du Siège, du Bureau, des Unités détachées du Siège et des Centres de la politique </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F78292" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="3833D6AD" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F78293" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="37BF7A46" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cette section fournit des détails sur l’enregistrement, la gestion et la comptabilisation des différents types de baux du PNUD. Elle inclut également tous les autres sous-processus connexes liés à la gestion des baux, conformément aux directives comptables et opérationnelles pertinentes.  Les baux peuvent porter soit sur les locaux soit sur un équipement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F78294" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="47C29796" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F78295" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="0F3E2C43" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> bail</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> est </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>« un accord en vertu duquel le cédant (propriétaire) cède au cessionnaire (PNUD), moyennant un paiement ou une série de paiements, le droit d’utiliser un actif pendant une période convenue »</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F78296" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="5F34C6DA" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F78297" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="06BD8219" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> bail à usage commercial</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> est un contrat d’échange entre le PNUD et une entreprise privée ; en contrepartie de l’utilisation d’un actif, le propriétaire/cédant reçoit un paiement ou une série de paiements. Les baux à usage commercial sont généralement conclus pour des espaces à usage de bureaux et, dans certains cas, pour différents types d’équipement.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F78298" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="2F34B7F3" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F78299" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="1481A7F7" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le PNUD a deux principaux types de baux : Les contrats de location-exploitation et les contrats de location-financement.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F7829A" w14:textId="77777777" w:rsidR="000F637E" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="4D157B88" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F7829B" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="4C30F137" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La classification d’un bail comme contrat de location-exploitation ou comme contrat de location-financement est importante, car les méthodes comptables sont différentes. Il convient de noter que le contrat type de bail du PNUD est un contrat de location-exploitation. Un contrat de location-exploitation n’est pas considéré comme un actif et les paiements versés au propriétaire (cédant) sont comptabilisés comme un loyer et sont passés en charges.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F7829C" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="0CA29889" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F7829D" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="54C2732B" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans les rares cas où le PNUD a un contrat de bail qui remplit les conditions requises pour être considérées comme un contrat de location-financement, il doit le comptabiliser comme un actif et un passif : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F7829E" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="42C929B0" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F7829F" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="3A512273" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">L’actif représente le droit d’utiliser l’actif pendant le terme du bail, selon la valeur actuelle du montant minimum des paiements estimé au titre du bail. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782A0" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="55A363A0" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782A1" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="7831E6C2" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le passif représente le montant minimum des paiements que le PNUD doit verser au propriétaire/cédant au titre du bail. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782A2" w14:textId="2AF5300E" w:rsidR="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="2D6EA76D" w14:textId="3FD623CE" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="005C5757">
-[...6 lines deleted...]
-    <w:p w14:paraId="36F782A3" w14:textId="165FE9A4" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    </w:p>
+    <w:p w14:paraId="0919B952" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cet actif sera amorti (c.-à-d. passé en charges) au cours de sa durée de vie économique. En cas d’absence de la certitude raisonnable selon laquelle le PNUD deviendra propriétaire à la fin du terme du bail, l’actif sera entièrement amorti sur le terme du bail ou sur la durée de vie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Cet actif sera amorti (c.-à-d. passé en charges) au cours de sa durée de vie économique. En cas d’absence de la certitude raisonnable selon laquelle le PNUD deviendra propriétaire à la fin du terme du bail, l’actif sera entièrement amorti sur le terme du bail ou sur la durée de vie économique, selon l’éventualité la plus courte. Les écritures comptables d’un contrat de location-financement seront effectuées par le </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="36F782A4" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+        <w:t xml:space="preserve">économique, selon l’éventualité la plus courte. Les écritures comptables d’un contrat de location-financement seront effectuées par le GSSC, au nom du Bureau de pays. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5562EB23" w14:textId="152874B3" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="138453F3" w14:textId="77777777" w:rsidR="001D2F1F" w:rsidRPr="005C5757" w:rsidRDefault="001D2F1F">
-      <w:pPr>
+    <w:p w14:paraId="4EE3862A" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contrats de location-financement et de location-exploitation </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782A6" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="099EDB0B" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782A7" w14:textId="383FF1C6" w:rsidR="000F637E" w:rsidRPr="00A5518D" w:rsidRDefault="00EB0DA1" w:rsidP="00A5518D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E45EA0C" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="99"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="36F782A8" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selon les Normes comptables internationales pour le secteur public (International Public </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sector</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Standards, IPSAS), il existe deux types de baux, les contrats de location-financement et les contrats de location-exploitation : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B3098EA" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782A9" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="22671895" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contrat de location-financement</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> est un contrat de location-acquisition ayant pour effet de transférer au preneur la quasi-totalité de tous les risques et avantages inhérents à la propriété d’un actif. Le transfert de propriété peut intervenir ou non, même si le PNUD ne détient pas de titre légal pendant la durée du bail. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782AA" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="6826E238" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782AB" w14:textId="61AD9190" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1" w:rsidP="00471BBF">
+    <w:p w14:paraId="36C1733C" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Un</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-        <w:rPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contrat de location-exploitation</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> désigne tout contrat de location autre qu’un contrat de location-financement. En ce qui concerne les locaux à usage de bureaux, un bail ayant été élaboré et approuvé conformément au </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="001E0C48">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="0070C0"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Modèle de bail type du PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00863CF3">
-[...2 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidRPr="001E0C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en anglais)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001E0C48">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">sera un contrat de location-exploitation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782AC" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="366E860F" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6289586E" w14:textId="555FA0BD" w:rsidR="00EB0DA1" w:rsidRDefault="00EB0DA1" w:rsidP="4B02500B">
-[...9 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="4919CF4E" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Détermination du type de bail </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719A517E" w14:textId="45BC8B8E" w:rsidR="4B02500B" w:rsidRDefault="4B02500B" w:rsidP="4B02500B"/>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7E32C5B7" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="110" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CD7EA46" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
-        <w:rPr>
-[...40 lines deleted...]
-        <w:r w:rsidR="00D43C83" w:rsidRPr="00053076">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Afin de faciliter la détermination du type de bail détenu par le PNUD, tous les baux doivent être soumis au GSSC pour examen.  La demande d’examen d’un bail sera soumise au GSSC par les points focaux locaux, via </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00C04D07">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNall</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r w:rsidR="00D43C83" w:rsidRPr="00D43C83">
-[...12 lines deleted...]
-    <w:p w14:paraId="36F782B0" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, accompagnée des exemplaires des pièces justificatives pertinentes (par exemple, le contrat de bail) téléchargés avec la soumission.  Tous les documents originaux doivent être déposés en bonne et due forme au bureau respectif de soumission de la demande.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024375BF" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782B1" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1" w:rsidP="00053076">
+    <w:p w14:paraId="7108CCAB" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La classification entre les baux de type contrat de location-exploitation et contrat de location-financement est importante, car les méthodes comptables sont différentes. Dès qu’un contrat de location-financement est considéré comme un actif (bien immobilier), un passif (montant dû à un tiers) est comptabilisé simultanément. Un contrat de location-exploitation n’est pas considéré comme un actif ; et les paiements versés au propriétaire sont passés en charges et comptabilisés comme loyer. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782B2" w14:textId="373F0DAD" w:rsidR="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="79A0A35F" w14:textId="4C11A8DB" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="005C5757">
-[...16 lines deleted...]
-          <w:color w:val="auto"/>
+    </w:p>
+    <w:p w14:paraId="22A86FF8" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contrats de location-financement  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32DC4BB2" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4850B3E5" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les contrats de location-financement sont très rares au PNUD.  Un contrat de location-financement au PNUD est un bail qui remplit au moins l’un des critères suivants : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B1235ED" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28533F79" w14:textId="5BC68F90" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La propriété de l’actif est transférée au PNUD à la fin du terme du bail ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29FC1E6B" w14:textId="6D27E6E5" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le bail prévoit une option d’achat à prix d’aubaine permettant d’acheter l’équipement à un prix inférieur à sa juste valeur marchande (ce pour quoi un acheteur et un vendeur </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Contrats de location-financement  </w:t>
-[...12 lines deleted...]
-        <w:rPr>
+        <w:t>consentants</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et rationnels effectueraient la transaction de l’actif dans un environnement concurrentiel) ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="379F730F" w14:textId="4154DB64" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le terme du bail est égal ou supérieur à 75 % de la durée de vie économique estimée de l’actif ;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0DE00F" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La valeur actuelle des paiements au titre du bail est égale ou supérieure à 90 % du coût total initial de l’équipement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E59A8F1" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30B30B61" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un contrat de location-financement est un bail ayant pour effet de transférer au preneur la quasi-totalité de tous les risques et avantages inhérents à la propriété d’un actif. Le transfert de propriété peut intervenir ou non.  Pour déterminer si un bail est un contrat de location-financement, le PNUD doit examiner la nature de la transaction et non la forme du contrat.  Cela signifie que les réalités opérationnelles des dispositions du contrat de bail devraient être examinées en lieu et place des conditions générales énoncées dans le contrat de bail.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FC85C4E" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="248A14E6" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voici des exemples de critères qui, individuellement ou en combinaison, conduiraient normalement à classer un bail comme un contrat de location-financement : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="605078FF" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2081A59E" w14:textId="6C73D218" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le bail transfère la propriété de l’actif au PNUD à la fin du terme du bail ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="353B104E" w14:textId="38F300D5" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD a la possibilité d’acheter l’actif à un prix qui devrait être suffisamment inférieur à sa juste valeur marchande à la date à laquelle l’option peut être exercée ; ainsi, le PNUD aura la certitude raisonnable que l’option sera exercée dès la date d’entrée en vigueur du bail ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED43491" w14:textId="3E395D51" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le terme du bail représente au moins 75 % de la durée de vie économique de l’actif, même si le transfert de propriété n’intervient pas ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185ABBA5" w14:textId="400754E7" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dès la date d’entrée en vigueur du bail, la valeur actuelle du montant minimum des paiements au titre du bail s’élève à au moins 90 % de la juste valeur marchande de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">l’actif loué ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B914D4" w14:textId="606443D4" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’actif loué est d’une nature tellement spécifique que seul le PNUD peut l’utiliser sans y apporter de modifications majeures </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BE6D57" w14:textId="4FE62C1A" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’actif loué ne peut être facilement remplacé par un autre actif. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06E94D75" w14:textId="6CD82457" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si le PNUD peut résilier le bail, les pertes du propriétaire/cédant liées à cette résiliation sont à sa charge ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D5890FE" w14:textId="32DB1B92" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les profits ou pertes résultant de la variation de la juste valeur de l’actif résiduel sont à la charge du PNUD. (Par exemple, sous la forme d’une diminution de loyer égale à la majeure partie du produit de cession à la fin du bail) ; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BF146D" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD a la faculté de poursuivre la location pour une deuxième période moyennant un loyer sensiblement inférieur au prix courant. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527F5D42" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B2987A3" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contrat de location-exploitation  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0345702E" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782B5" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="19ED40D9" w14:textId="1ABD6C6F" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le contrat de location-exploitation est le modèle standard de location du PNUD.  Lorsqu’un Bureau de pays signe un nouveau bail, il doit télécharger ledit contrat sur </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="001E0C48">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>SharePoint</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00C04D07">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et soumettre une demande à l’Unité mondiale des services partagés (GSSC) pour examen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Le Service des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">opérations générales/Bureau des services de gestion ont besoin d’une telle information aux fins de l’établissement des états financiers des baux et de leurs durées, tandis que le personnel du GSSC évaluera toutes les demandes d’examen des baux, ainsi que tous les baux téléchargés sur SharePoint, afin de déterminer si le bail peut oui ou non être comptabilisé comme un contrat de location-financement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDD77C9" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782B7" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
-[...135 lines deleted...]
-    <w:p w14:paraId="36F782BF" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="74493847" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...27 lines deleted...]
-    <w:p w14:paraId="36F782C1" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les Bureaux de pays doivent s’assurer qu’ils téléchargent tous les nouveaux baux signés (qu’ils soient renouvelés ou nouveaux) en temps opportun, dans</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le même mois</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suivant leur signature.  Le téléchargement du contrat sur SharePoint et le dépôt de la demande à la GSSC font partie du processus de certification semestrielle et les bureaux devront confirmer que ces deux actions ont été effectuées. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3800E8F7" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15F6183C" w14:textId="3D375C81" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...22 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un contrat de location-exploitation désigne tout contrat de location autre qu’un contrat de location-financement. En ce qui concerne les locaux à usage de bureaux, un bail ayant été élaboré et approuvé conformément au </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="001E0C48">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Modèle de bail type du PNUD</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:p w14:paraId="36F782C4" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sera un contrat de location-exploitation.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F090137" w14:textId="4F40C660" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CD35F9" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contrat de location-financement </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="159C435D" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782C5" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
-[...28 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="26D0F937" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date d’entrée en vigueur du bail  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F586D3" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782C7" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
-[...28 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="1B42304F" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="99" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>18.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...47 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La date d’entrée en vigueur du bail est la date la plus rapprochée entre la date du contrat de bail ou la date à laquelle les parties se sont engagées à respecter les principales dispositions ou exigences du contrat. Le bail est considéré, à compter de la date d’entrée en vigueur, comme un contrat de location-exploitation ou un contrat de location-financement et, pour ce dernier, les montants à comptabiliser au début du terme du bail sont calculés. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55441081" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782CB" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
-[...155 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="2F39FB7B" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...43 lines deleted...]
-    <w:p w14:paraId="36F782D7" w14:textId="4F5F584E" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1" w:rsidP="4B02500B">
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le terme et la durée du bail  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E71769F" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E0A2E7" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...57 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le terme du bail et la durée du bail sont deux choses différentes. Le terme du bail renvoie à la période </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>non résiliable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pendant laquelle le PNUD s’est engagé par contrat à louer un actif (des locaux ou un équipement), ainsi qu’à toute autre condition pour laquelle le PNUD a la possibilité de poursuivre la location de l’actif, avec ou sans paiement supplémentaire, lorsque, dès la date d’entrée en vigueur du bail, le PNUD aura la certitude raisonnable que l’option sera exercée ; La durée du bail est la période pendant laquelle le PNUD utilise effectivement l’actif. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D65C65" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B02500B">
-[...34 lines deleted...]
-    <w:p w14:paraId="36F782D9" w14:textId="382BC24A" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    </w:p>
+    <w:p w14:paraId="5643B4AB" w14:textId="7330A362" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...53 lines deleted...]
-    <w:p w14:paraId="36F782DB" w14:textId="58829487" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1" w:rsidP="00471BBF">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Par exemple, le PNUD peut avoir une échéance de bail de 5 ans, mais peut rester dans les locaux pendant 20 ans parce que le contrat comprend « </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">option d’un premier droit » de prolongation du contrat.  Par conséquent, la durée du bail sera de 20 ans, car au départ, le PNUD prévoyait de rester 20 ans, bien qu’il n’ait signé qu’un bail initial d’une durée de 5 ans. Il est important d’évaluer le terme et la durée du bail dès la date d’entrée en vigueur du bail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E76E141" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...22 lines deleted...]
-          <w:color w:val="0070C0"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Si une période de renouvellement est raisonnablement assurée et que le défaut de renouvellement du bail entraîne une pénalité pour le PNUD, la période de renouvellement doit être considérée comme faisant partie du terme du bail. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AC725A" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00863CF3">
-[...178 lines deleted...]
-    <w:p w14:paraId="36F782E5" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    </w:p>
+    <w:p w14:paraId="3FABA45D" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...35 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD est tenu de divulguer « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le total du montant minimum des paiements futurs au titre des contrats de location-exploitation non résiliable </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». Ces informations seront publiées dans les états financiers du PNUD et pourront faire l’objet d’un audit.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36CD4A12" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782E7" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="7C9F568C" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...121 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Un bail résiliable est un contrat qui prévoit une clause de résiliation telle que « ce bail peut être résilié moyennant un préavis de 30 jours » ; et constitue l’un des principaux critères utilisés pour déterminer si un bail est un contrat de location-financement ou un contrat de location-exploitation. Un bail non résiliable est un contrat dont l’accord ne prévoit pas une telle clause. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782EE" w14:textId="52A324B7" w:rsidR="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="14FEEB56" w14:textId="0376C425" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="005C5757">
-[...18 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    </w:p>
+    <w:p w14:paraId="27674ACE" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Montant minimum des paiements au titre du bail  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782F0" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="40AD8B04" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782F1" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="5CBAEB8C" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="345" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>24.</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le montant minimum des paiements au titre du bail est à la charge du PNUD avant la signature d’un bail ; et comprend : </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782F2" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="09EB4490" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782F3" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="21B1EE9A" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="001E0C48" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E0C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les paiements que le PNUD est, ou peut être tenu d’effectuer, au cours du terme du bail, conformément au plan de paiement de ladite échéance du bail (et non la durée du bail). Le loyer éventuel, les coûts des services et les taxes à payer par le propriétaire et à rembourser à ce dernier ne doivent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E0C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E0C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être inclus ; y compris   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="421B5CD1" w14:textId="7E4F7C6E" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="705"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC493B8" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="001E0C48" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E0C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le paiement nécessaire pour exercer une option d’achat de l’actif à un prix qui devrait être inférieur à sa juste valeur marchande à la date à laquelle l’option peut être exercée (ceci s’applique uniquement lorsque le PNUD aura la certitude raisonnable que l’option sera exercée dès la date d’entrée en vigueur du bail.) Les paiements minimums englobent les versements minimums payables au titre du terme du bail jusqu’à la date à laquelle l’option peut être exercée ; en plus du montant nécessaire à l’exercice de l’option d’achat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4663D2DC" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E9D13AA" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Par exemple </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: si le PNUD a un bail d’une durée de deux ans, avec un loyer annuel s’élevant à 400 000 USD ; et qu’il a une option (qu’il devrait exercer) à la fin des deux années pour l’achat d’un bâtiment s’élevant à 200 000 USD, le calcul des paiements minimaux au titre du bail est effectué comme suit : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B08677A" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C76A3F0" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="6005"/>
+          <w:tab w:val="left" w:pos="8021"/>
+        </w:tabs>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:firstLine="1980"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Loyer :</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 400 000 USD x 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">800 000 USD </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E7C0854" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6005"/>
+          <w:tab w:val="left" w:pos="8035"/>
+        </w:tabs>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1981" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Option </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>d’achat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="333333"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>200 000 USD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="675845B2" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7447"/>
+        </w:tabs>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1981" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Total des paiements minimums exigibles au titre du bail</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="double" w:color="333333"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1 000 000 USD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4076ACEF" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E7BB4A9" w14:textId="77777777" w:rsidR="00CA52EA" w:rsidRDefault="00C04D07" w:rsidP="00CA52EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C0387BC" w14:textId="77777777" w:rsidR="00CA52EA" w:rsidRDefault="00CA52EA" w:rsidP="00CA52EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE863EE" w14:textId="77777777" w:rsidR="00CA52EA" w:rsidRPr="001E0C48" w:rsidRDefault="00CA52EA" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23D51C8D" w14:textId="419439D7" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Bail garanti par le gouvernement  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B50AE4" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="596F931C" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...30 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD a deux modèles de baux types garantis par le gouvernement : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="286B818C" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:color w:val="auto"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782F5" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="3F55B2AC" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="001E0C48" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E0C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Accord de base type en matière d’assistance (SBAA) relatif aux baux des pays. En vertu du SBAA et en sa qualité de partenaire facilitant la participation du PNUD dans le pays, le gouvernement bénéficiaire est tenu de fournir au PNUD « un bureau approprié avec des équipements et des fournitures susceptibles de servir comme Siège local du PNUD dans le pays bénéficiaire » et « le gouvernement a la possibilité de fournir des installations en nature […] ». Lorsque le gouvernement bénéficiaire choisit de fournir des installations en nature, un accord est signé entre le gouvernement et le PNUD. Les installations sont généralement proposées à titre gracieux et leur durée peut varier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B45004" w14:textId="4A65829E" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="48"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="016E9A00" w14:textId="7D03356A" w:rsidR="00C04D07" w:rsidRPr="001E0C48" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E0C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Autres baux garantis par le gouvernement. Dans certaines circonstances, le PNUD est autorisé à utiliser un actif à titre gracieux, même s’il n’est pas un partenaire de mise en œuvre du programme. C’est le cas, par exemple, des locaux que le gouvernement allemand (les locaux mis à la disposition des Volontaires des Nations Unies, VNU à Bonn) ou le gouvernement danois (les locaux de Copenhague) fournissent à titre gracieux</w:t>
+      </w:r>
+      <w:r w:rsidR="00C319F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E0C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B169EBC" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD456A1" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="36F782F6" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformément au bail garanti par le gouvernement, il n’y a pas de transfert de fonds entre le PNUD et le gouvernement. Par conséquent, le droit d’utilisation des locaux est considéré comme un revenu découlant d’opérations sans contrepartie directe.  Le droit d’utilisation des locaux ayant fait l’objet d’accord de don doit être examiné, en vue de déterminer s’il s’agit d’un contrat de location-exploitation ou d’un contrat de location-financement. Dans la plupart des scénarios du PNUD, le droit d’utilisation des locaux ayant fait l’objet d’accord de don ne sera pas considéré comme un contrat de location-financement lorsque les critères énoncés ci-dessus seront appliqués. Par conséquent, le PNUD reconnaîtra ces locaux dans ses livres comme des actifs en considérant la juste valeur marchande du loyer comme une contribution en nature du gouvernement et le même montant comme frais de location, c.-à-d. que la valeur locative en nature est autant un revenu qu’une dépense pour le PNUD, même si elle n’implique aucun échange en espèces. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560C5D01" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3358D0FF" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Bureaux du PNUD doivent continuer à fournir les baux et les protocoles d’accord y relatifs au GSSC pour examen.  La demande d’examen d’un bail sera soumise au GSSC par les points focaux locaux, via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNAll</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accompagnée des exemplaires des pièces justificatives pertinentes (p. ex., le contrat de bail).  Tous les documents originaux doivent être déposés en bonne et due forme au bureau respectif de soumission de la demande.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7156941C" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...11 lines deleted...]
-          <w:szCs w:val="16"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="217CEF55" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locaux communs </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782F7" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
-[...139 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="50F65EC7" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F782FB" w14:textId="24D5E24B" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1" w:rsidP="005C5757">
-[...101 lines deleted...]
-    <w:p w14:paraId="36F782FF" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="169EDC66" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="36F78300" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le facteur déterminant lors du traitement des locaux communs est de savoir si l’agence chef de file </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la propriété ou le contrôle exclusif de l’actif ou si elle agit en sa qualité d’agent au nom des autres agences participantes. En d’autres termes, l’agence chef de file peut assumer tous les risques liés au bail immobilier, mais permettre aux autres agences de l’utiliser, ou alors il peut </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">s’agir d’un accord conjoint avec toutes les agences participantes qui assument les risques en fonction de leur pourcentage d’occupation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677A024E" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...104 lines deleted...]
-    <w:p w14:paraId="36F78305" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EB74E97" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...182 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si l’un ou l’autre de ces deux accords survient en cas de baux à usage commercial et de droits d’utilisation des actifs ayant fait l’objet d’accords de dons, le traitement comptable sera le suivant :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F7830E" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00FB10AC" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+    <w:p w14:paraId="694ED20A" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="110" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="828" w:type="dxa"/>
+        <w:tblW w:w="8742" w:type="dxa"/>
+        <w:tblInd w:w="710" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1407"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="236"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="2461"/>
         <w:gridCol w:w="4931"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00471BBF" w:rsidRPr="00471BBF" w14:paraId="36F78313" w14:textId="77777777" w:rsidTr="002668BC">
+      <w:tr w:rsidR="00C04D07" w:rsidRPr="00C04D07" w14:paraId="5EC2961C" w14:textId="77777777" w:rsidTr="001E0C48">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F7830F" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00471BBF" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+          <w:p w14:paraId="0FDCCC03" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04D07">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Scénarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcW w:w="2461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F78310" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00471BBF" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+          <w:p w14:paraId="248B44AA" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04D07">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Type d’accord</w:t>
-            </w:r>
-[...35 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F78312" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00471BBF" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+          <w:p w14:paraId="663372A8" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04D07">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Traitement comptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471BBF" w:rsidRPr="00471BBF" w14:paraId="36F78318" w14:textId="77777777" w:rsidTr="002668BC">
+      <w:tr w:rsidR="00C04D07" w:rsidRPr="00C04D07" w14:paraId="475EFBE6" w14:textId="77777777" w:rsidTr="001E0C48">
         <w:trPr>
           <w:trHeight w:val="1605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F78314" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00471BBF" w:rsidRDefault="00471BBF" w:rsidP="002668BC">
+          <w:p w14:paraId="6A058C68" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="31" w:firstLine="0"/>
+              <w:ind w:right="31"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04D07">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1. Contrat de location-exploitation à usage commercial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcW w:w="2461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F78315" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00FB10AC" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+          <w:p w14:paraId="71E8629F" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1a. L’Agence chef de file agit en son propre nom et assume tous les risques au titre du bail.</w:t>
-            </w:r>
-[...31 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F78317" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00FB10AC" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+          <w:p w14:paraId="0A1E4C3A" w14:textId="3350CE93" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t xml:space="preserve">1a.  Inscrire le montant total du loyer comme dépense et la part du loyer récupérée auprès des agences participantes devrait également être inscrit comme revenu dans les livres de l’Agence chef de file. Toutes les agences participantes doivent considérer le loyer qu’elles ont payé comme une dépense. </w:t>
+            <w:r w:rsidRPr="00C04D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1a. Inscrire le montant total du loyer comme dépense et la part du loyer récupérée auprès des agences participantes devrait également être inscrit comme revenu dans les livres de l’Agence chef de file. Toutes les agences participantes doivent considérer le loyer qu’elles ont payé comme une dépense. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471BBF" w:rsidRPr="00FB10AC" w14:paraId="36F7831D" w14:textId="77777777" w:rsidTr="002668BC">
+      <w:tr w:rsidR="00C04D07" w:rsidRPr="00C04D07" w14:paraId="171FD229" w14:textId="77777777" w:rsidTr="001E0C48">
         <w:trPr>
           <w:trHeight w:val="885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F78319" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00471BBF" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+          <w:p w14:paraId="21F2948D" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00CA52EA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="730" w:right="110" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcW w:w="2461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F7831A" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00FB10AC" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+          <w:p w14:paraId="7239B192" w14:textId="3E11BBD0" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:r w:rsidRPr="00C04D07">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t> </w:t>
+              <w:t>1b. L’Agence chef de file agit en sa qualité d’agent au nom de toutes les Agences des Nations Unies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F7831C" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00FB10AC" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+          <w:p w14:paraId="7AA7EC43" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1b. Inscrire la part de chaque loyer payé par les Agences participantes, y compris l’Agence chef de file, comme dépense dans leurs livres.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471BBF" w:rsidRPr="00FB10AC" w14:paraId="36F78322" w14:textId="77777777" w:rsidTr="002668BC">
+      <w:tr w:rsidR="00C04D07" w:rsidRPr="00C04D07" w14:paraId="6446816D" w14:textId="77777777" w:rsidTr="001E0C48">
         <w:trPr>
-          <w:trHeight w:val="162"/>
+          <w:trHeight w:val="1905"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1407" w:type="dxa"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F7831E" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00471BBF" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+          <w:p w14:paraId="3FD239A6" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
             <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C04D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EFA6F11" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="top"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C04D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Droit d’utilisation de bâtiments ayant fait l’objet d’accords de dons</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2286" w:type="dxa"/>
+            <w:tcW w:w="2461" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F7831F" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00FB10AC" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+          <w:p w14:paraId="6883D03E" w14:textId="495EEF4E" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
             <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:r w:rsidRPr="00C04D07">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t> </w:t>
+              <w:t>2a. Bâtiments mis à la disposition exclusive de l’Agence chef de file pour utilisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F78321" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00FB10AC" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+          <w:p w14:paraId="4C1BDEFE" w14:textId="5A0F6DE2" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
             <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
+              <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:t>  </w:t>
+            <w:r w:rsidRPr="00C04D07">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2a. Inscrire la dépense et les revenus correspondants comme contribution en nature dans les livres de l’Agence chef de file en utilisant la juste valeur marchande (JVM) du loyer annuel. Les Agences participantes devraient considérer une dépense et des recettes correspondantes comme contribution en nature, en utilisant la JVM du loyer annuel payé au prorata de l’espace occupé.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00471BBF" w:rsidRPr="00471BBF" w14:paraId="36F78328" w14:textId="77777777" w:rsidTr="002668BC">
+      <w:tr w:rsidR="00C04D07" w:rsidRPr="00C04D07" w14:paraId="5535DC14" w14:textId="77777777" w:rsidTr="001E0C48">
         <w:trPr>
-          <w:trHeight w:val="1905"/>
+          <w:trHeight w:val="1350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1407" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FE0138D" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00CA52EA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="730" w:right="110" w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2461" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F78323" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00471BBF" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+          <w:p w14:paraId="525B0A13" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00C04D07">
               <w:rPr>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. </w:t>
-[...83 lines deleted...]
-              <w:t> </w:t>
+              <w:t>2b.  Bâtiments mis à la disposition du système des Nations Unies pour utilisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36F78327" w14:textId="77777777" w:rsidR="00471BBF" w:rsidRPr="00FB10AC" w:rsidRDefault="00471BBF" w:rsidP="00471BBF">
+          <w:p w14:paraId="18E99CED" w14:textId="1CF75C2F" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-              <w:jc w:val="left"/>
+            <w:r w:rsidRPr="00C04D07">
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:b/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-[...97 lines deleted...]
-              <w:t>2b.  L’Agence chef de file et les agences participantes devraient considérer une dépense et des recettes correspondantes comme contribution en nature, en utilisant la JVM du loyer annuel payé au prorata de l’espace occupé.</w:t>
+              <w:t>2b. L’Agence chef de file et les agences participantes devraient considérer une dépense et des recettes correspondantes comme contribution en nature, en utilisant la JVM du loyer annuel payé au prorata de l’espace occupé.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79C911B0" w14:textId="77777777" w:rsidR="001D2F1F" w:rsidRDefault="00EB0DA1" w:rsidP="00471BBF">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0E48DD03" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F7832E" w14:textId="31B898FB" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1" w:rsidP="00471BBF">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="1C53653A" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="333333"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Modes de paiement</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C5757">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F7832F" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="465F3132" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F78330" w14:textId="0EE61DF4" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1" w:rsidP="4B02500B">
-[...8 lines deleted...]
-          <w:color w:val="auto"/>
+    <w:p w14:paraId="4CEF1DCF" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="99" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>30.</w:t>
       </w:r>
-      <w:r w:rsidRPr="4B02500B">
-[...2 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B02500B">
-[...13 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le cas échéant, le loyer dû par les agences participantes parmi lesquelles le PNUD joue le rôle d’agence chef de file doit être facturé chaque mois à l’avance au moyen d’écritures comptables passées dans les comptes débiteurs et les comptes de recettes. Dans l’idéal, les loyers des autres agences devraient être perçus à l’avance, mais ils peuvent aussi être perçus à terme échu. Lorsque le paiement du loyer a déjà été perçu pour les années à venir, il doit être considéré comme revenu reporté (un passif) ; et, pour l’année en cours, il doit être déduit du montant du loyer mensuel. Lorsque le paiement du loyer est perçu chaque mois à terme échu, ce montant sera déduit du montant des comptes débiteurs.  Par ailleurs, le contrat de bail entre le PNUD et le propriétaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">est évalué par le GSSC en vue de déterminer s’il s’agit d’un contrat de location-financement ou d’un contrat de location-exploitation, en utilisant les critères de classification énoncés ci-dessus.  Lorsqu’un accord est signé entre le PNUD et les autres agences, la demande d’examen du bail sera soumise au GSSC par les points focaux locaux, via le </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, accompagnée des exemplaires des pièces justificatives pertinentes (p. ex., le contrat de bail).  Tous les documents originaux doivent être déposés en bonne et due forme au bureau respectif de soumission de la demande. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C577574" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1241A229" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Détermination permettant de savoir si un bail doit être transformé en capital  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AF6A927" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C42817" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="99" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>31.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="4B02500B">
-[...41 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Au départ, le GSSC devait être invité à analyser un bail, afin de déterminer le traitement comptable approprié.  La demande d’examen d’un bail sera soumise au GSSC par les points focaux locaux, via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accompagnée des exemplaires des pièces justificatives pertinentes (contrat de bail, protocole d’accord, etc.).  Tous les documents originaux doivent être déposés en bonne et due forme au bureau respectif de soumission de la demande. Lors dudit examen, le GSSC respectera les étapes suivantes : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7742DBFC" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F78332" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
-[...108 lines deleted...]
-    <w:p w14:paraId="36F78336" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="67DF16E9" w14:textId="445EE441" w:rsidR="00C04D07" w:rsidRPr="00DD4E47" w:rsidRDefault="00C04D07" w:rsidP="00DD4E47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...35 lines deleted...]
-    <w:p w14:paraId="36F78338" w14:textId="010D203A" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1" w:rsidP="00A5518D">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le bail doit être analysé dans le but de déterminer s’il s’agit d’un contrat de location-exploitation ou d’un contrat de location-financement ; la période couverte par le terme du bail ; le montant total des paiements dus au titre du bail (la référence est un bail à usage commercial similaire) ; et la juste valeur marchande du loyer de l’actif (bâtiment ou équipement) ; etc. Pour les baux garantis par le gouvernement dans les pays bénéficiaires du SBAA, les paiements estimatifs au titre des baux sont déjà inclus dans l’objectif des contributions des gouvernements aux dépenses locales des bureaux extérieurs (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local office </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>costs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, GLOC). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="362EEE0B" w14:textId="31291154" w:rsidR="00C04D07" w:rsidRPr="00DD4E47" w:rsidRDefault="00C04D07" w:rsidP="00DD4E47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...54 lines deleted...]
-    <w:p w14:paraId="36F7833B" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si l’analyse conclut que le bail est un contrat de location-exploitation, aucun droit d’utilisation ne sera inscrit au compte du bilan. Toutefois, le PNUD consignera deux transactions dans ses livres : la dépense afférente au bail et la contribution du gouvernement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A583336" w14:textId="779A75DC" w:rsidR="00C04D07" w:rsidRPr="00DD4E47" w:rsidRDefault="00C04D07" w:rsidP="00DD4E47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si l’analyse conclut que le bail est un contrat de location-financement, le paiement estimatif au titre du bail (la référence est un bail à usage commercial similaire) est utilisé dans le but de déterminer la valeur des droits d’utilisation, c.-à-d. la limite inférieure correspondant à la juste valeur marchande et la valeur actuelle du montant minimum des paiements estimés au titre du bail. Un actif est comptabilisé en fonction de cette valeur. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F7833C" w14:textId="77777777" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
-[...16 lines deleted...]
-    <w:p w14:paraId="36F7833D" w14:textId="180A7955" w:rsidR="000F637E" w:rsidRPr="005C5757" w:rsidRDefault="00EB0DA1">
+    <w:p w14:paraId="750D8EFE" w14:textId="0981D981" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="62DEED32" w14:textId="29E2B30B" w:rsidR="00E945E5" w:rsidRDefault="00EB0DA1" w:rsidP="00E945E5">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans un contrat de location-financement, le PNUD comptabilise un engagement (passif) correspondant comme des paiements au titre du bail en utilisant la même valeur. Cet actif et ce passif seront comptabilisés par le GSSC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D5DFE71" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F71A34" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...181 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B51F20" w14:textId="5581D865" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45455FB3" w14:textId="77777777" w:rsidR="0037562F" w:rsidRPr="0037562F" w:rsidRDefault="0037562F" w:rsidP="0037562F">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="6A77C71E" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRPr="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="00C04D07">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1175321E" w14:textId="77777777" w:rsidR="0037562F" w:rsidRPr="0037562F" w:rsidRDefault="0037562F" w:rsidP="0037562F">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="244BC4F8" w14:textId="71576CCF" w:rsidR="00DA504D" w:rsidRDefault="00C04D07" w:rsidP="001E0C48">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:rStyle w:val="markwqu4ow29p"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001E0C48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:bCs/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C04D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0037562F" w:rsidRPr="0037562F">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00C04D07">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1328" w:bottom="1487" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1C63B7E1" w14:textId="77777777" w:rsidR="007B0B8C" w:rsidRDefault="007B0B8C">
+    <w:p w14:paraId="0B7FFBE7" w14:textId="77777777" w:rsidR="003F0612" w:rsidRDefault="003F0612" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="54F986F2" w14:textId="77777777" w:rsidR="007B0B8C" w:rsidRDefault="007B0B8C">
+    <w:p w14:paraId="48D5C31B" w14:textId="77777777" w:rsidR="003F0612" w:rsidRDefault="003F0612" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="36F78347" w14:textId="77777777" w:rsidR="000F637E" w:rsidRDefault="00EB0DA1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="252A6723" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRDefault="00C04D07">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="108" w:firstLine="0"/>
+      <w:ind w:right="108"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="36F78348" w14:textId="77777777" w:rsidR="000F637E" w:rsidRDefault="00EB0DA1">
+  <w:p w14:paraId="66C36162" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRDefault="00C04D07">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="36F7834A" w14:textId="226B088E" w:rsidR="000F637E" w:rsidRDefault="001D2F1F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5CFC0F39" w14:textId="1FAAD8FE" w:rsidR="00C04D07" w:rsidRPr="001E0C48" w:rsidRDefault="00C04D07">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A5518D">
-      <w:rPr>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">sur </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A5518D">
-      <w:rPr>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Date d’entrée en vigueur :</w:t>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="00F92886" w:rsidRPr="00F92886">
-      <w:t xml:space="preserve"> 25/07/2016</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 25/07/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="001E0C48">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="536778638"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{D708A4D3-4FB8-4B80-8FF8-FB9CF9C3D1B6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00D43C83">
+        <w:r w:rsidRPr="001E0C48">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="36F7834B" w14:textId="77777777" w:rsidR="000F637E" w:rsidRDefault="00EB0DA1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6A24173C" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRDefault="00C04D07">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="108" w:firstLine="0"/>
+      <w:ind w:right="108"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="36F7834C" w14:textId="77777777" w:rsidR="000F637E" w:rsidRDefault="00EB0DA1">
+  <w:p w14:paraId="059C4406" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRDefault="00C04D07">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="38F54F07" w14:textId="77777777" w:rsidR="007B0B8C" w:rsidRDefault="007B0B8C">
+    <w:p w14:paraId="0F02B210" w14:textId="77777777" w:rsidR="003F0612" w:rsidRDefault="003F0612" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4414B7F4" w14:textId="77777777" w:rsidR="007B0B8C" w:rsidRDefault="007B0B8C">
+    <w:p w14:paraId="40EEA9C6" w14:textId="77777777" w:rsidR="003F0612" w:rsidRDefault="003F0612" w:rsidP="00C04D07">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="78D7EAE2" w14:textId="45D7409F" w:rsidR="001D2F1F" w:rsidRDefault="004B6CC4" w:rsidP="001D2F1F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07FCDBF7" w14:textId="41F64466" w:rsidR="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001D2F1F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2599A28D" wp14:editId="11FDD37E">
-          <wp:extent cx="304800" cy="593090"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="723B8A7E" wp14:editId="713D08C5">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1"/>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15579"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304800" cy="593090"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:p w14:paraId="51B5DAF9" w14:textId="77777777" w:rsidR="00C04D07" w:rsidRDefault="00C04D07" w:rsidP="001D2F1F">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="030C1628"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7C08B300"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B6D0595"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A38263B8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E3A7AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DF6902C"/>
     <w:lvl w:ilvl="0" w:tplc="8174B4D4">
       <w:start w:val="28"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4929,51 +6439,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="702CEC3E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20BD3520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E96950A"/>
     <w:lvl w:ilvl="0" w:tplc="1B2CAEAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5141,51 +6651,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="B62C3564">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="213513C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4B666FA"/>
     <w:lvl w:ilvl="0" w:tplc="F9C47130">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="345" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -5227,348 +6737,50 @@
     <w:lvl w:ilvl="6" w:tplc="2000000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3945" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4665" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5385" w:hanging="180"/>
-      </w:pPr>
-[...296 lines deleted...]
-        <w:ind w:left="7424" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33F16C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE7669A8"/>
     <w:lvl w:ilvl="0" w:tplc="D63A0F22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
@@ -5953,50 +7165,222 @@
     <w:lvl w:ilvl="8" w:tplc="8CC03AAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42434D24"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55ECCC30"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42F15339"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E5251AA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46207BDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08E6C882"/>
     <w:lvl w:ilvl="0" w:tplc="D48A4ED8">
       <w:start w:val="25"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6164,51 +7548,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CA06BCC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A363112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94A051B6"/>
     <w:lvl w:ilvl="0" w:tplc="417217F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6376,51 +7760,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2EB6646E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4DAE4726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D40BFAA"/>
     <w:lvl w:ilvl="0" w:tplc="97B48242">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6588,484 +7972,818 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D7AEC466">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="502C67E1"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="508F325A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F66AC438"/>
-    <w:lvl w:ilvl="0" w:tplc="3B32538A">
+    <w:tmpl w:val="8724F54C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
-[...7 lines deleted...]
-        <w:bCs/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57C039D5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C6C8182"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C94564D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0654208C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3ECA59F0">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1908"/>
-[...196 lines deleted...]
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D1B0CF1C">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="F0FC8346">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="89FAB0A4">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="11706346">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E4C6221E">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="19760234">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D38663D8">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="E572EDFC">
-[...5 lines deleted...]
-        <w:ind w:left="7200"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E352F36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB0ACC06"/>
+    <w:lvl w:ilvl="0" w:tplc="A268E39E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D1B0CF1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F0FC8346">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="89FAB0A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="11706346">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E4C6221E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="19760234">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D38663D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E572EDFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73AF6441"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C86C71B4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A3B0C3D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="699E3106"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AAF6DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5AECAC6"/>
     <w:lvl w:ilvl="0" w:tplc="811A2F4A">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7237,217 +8955,191 @@
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1319383380">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1277061880">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="776949576">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1833448459">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="246429394">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="886375055">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="876969502">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="111170646">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="781727332">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1391922931">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1663659232">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1412240067">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="660542840">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="157771362">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1797943514">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="15" w16cid:durableId="1294754164">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="776949576">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="16" w16cid:durableId="534388010">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1833448459">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="17" w16cid:durableId="342754629">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="246429394">
+  <w:num w:numId="18" w16cid:durableId="221135331">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="886375055">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="19" w16cid:durableId="1901089950">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000F637E"/>
-[...65 lines deleted...]
-    <w:rsid w:val="78B0D2F2"/>
+    <w:rsidRoot w:val="00C04D07"/>
+    <w:rsid w:val="001E0C48"/>
+    <w:rsid w:val="003F0612"/>
+    <w:rsid w:val="00435B84"/>
+    <w:rsid w:val="007B279F"/>
+    <w:rsid w:val="00936491"/>
+    <w:rsid w:val="00B7005A"/>
+    <w:rsid w:val="00B712BD"/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rsid w:val="00C319F9"/>
+    <w:rsid w:val="00C43843"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CA52EA"/>
+    <w:rsid w:val="00D11933"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD4E47"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="36F7828F"/>
-  <w15:docId w15:val="{9373B9B7-C070-414C-BD23-B7394936ADC0}"/>
+  <w14:docId w14:val="258BEED4"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7E024627-1EEE-4C17-92A0-0AECD280493D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7562,797 +9254,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...745 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -8535,1003 +9481,935 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C04D07"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C04D07"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00715014"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00C04D07"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4571" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/document/contrat-de-bail-entre-locataire-et-le-programme-des-nations-unies-pour-le-developpement" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/docs/lease/Lists/UNDP%20Property%20Leases/AllItems.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Global-Premises-Managment.aspx?sw=bypass&amp;bypassReason=abandoned&amp;startedResponseCatch=true" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>19114</Characters>
+  <Pages>8</Pages>
+  <Words>3362</Words>
+  <Characters>19167</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>159</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22423</CharactersWithSpaces>
+  <CharactersWithSpaces>22485</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>