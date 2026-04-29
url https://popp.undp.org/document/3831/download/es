--- v0 (2025-10-18)
+++ v1 (2026-04-29)
@@ -1,3467 +1,7901 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7EA5C02F" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="22F0D50C" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Tipos de arrendamientos y tratamiento en los libros del PNUD  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CAC32F" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="0C2A0015" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78AEC281" w14:textId="34C00839" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="4251ED7C" w14:textId="4314E1AC" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Esta sección presenta contenido prescriptivo sobre los diferentes tipos de arrendamientos para las oficinas de país (CO, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Offices</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés), las oficinas de proyectos, las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>suboficinas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, las sedes (HQ, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Headquarters</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés), la oficina, las unidades fuera de la sede (OHQ, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Out-Posted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, por sus siglas en inglés) y los Centros de Políticas del Programa de las</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">Esta sección presenta contenido prescriptivo sobre los diferentes tipos de arrendamientos para las oficinas de país (CO, </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Naciones Unidas para el</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:i/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6368C64C" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Desarrollo (PNUD).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C108F4D" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458C4021" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="02567456" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La sección proporciona detalles sobre cómo los arrendamientos serán registrados, administrados y contabilizados por el PNUD. También incluye cualquier otro subproceso relacionado asociado con la gestión de arrendamientos, de conformidad con las directrices contables y operativas relevantes.  Los arrendamientos pueden referirse a instalaciones o equipos. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308508C2" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="49B9C848" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AADBAFD" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="77453F1B" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">arrendamiento </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>es «</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>un acuerdo mediante el cual el arrendador (propietario) transmite al arrendatario (PNUD), a cambio de un pago o una serie de pagos, el derecho a utilizar un activo por un plazo acordado</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">».  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EB64CF" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="3692F48E" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62873E6D" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="3EBCCE44" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>arrendamiento comercial</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> es un contrato de intercambio entre el PNUD y una empresa privada. A cambio del uso del activo, el propietario/arrendador recibe un pago o una serie de pagos. Los arrendamientos comerciales generalmente se contratan para espacios de oficina y, en ciertos casos, para diferentes tipos de equipos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7972C4B8" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="6C41E902" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F1C0FA" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="3794D78E" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El PNUD tiene dos tipos principales de arrendamientos: arrendamientos operativos y arrendamientos financieros.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F8513A8" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="641E36BB" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4FEFE5" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="76267D18" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La clasificación de un arrendamiento como arrendamiento operativo o como arrendamiento financiero es importante, ya que los métodos contables son diferentes. Tenga en cuenta que el acuerdo de arrendamiento estándar del PNUD es un arrendamiento operativo. Un arrendamiento operativo no se considera un activo, y los pagos al propietario (arrendador) se registran como alquiler y se contabilizan como gastos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B2F230" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="3D9A07C4" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="46" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04021F04" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="5928C264" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En los raros casos en los cuales el PNUD tenga un acuerdo de arrendamiento considerado como un arrendamiento financiero, el PNUD tiene que reconocerlo como un activo y un pasivo: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606C8E6E" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="0BB66E84" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FA0F1B8" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="70BA7EEA" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El activo representa el derecho a usar el activo durante el plazo del arrendamiento, al valor actual de los pagos mínimos estimados del arrendamiento. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C65FEEE" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="3DA3C35B" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF1B732" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="4E8A46B6" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El pasivo representa los pagos mínimos de arrendamiento que el PNUD debe pagar al propietario/arrendador. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="470DBE9F" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="29C786FD" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C657367" w14:textId="28E7F896" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00C96644">
+    <w:p w14:paraId="66926DB3" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este activo se depreciará (es decir, se contabilizará como gasto) a lo largo de su vida útil. Si no existe una certeza razonable de que el PNUD obtendrá la propiedad al final del plazo del arrendamiento, el activo se depreciará completamente a lo largo del plazo del arrendamiento o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">arrendamiento, el activo se depreciará completamente a lo largo del plazo del arrendamiento o su vida útil (cualquiera de ambas situaciones que suceda primero). Los asientos contables para un arrendamiento financiero serán realizados por el Centro Global de Servicios Compartidos (CGSC) por cuenta de la CO. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B08EB8A" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+        <w:t xml:space="preserve">su vida útil (cualquiera de ambas situaciones que suceda primero). Los asientos contables para un arrendamiento financiero serán realizados por el Centro Global de Servicios Compartidos (CGSC) por cuenta de la CO. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A876B68" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58304687" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Arrendamientos financieros y operativos </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796A5C44" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="4F0E8966" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0062998A" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7BB9FE85" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="99"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Según las NICSP (Normas Internacionales de Contabilidad del Sector Público) (IPSAS, </w:t>
       </w:r>
-      <w:r w:rsidRPr="002014F8">
-        <w:rPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">International Public Sector </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accounting</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Standards</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) hay dos tipos de arrendamientos; arrendamientos financieros y operativos: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61A8E7EC" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="296626CF" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D629B2" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="4EEB9BA7" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>arrendamiento financiero</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> es un arrendamiento de capital que transfiere sustancialmente todos los riesgos y beneficios inherentes a la propiedad de un activo. El título puede o no transferirse eventualmente, incluso si el PNUD no posee el título legal durante la vigencia del arrendamiento. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0A552C" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="3FBF484F" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1486" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="1486"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D726C13" w14:textId="7FF515ED" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="2845D518" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Un </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>arrendamiento operativo</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> es todo arrendamiento que no es un arrendamiento financiero.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Para el espacio de oficina, un arrendamiento que se haya formulado y acordado de acuerdo con el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="008D2B3D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="0070C0"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Modelo de arrendamiento estándar del PNUD</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DF1C79">
-[...2 lines deleted...]
-          <w:color w:val="0070C0"/>
+      <w:r w:rsidRPr="008D2B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en inglés)</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="39A8EEBE" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+      <w:r w:rsidRPr="008D2B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">será considerado como un arrendamiento operativo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0CBDC2" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DBC0B3" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="75D86C40" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Determinación del tipo de arrendamiento </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="297C460E" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="0ABDDCF9" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F985550" w14:textId="07A269E0" w:rsidR="00DB60A1" w:rsidRPr="000D6D41" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="30D2EA8A" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="110"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:r w:rsidR="00773B50" w:rsidRPr="0087295B">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para facilitar la determinación del tipo de arrendamiento suscrito por el PNUD, todos los arrendamientos deben presentarse al CGSC para su revisión.  La solicitud de revisión del arrendamiento será enviada al CGSC por los Coordinadores de Instalaciones a través del portal </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0084228D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNall</w:t>
         </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
-      <w:r>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+      <w:r w:rsidRPr="008D2B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>junto con las copias de la documentación de respaldo correspondiente (por ejemplo, el acuerdo de arrendamiento) cargada con la presentación.  La oficina que presenta la solicitud debe archivar de manera apropiada toda la documentación original.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320DA9D1" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="267C7ECF" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="513882E7" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11199A67" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">La clasificación de un arrendamiento como arrendamiento operativo o como arrendamiento financiero es importante, ya que los métodos contables son diferentes. Un arrendamiento financiero se considera un activo (propiedad), y un pasivo (monto adeudado a terceros) se registra simultáneamente. Un arrendamiento operativo no se considera un activo, y los pagos al propietario se contabilizan como alquiler y se registran como alquiler. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0002B8CE" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="5B36C740" w14:textId="2826AD8B" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F86C800" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Arrendamientos financieros  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4205C548" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="50B39B77" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726E44E1" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="155FFA8D" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los arrendamientos financieros son muy raros en el PNUD.  Un arrendamiento financiero en el PNUD es un arrendamiento que cumple con al menos uno de los siguientes criterios: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1BB04B" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2746E226" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la propiedad del activo se transfiere al PNUD al finalizar el plazo del arrendamiento;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655E886B" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76A46F0C" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">el arrendamiento contiene una opción de compra del equipo a un valor inferior al valor normal de mercado (es decir, el monto que un comprador racional estaría dispuesto a pagar a un vendedor racional por un artículo determinado, en un contexto competitivo);  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D451B12" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2C30D1" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el plazo del arrendamiento es igual o superior al 75 % de la vida útil estimada del activo;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D59B35E" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="41" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5542F749" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el valor actual de los pagos de arrendamiento es igual o superior al 90 % del costo original total del equipo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05159912" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="289DEA15" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un arrendamiento financiero es un arrendamiento que transfiere sustancialmente todos los riesgos y beneficios inherentes a la propiedad de un activo fijo. El título puede o no ser eventualmente transferido.  Al determinar si un arrendamiento es un arrendamiento financiero, el PNUD debe examinar la esencia de la transacción en lugar de la forma del contrato.  Esto significa que, en lugar de los términos y condiciones establecidos en el acuerdo de arrendamiento, deben analizarse las realidades operativas de este.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D29F75A" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E031BB9" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A continuación, se describen ejemplos de criterios que, individual o colectivamente, harían que un arrendamiento sea clasificado como un arrendamiento financiero: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="384B74DB" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41CEB792" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El arrendamiento transfiere la propiedad del activo al PNUD al finalizar el plazo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">del arrendamiento; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326536DA" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF628BA" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD tiene la opción de comprar el activo a un precio que debería ser suficientemente inferior al valor normal de mercado a partir de la fecha en la cual la opción puede ejercerse; y el PNUD está razonablemente seguro, al inicio del arrendamiento, de que la opción se ejercerá; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5185581D" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="41" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="039223C9" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El plazo del arrendamiento abarca al menos el 75 % de la vida económica del activo, incluso si el título no se transfiere; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="187381EE" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="224C4BDF" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Al inicio del arrendamiento, el valor actual de los montos de pagos mínimos de arrendamiento asciende a por lo menos el 90 % del valor normal de mercado del</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">activo arrendado; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64077DA1" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E6B7E9B" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El activo arrendado es de una naturaleza tan específica que solo el PNUD puede usarlo sin modificaciones importantes; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CE4B01D" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="46" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C451E06" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El activo arrendado no puede ser reemplazado fácilmente por otro activo; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029DD60D" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C296C96" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el PNUD puede cancelar el arrendamiento, las pérdidas del propietario/arrendador asociadas con la cancelación deberán ser pagadas por el PNUD; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C37BBB7" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="41" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61294ABF" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Las ganancias o pérdidas derivadas de la fluctuación en el valor normal del mercado del activo residual le corresponden al PNUD (por ejemplo, al final del arrendamiento, hay un reembolso de alquiler que es igual a la mayoría de los ingresos por ventas); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0825777A" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206540FD" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1260" w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD tiene la capacidad de continuar el arrendamiento por un segundo período, con un precio sustancialmente inferior al precio del mercado. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="677AF031" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="725D702C" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arrendamiento operativo  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05A5492A" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F4896E" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="110"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El modelo estándar para arrendamientos del PNUD es el arrendamiento operativo.  Cuando una </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30490B24" w14:textId="6EDC6A56" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="110"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oficina de país firma un nuevo arrendamiento, debe cargarlo en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="008D2B3D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>SharePoint</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="0084228D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y también debe presentar una solicitud al Centro Global de Servicios Compartidos (CGSC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Global </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Shared</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Service Centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) para la revisión del arrendamiento a través del portal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Operaciones Generales/el Buró de Gestión de Servicios requieren esta información para elaborar informes sobre estados financieros de arrendamientos y sus plazos, mientras que el personal del GGSC revisará todas las presentaciones para revisión de arrendamiento junto con los arrendamientos cargados en SharePoint, a fin de evaluar si el arrendamiento puede ser registrado como un arrendamiento financiero.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D3D372C" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307A7DAF" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las oficinas de país deben asegurarse de cargar todos los arrendamientos recientemente </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66346F39" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">firmados (ya sea de renovación o nuevos) de manera oportuna, dentro </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>del mismo mes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la firma.  La carga en SharePoint y el envío de la solicitud al CGSC es parte del proceso de certificación semestral, y se requerirá que las oficinas confirmen que estas dos acciones se han llevado a cabo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049BD6F2" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6991B157" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un arrendamiento operativo es todo arrendamiento que no sea un arrendamiento financiero. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="154D55FD" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para el espacio de oficina, un arrendamiento que se haya formulado y acordado según el </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="008D2B3D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Modelo de arrendamiento estándar</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="008D2B3D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0000FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en inglés)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del PNUD será considerado como un arrendamiento operativo.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E8764B" w14:textId="18E851F7" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B0EFB9B" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arrendamiento financiero </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D7336A" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC35A4" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Inicio del arrendamiento  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="550276AB" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A8F70C3" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="715" w:right="99" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>18.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La fecha de inicio del arrendamiento es la fecha del acuerdo de arrendamiento o la fecha del compromiso entre las partes respecto a las disposiciones o requisitos principales del arrendamiento, cualquiera de ambas que suceda primero. El arrendamiento se clasifica, a partir de la fecha aplicable, como arrendamiento operativo o financiero; para un arrendamiento financiero, se determinan los montos que se reconocerán al inicio del plazo de arrendamiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE5D63C" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B589D21" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Plazo y duración del arrendamiento  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2190D2F5" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BF9BDEC" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El plazo del arrendamiento es diferente a la duración del arrendamiento. El plazo del arrendamiento es el período </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="333333"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>no cancelable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> durante el cual el PNUD se ha comprometido a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">arrendar el activo (instalaciones o equipo), junto con cualquier otro plazo durante el cual el PNUD tiene la opción de continuar arrendando el activo, con o sin pago adicional, cuando al inicio del arrendamiento existe una certeza razonable de que el PNUD espera ejercer esa opción. La duración del arrendamiento es el período durante el cual el PNUD realmente utiliza el activo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F7D40F" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630D1D0F" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
-[...87 lines deleted...]
-    <w:p w14:paraId="5318E587" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="2C8F2EAC" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Por ejemplo, el PNUD puede tener un plazo de arrendamiento de 5 años, pero puede permanecer en las instalaciones durante 20 años debido a que el contrato incluye un «derecho de opción preferencial» contractual para extender el arrendamiento.  La duración del arrendamiento sería, por lo tanto, de 20 años, ya que al inicio del acuerdo el PNUD espera quedarse durante 20 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>años</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aunque haya firmado un arrendamiento inicial de 5 años. Es importante evaluar el plazo y la duración del arrendamiento al inicio del arrendamiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BFE538E" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59045508" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="36D8249C" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si un período de renovación está razonablemente asegurado, y el hecho de no renovar el arrendamiento podría derivar en una multa para el PNUD, el período de renovación debe considerarse como parte del plazo de arrendamiento. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D014D17" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07B2045F" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="55F72BB8" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...15 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El PNUD debe dar a conocer «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>el total de los pagos mínimos futuros de arrendamiento para arrendamientos operativos no cancelables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». Esta información se publicará en los estados financieros del PNUD y está sujeta a auditoría.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06550CCF" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AFE140" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="07D9284F" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="1"/>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un arrendamiento cancelable posee una cláusula de rescisión similar a la siguiente: «este arrendamiento puede ser rescindido con una notificación de 30 días», y es uno de los criterios clave utilizados para determinar si un arrendamiento es financiero u operativo. Un arrendamiento no cancelable no posee una cláusula de este tipo en el acuerdo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3649C681" w14:textId="61BEB1AE" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DACE10F" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pagos mínimos de arrendamiento  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C42E01B" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349BD2B7" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
-[...17 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4C9C35C3" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>24.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...158 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los pagos mínimos de arrendamiento son responsabilidad del PNUD al celebrar un </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC75E65" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="99" w:firstLine="350"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">arrendamiento, e incluyen lo siguiente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7D1964" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6043DCDB" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...35 lines deleted...]
-      <w:r w:rsidR="00773B50">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">los pagos a lo largo del plazo del arrendamiento que el PNUD tiene o puede tener que realizar de acuerdo con el plan de pagos durante el plazo del arrendamiento (y no durante la duración del arrendamiento). Las cuotas contingentes por arrendamientos, los costos de servicios y cualquier impuesto que deba pagarse y reembolsarse al propietario </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="333333"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deben incluirse; y   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="267C9AFF" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00033525">
-[...33 lines deleted...]
-    <w:p w14:paraId="3FD12395" w14:textId="77777777" w:rsidR="00455130" w:rsidRDefault="00DB60A1" w:rsidP="003A1E2E">
+    </w:p>
+    <w:p w14:paraId="1552EF86" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:right="99"/>
-[...13 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el pago requerido para ejercer una opción de compra del activo a un precio que debería ser inferior al valor normal de mercado a partir de la fecha en la cual la opción puede ejercerse (esto solo es posible cuando el PNUD está razonablemente seguro, al inicio del arrendamiento, de que la opción se ejercerá). Los pagos mínimos abarcan los pagos mínimos pagables durante el plazo del arrendamiento hasta la fecha en que la opción puede ejercerse, más la cantidad requerida para ejercer la opción de compra. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29BB94B7" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C44EA54" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="333333"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Por ejemplo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>: si el PNUD tiene un arrendamiento de 2 años con un alquiler anual de USD 400 000 y tiene la opción (que espera ejercer) al final de los dos años de comprar el edificio por USD 200 000, el cálculo de los pagos mínimos de arrendamiento es</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">el siguiente: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADE54B0" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6391F1" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="2161" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Alquiler: USD 400 000 x 2 años = USD 800 000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CE2B89F" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="2161" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opción de compra = </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="333333"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>USD 200 000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D17F16" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="2161" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pago mínimo de arrendamiento total = </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="double" w:color="333333"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>USD 1 000 000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="500521DE" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF1284C" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="727A8909" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arrendamiento gubernamental  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11A3E5F8" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...37 lines deleted...]
-          <w:color w:val="0070C0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DF1C79">
-[...118 lines deleted...]
-    <w:p w14:paraId="0C6C91A2" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    </w:p>
+    <w:p w14:paraId="57BA2665" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...20 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El PNUD tiene dos tipos estándar de arrendamientos gubernamentales: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5FDF96" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0E5AC0" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="481150BD" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="2070" w:right="99" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Acuerdo básico modelo de asistencia (SBAA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standard Basic </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Assistance</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agreement</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) para arrendamientos en los países. Según el SBAA, y como asociado del PNUD en el país, el Gobierno beneficiario debe proporcionar al PNUD «una oficina apropiada con equipo y suministros, que le permita cumplir la función de sede local del PNUD en el país» y «el Gobierno deberá tener la opción de proporcionar instalaciones en especie […]». Cuando un Gobierno beneficiario elige proporcionar instalaciones en especie, se firma un acuerdo entre el Gobierno y el PNUD. Las instalaciones generalmente se proporcionan de forma gratuita y la duración puede variar. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5334EE" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="2070" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2222793C" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="2070" w:right="99" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Otros arrendamientos gubernamentales. En algunas circunstancias, el PNUD tiene el derecho a utilizar un activo sin costo alguno, aunque no sea asociado en la ejecución del programa. Tal es el caso, por ejemplo, de las instalaciones sin costo de alquiler proporcionadas por el Gobierno alemán (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>los instalaciones</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del programa de VNU en Bonn) o por el Gobierno danés (las instalaciones de Copenhague) al PNUD. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F91C66B" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3675C59F" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bajo un arrendamiento gubernamental, no hay transferencia de efectivo entre el PNUD y el Gobierno. Como tal, el derecho de uso de las instalaciones se trata como un ingreso de transacciones sin contraprestación.  El derecho otorgado para utilizar las instalaciones debe revisarse para evaluar si se trata de un arrendamiento operativo o de un arrendamiento financiero. En la mayoría de las situaciones del PNUD, el derecho otorgado no será considerado como un arrendamiento financiero cuando se apliquen los criterios establecidos anteriormente. En consecuencia, el PNUD reconocerá tales instalaciones en sus libros como activos, registrando el valor normal de alquiler del mercado como una contribución en especie del Gobierno, y el mismo monto como un gasto de alquiler; es decir, el valor del alquiler en especie constituye tanto un ingreso como un gasto para el PNUD, aunque no haya intercambio de efectivo. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2B3AED" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67045690" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="188091F5" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="10"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="110"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Las oficinas del PNUD deben continuar presentando los arrendamientos y los memorandos de entendimiento (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Memorandum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:r>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...12 lines deleted...]
-    <w:p w14:paraId="6567880A" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Understanding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) relacionados al CGSC para su revisión.  La solicitud de revisión del arrendamiento será enviada al CGSC por los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Coordinadores de Instalaciones a través del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, junto con las copias de la documentación de respaldo correspondiente (por ejemplo, el acuerdo de arrendamiento).  La oficina que presenta la solicitud debe archivar de manera apropiada toda la documentación original.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176C2126" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A406AAD" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Locales comunes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-          <w:szCs w:val="16"/>
+    </w:p>
+    <w:p w14:paraId="04492759" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239AC329" w14:textId="77777777" w:rsidR="0079461C" w:rsidRDefault="00DB60A1" w:rsidP="0079461C">
-[...42 lines deleted...]
-    <w:p w14:paraId="653155CC" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="0577332A" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="381EE363" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El factor decisivo en el tratamiento de los locales comunes es determinar si el organismo principal tiene propiedad o control exclusivos de la propiedad, o si el organismo principal actúa como un agente por cuenta de los otros organismos participantes. En otras palabras, el organismo principal puede asumir todos los riesgos de arrendar la propiedad, pero permitir que otros organismos la utilicen, o se puede suscribir un acuerdo conjunto con todos los organismos participantes, a fin de que asuman los riesgos en proporción a su porcentaje de ocupación. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F27DB7" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19CDBCCF" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
-        <w:ind w:right="99" w:hanging="360"/>
-[...251 lines deleted...]
-        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cualquiera de estos dos acuerdos puede tener lugar para arrendamientos operativos comerciales y para derechos otorgados para utilizar una propiedad, y el tratamiento contable será el siguiente:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D11730" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="110" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-[...106 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="828" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1690"/>
         <w:gridCol w:w="2003"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="4931"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DB60A1" w:rsidRPr="00471BBF" w14:paraId="7DC6A7ED" w14:textId="77777777" w:rsidTr="006B1BFD">
+      <w:tr w:rsidR="0084228D" w:rsidRPr="0084228D" w14:paraId="478CE30E" w14:textId="77777777" w:rsidTr="00A52189">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F99EAB9" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00471BBF" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="64733293" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Situaciones</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6ECE9053" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00471BBF" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="32681CB3" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tipo de acuerdo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0583A72F" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00471BBF" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="5F21DD10" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26B16043" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00471BBF" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="312A8714" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Tratamiento contable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB60A1" w:rsidRPr="00471BBF" w14:paraId="30692411" w14:textId="77777777" w:rsidTr="006B1BFD">
+      <w:tr w:rsidR="0084228D" w:rsidRPr="0084228D" w14:paraId="0583C59D" w14:textId="77777777" w:rsidTr="00A52189">
         <w:trPr>
           <w:trHeight w:val="1605"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49253B23" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00471BBF" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="02EF734C" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1. Arrendamiento operativo comercial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="345A9A49" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="3726CA9B" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1a. El organismo principal actúa como mandante y asume todos los riesgos del arrendamiento.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12DDC3EE" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="6637654A" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60B23A08" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="7635B593" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">1a.  Registrar el monto total del alquiler como gasto, y la parte del alquiler recuperada de los organismos participantes también debe registrarse como ingreso en los libros del organismo principal. Todos los organismos participantes deben registrar el alquiler pagado como un gasto. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w14:paraId="5A703E2F" w14:textId="77777777" w:rsidTr="006B1BFD">
+      <w:tr w:rsidR="0084228D" w:rsidRPr="0084228D" w14:paraId="2AB1C38F" w14:textId="77777777" w:rsidTr="00A52189">
         <w:trPr>
           <w:trHeight w:val="885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C996DE0" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00471BBF" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="2B40B93B" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="730" w:right="110" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35191214" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="6D0ED1D1" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Naciones Unidas.</w:t>
+            <w:r w:rsidRPr="0084228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1b.  El organismo principal actúa como agente por cuenta de todos los organismos de las Naciones Unidas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DD74BBB" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="6C942068" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="730" w:right="110" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="0084228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6780FCD4" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="09AC1BC3" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>1b. Registrar el porcentaje del alquiler pagado por cada organismo participante, incluido el organismo principal, como un gasto en sus libros.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB60A1" w:rsidRPr="00471BBF" w14:paraId="0E626A02" w14:textId="77777777" w:rsidTr="006B1BFD">
+      <w:tr w:rsidR="0084228D" w:rsidRPr="0084228D" w14:paraId="6774FD6B" w14:textId="77777777" w:rsidTr="00A52189">
         <w:trPr>
           <w:trHeight w:val="1905"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7649CF7B" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00471BBF" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="00A815E0" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08A98C89" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00471BBF" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="4B5BEC72" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="461" w:firstLine="0"/>
+              <w:ind w:right="461"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Derecho otorgado a utilizar un edificio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B811824" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="208AA27D" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="621" w:firstLine="0"/>
+              <w:ind w:right="621"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>2a.  Edificio otorgado exclusivamente para que lo use el organismo principal.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52881C01" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="018868E2" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AA7472D" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="692C66EA" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t xml:space="preserve">2a.  Registrar el gasto y el ingreso correspondiente como una contribución en especie en los libros del organismo principal utilizando el valor normal de mercado (FMV, </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Fair Market Value</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>, por sus siglas en inglés) del alquiler anual. Los organismos participantes deben registrar un gasto y el ingreso correspondiente como contribución en especie utilizando el FMV del alquiler anual pagado en proporción al espacio ocupado.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w14:paraId="4642D0EE" w14:textId="77777777" w:rsidTr="006B1BFD">
+      <w:tr w:rsidR="0084228D" w:rsidRPr="0084228D" w14:paraId="7E625AA5" w14:textId="77777777" w:rsidTr="00A52189">
         <w:trPr>
           <w:trHeight w:val="1350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1690" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70898E57" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00471BBF" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="0E2AD215" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="left"/>
+              <w:ind w:left="730" w:right="110" w:hanging="370"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2003" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6826819C" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="1BCA2BCD" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>2b.  Edificio donado para que lo use el Sistema de las Naciones Unidas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28472DFE" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="35FF057B" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4931" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DBC2777" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRPr="00FB10AC" w:rsidRDefault="00DB60A1" w:rsidP="006B1BFD">
+          <w:p w14:paraId="13820765" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="0084228D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
               <w:t>2b.  Tanto el organismo principal como los organismos participantes deben registrar un gasto y el ingreso correspondiente como contribución en especie utilizando el FMV del alquiler anual pagado en proporción al espacio ocupado.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0C5605FE" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1E3C6B8C" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B309858" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
-[...4 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0EF69A3A" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="333333"/>
-        </w:rPr>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Métodos de pago</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72515536" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="258757AC" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353EF260" w14:textId="7608FC39" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="543B2897" w14:textId="6BB33BFF" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="110" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>30.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cuando corresponda, el alquiler adeudado por los organismos participantes, cuando el PNUD actúa como el organismo principal, debe facturarse mensualmente por adelantado con asientos contables registrados en las cuentas por cobrar e ingresos. Idealmente, los pagos de alquiler de los otros organismos deben recibirse por adelantado, pero también pueden recibirse con atraso. Cuando el pago del alquiler se recibe por adelantado para años futuros, este debe registrarse como ingreso diferido (un pasivo); y para el año en curso, debe compensarse con el alquiler mensual recaudado. Cuando el pago del alquiler se recibe mensualmente a mes vencido, este monto se compensará con las cuentas por cobrar recaudadas.  Por otro lado, el CGSC evalúa el acuerdo de arrendamiento entre el PNUD y el propietario para determinar si se trata de un arrendamiento financiero o de un arrendamiento operativo, utilizando los criterios de clasificación establecidos anteriormente.  Cuando se firma un acuerdo entre el PNUD y los otros organismos, los Coordinadores de Instalaciones enviarán la solicitud de revisión del arrendamiento al CGSC a través del </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, junto con las copias de la documentación de respaldo correspondiente (por ejemplo, el acuerdo de arrendamiento).  La oficina que presenta la solicitud debe archivar de manera apropiada toda la documentación original. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C7FE528" w14:textId="7B427B3C" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="4AE52D28" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    </w:p>
+    <w:p w14:paraId="644BFF60" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="008D2B3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Determinar si un arrendamiento debe capitalizarse  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5290E99B" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r>
-[...26 lines deleted...]
-    <w:p w14:paraId="6B5DE69C" w14:textId="7EA76A99" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    </w:p>
+    <w:p w14:paraId="1C5EB015" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="110" w:hanging="370"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>31.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Al inicio del acuerdo, se debe solicitar al CGSC que analice el arrendamiento para determinar el tratamiento contable apropiado.  Los Coordinadores de Instalaciones enviarán la solicitud de revisión del arrendamiento al CGSC a través del </w:t>
       </w:r>
-      <w:r w:rsidR="00773B50" w:rsidRPr="00773B50">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="0C64E4D6" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, junto con las copias de la documentación de respaldo correspondiente (por ejemplo, el acuerdo de arrendamiento, el </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>MoU</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, etc.).  La oficina que presenta la solicitud debe archivar de manera apropiada toda la documentación original. Durante la revisión, el CGSC seguirá los siguientes pasos: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7795E81F" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15ABAA74" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="4CF6ECF0" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">El arrendamiento debe analizarse para determinar si es un arrendamiento operativo o financiero, el período del plazo del arrendamiento, el monto total de los pagos de arrendamiento adeudados (la referencia son los arrendamientos comerciales similares), y el valor normal de alquiler del mercado (edificio o equipo), etc. Para los arrendamientos gubernamentales en los países con SBAA, los pagos de arrendamiento estimados ya están incluidos en las metas de las contribuciones de los Gobiernos para sufragar los gastos locales de las oficinas (GLOC, </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Local Office </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contribution</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75B6ED45" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="37ECA0CF" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="61" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B954B3" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="0BE1F514" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si el análisis concluye que el arrendamiento es un arrendamiento operativo, no se registra ningún derecho de uso en el balance. Sin embargo, el PNUD registrará en sus libros dos transacciones: el gasto de arrendamiento y la contribución del Gobierno.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7683A581" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53964C28" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="33712A45" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="47F47438" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el análisis concluye que el arrendamiento es un arrendamiento financiero, entonces el pago estimado del arrendamiento (la referencia es un arrendamiento comercial similar) se utiliza para determinar el valor del derecho de uso, es decir, el valor normal de mercado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">más bajo y el valor actual de los pagos mínimos de arrendamiento estimados. Un activo se registra en base a este valor. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="176F5BD5" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="64" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1440" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="081B7272" w14:textId="77777777" w:rsidR="00DB60A1" w:rsidRDefault="00DB60A1" w:rsidP="00DB60A1">
+    <w:p w14:paraId="2622A7CA" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="11"/>
+          <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En un arrendamiento financiero, el PNUD reconoce un compromiso correspondiente (pasivo) para los pagos de arrendamiento con el mismo valor. Este activo y pasivo será registrado por el CGSC. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4C5B15" w14:textId="05CFF51A" w:rsidR="000123C7" w:rsidRDefault="00DB60A1" w:rsidP="000123C7">
+    <w:p w14:paraId="1A8BA6B5" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084228D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2DE32F" w14:textId="77777777" w:rsidR="000123C7" w:rsidRDefault="000123C7" w:rsidP="000123C7">
+    <w:p w14:paraId="31095874" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57A95929" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="00A23672" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="000000"/>
-[...33 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...5 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-US"/>
-[...35 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16CE4F64" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="00F77026" w:rsidRDefault="0084228D" w:rsidP="0084228D">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Descargo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...6 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="07FDC6EF" w14:textId="62015844" w:rsidR="005C5244" w:rsidRPr="00DB60A1" w:rsidRDefault="005C5244" w:rsidP="000123C7">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>una</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Inglés. En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>discrepancias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> entre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>esta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>traducción</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>prevalecerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>documento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A23672">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73EA105C" w14:textId="77777777" w:rsidR="0084228D" w:rsidRPr="0084228D" w:rsidRDefault="0084228D" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2316D312" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0084228D">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1328" w:bottom="1487" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="18E0D2F4" w14:textId="77777777" w:rsidR="008061CE" w:rsidRDefault="008061CE">
+    <w:p w14:paraId="4DEDC7FE" w14:textId="77777777" w:rsidR="00CA2EDB" w:rsidRDefault="00CA2EDB" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7E8F5BB4" w14:textId="77777777" w:rsidR="008061CE" w:rsidRDefault="008061CE">
+    <w:p w14:paraId="4083A439" w14:textId="77777777" w:rsidR="00CA2EDB" w:rsidRDefault="00CA2EDB" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="36F78347" w14:textId="77777777" w:rsidR="000F637E" w:rsidRDefault="00EB0DA1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="37F520F4" w14:textId="77777777" w:rsidR="0084228D" w:rsidRDefault="0084228D">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="108" w:firstLine="0"/>
+      <w:ind w:right="108"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="36F78348" w14:textId="77777777" w:rsidR="000F637E" w:rsidRDefault="00EB0DA1">
+  <w:p w14:paraId="51FDFE57" w14:textId="77777777" w:rsidR="0084228D" w:rsidRDefault="0084228D">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="36F7834A" w14:textId="21B2FC7E" w:rsidR="000F637E" w:rsidRDefault="001D2F1F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="343D9429" w14:textId="5D58FBA3" w:rsidR="0084228D" w:rsidRPr="008D2B3D" w:rsidRDefault="0084228D">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="008D2B3D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008D2B3D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008D2B3D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008D2B3D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001344D9">
+    <w:r w:rsidRPr="008D2B3D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008D2B3D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008D2B3D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008D2B3D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008D2B3D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008D2B3D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="001344D9">
+    <w:r w:rsidRPr="008D2B3D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>10</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008D2B3D">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008D2B3D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="008D2B3D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="008D2B3D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="008D2B3D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="008D2B3D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Fecha de entrada en vigor"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="-659615040"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{D708A4D3-4FB8-4B80-8FF8-FB9CF9C3D1B6}"/>
-        <w:date w:fullDate="2016-07-26T00:00:00Z">
+        <w:date w:fullDate="2016-07-25T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="es-ES"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="000123C7">
-          <w:t>26/07/2016</w:t>
+        <w:r w:rsidRPr="008D2B3D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>25/07/2016</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r w:rsidR="000123C7">
+    <w:r w:rsidRPr="008D2B3D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="008D2B3D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión #: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="008D2B3D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="008D2B3D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="536778638"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{D708A4D3-4FB8-4B80-8FF8-FB9CF9C3D1B6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="0087295B">
+        <w:r w:rsidRPr="008D2B3D">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="36F7834B" w14:textId="77777777" w:rsidR="000F637E" w:rsidRDefault="00EB0DA1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A0A1057" w14:textId="77777777" w:rsidR="0084228D" w:rsidRDefault="0084228D">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="108" w:firstLine="0"/>
+      <w:ind w:right="108"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="36F7834C" w14:textId="77777777" w:rsidR="000F637E" w:rsidRDefault="00EB0DA1">
+  <w:p w14:paraId="5F21A608" w14:textId="77777777" w:rsidR="0084228D" w:rsidRDefault="0084228D">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5885CE68" w14:textId="77777777" w:rsidR="008061CE" w:rsidRDefault="008061CE">
+    <w:p w14:paraId="4C9AFEC1" w14:textId="77777777" w:rsidR="00CA2EDB" w:rsidRDefault="00CA2EDB" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2945B45E" w14:textId="77777777" w:rsidR="008061CE" w:rsidRDefault="008061CE">
+    <w:p w14:paraId="42BF16B5" w14:textId="77777777" w:rsidR="00CA2EDB" w:rsidRDefault="00CA2EDB" w:rsidP="0084228D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="405AFCB2" w14:textId="5B4C5BA9" w:rsidR="001D2F1F" w:rsidRDefault="0E9BB910" w:rsidP="001D2F1F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="75829D38" w14:textId="5187AF32" w:rsidR="0084228D" w:rsidRDefault="0084228D" w:rsidP="001D2F1F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B65544A" wp14:editId="48870A2E">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="128A6C54" wp14:editId="636A9E91">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="770030604" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="3247" b="17172"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="294900" cy="582335"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="78D7EAE2" w14:textId="77777777" w:rsidR="001D2F1F" w:rsidRDefault="001D2F1F" w:rsidP="001D2F1F">
+  <w:p w14:paraId="2ED65AAA" w14:textId="77777777" w:rsidR="0084228D" w:rsidRDefault="0084228D" w:rsidP="001D2F1F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E3A7AED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DF6902C"/>
     <w:lvl w:ilvl="0" w:tplc="8174B4D4">
       <w:start w:val="28"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -3843,262 +8277,50 @@
     <w:lvl w:ilvl="8" w:tplc="B62C3564">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B8B2DEF"/>
-[...210 lines deleted...]
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33F16C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AE7669A8"/>
     <w:lvl w:ilvl="0" w:tplc="D63A0F22">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4266,51 +8488,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2334064A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39ED7D47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB006EA0"/>
     <w:lvl w:ilvl="0" w:tplc="7DFCC4F4">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4478,51 +8700,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8CC03AAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46207BDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="08E6C882"/>
     <w:lvl w:ilvl="0" w:tplc="D48A4ED8">
       <w:start w:val="25"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4690,51 +8912,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="CA06BCC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A363112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="94A051B6"/>
     <w:lvl w:ilvl="0" w:tplc="417217F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -4902,51 +9124,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2EB6646E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A864ACD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4063626"/>
     <w:lvl w:ilvl="0" w:tplc="77E28728">
       <w:start w:val="10"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="345" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4991,484 +9213,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3945" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4665" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5385" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...432 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52107815"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A10C330"/>
     <w:lvl w:ilvl="0" w:tplc="1A4A0C5E">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
@@ -5522,51 +9311,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4695" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5415" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6135" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6740619C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D09219AA"/>
     <w:lvl w:ilvl="0" w:tplc="3CD89BA0">
       <w:start w:val="27"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5611,51 +9400,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E352F36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB0ACC06"/>
     <w:lvl w:ilvl="0" w:tplc="A268E39E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -5823,51 +9612,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E572EDFC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AAF6DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5AECAC6"/>
     <w:lvl w:ilvl="0" w:tplc="811A2F4A">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6036,200 +9825,164 @@
     <w:lvl w:ilvl="8" w:tplc="8854A934">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="464586949">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="607852031">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="137232710">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="607852031">
+  <w:num w:numId="4" w16cid:durableId="2003309992">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1028918567">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1875969513">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1447702327">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2027511845">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="716244622">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="173500916">
-[...5 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="644238881">
+  <w:num w:numId="10" w16cid:durableId="190189233">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2003309992">
-[...17 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="716244622">
+  <w:num w:numId="11" w16cid:durableId="1412235913">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...1 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000F637E"/>
-[...39 lines deleted...]
-    <w:rsid w:val="5194928E"/>
+    <w:rsidRoot w:val="0084228D"/>
+    <w:rsid w:val="0084228D"/>
+    <w:rsid w:val="008A7205"/>
+    <w:rsid w:val="008D2B3D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CA2EDB"/>
+    <w:rsid w:val="00CE08BE"/>
+    <w:rsid w:val="00D11933"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F8508D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="36F7828F"/>
-  <w15:docId w15:val="{5D183BC7-CA43-4CEF-8E81-D1A9F9E247EA}"/>
+  <w14:docId w14:val="26EF493C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{4849112B-9840-4743-92C1-1DB31B5840B8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6344,837 +10097,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
-[...785 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -7357,1018 +10324,920 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0084228D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0084228D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0084228D"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A10FB4"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00A10FB4"/>
+    <w:rsid w:val="0084228D"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4571" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4571" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/docs/lease/Lists/UNDP%20Property%20Leases/AllItems.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Global-Premises-Managment.aspx?sw=bypass&amp;bypassReason=abandoned&amp;startedResponseCatch=true" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3321</Words>
-  <Characters>18936</Characters>
+  <Words>3329</Words>
+  <Characters>18978</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>157</Lines>
+  <Lines>158</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22213</CharactersWithSpaces>
+  <CharactersWithSpaces>22263</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>