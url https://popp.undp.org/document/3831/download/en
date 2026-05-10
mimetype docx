--- v1 (2025-12-19)
+++ v2 (2026-05-10)
@@ -7,6124 +7,5940 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5914651F" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="5A64CC64" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Type of Leases and Treatment in UNDP Books  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E784946" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="6801FC81" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679FFBA9" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="2F40DB73" w14:textId="3C792FF1" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...11 lines deleted...]
-    <w:p w14:paraId="7F867EB2" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section introduces prescriptive content regarding the different types of Leases for UNDP Country Offices (CO), a Project Office, Sub-Offices, Headquarters (HQs), Office, Out-Posted HQs Units (OHQ) and Policy Centers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662F848C" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B77FFA" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="47FCCA6C" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The section provides details on how the Leases will be recorded, managed and accounted for by UNDP. It also includes any other related sub-processes associated with the management of leases in line with relevant accounting and operational guidelines.  The Leases may either relate to premises or equipment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB589D6" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="47EE69B9" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E75C5CA" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="205ACBE8" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Lease</w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> is “</w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>an agreement whereby the lessor (landlord) conveys to the lessee (UNDP) in return for a payment or series of payments the right to use an asset for an agreed period of time</w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">”.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57319133" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="564D33C2" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="239C41EC" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="6AC78752" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Commercial Lease</w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> is an exchange contract between UNDP and a private company, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> exchange for the usage of the asset, the landlord/lessor receives a payment or series of payments. Commercial Leases are generally contracted for office space and, in certain cases, for different types of equipment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C99BFE5" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="039F3992" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716380C4" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="0E70555B" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP has two main types of Leases: Operating Leases and Finance Leases.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114FD179" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="06874A32" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E23C295" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="0F36143E" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The classification of a Lease as an Operating Lease or as a Finance Lease is important as the accounting methods are different. Note that the UNDP Standard Lease Agreement is an Operating Lease. An Operating Lease is not considered as an asset and payments to the landlord (Lessor) are accounted for as rent and are expensed.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CECADBC" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="28B34B38" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ED1FCCF" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="01595BC5" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In the rare case that UNDP has a lease agreement that qualifies as a Finance Lease, UNDP </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>has to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> recognize that as an asset and a liability: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DC603F" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="5C223F6D" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396542EE" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="6982B68C" w14:textId="42602768" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="99" w:hanging="360"/>
+        <w:ind w:right="99" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The asset represents the right to use the asset during the lease term, at the current value of the estimated minimum lease payments </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC5699E" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...24 lines deleted...]
-    <w:p w14:paraId="3C71C557" w14:textId="67E12BBE" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="56A200B5" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="1080" w:right="99" w:hanging="360"/>
+        <w:ind w:right="99" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The liability represents the minimum lease payments UNDP </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00715895">
-[...30 lines deleted...]
-        <w:t>to</w:t>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has to</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pay to the Landlord/Lessor. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AC66A8" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="20021684" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EB22E2" w14:textId="77777777" w:rsidR="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="528EC9D6" w14:textId="4253C0A0" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This asset will be depreciated (i.e. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>expensed</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) over its useful life. If there is no reasonable certainty that UNDP will obtain ownership by the end of the lease term, the asset will be fully depreciated over the lease term or its useful life, whichever is the shorter. The accounting entries for a Finance Lease will be done by </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the GSSC</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, on behalf of the CO. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F44125" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...14 lines deleted...]
-    <w:p w14:paraId="52A608A6" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="4AE1F839" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...24 lines deleted...]
-    <w:p w14:paraId="032B45A9" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    </w:p>
+    <w:p w14:paraId="59FC889C" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Finance and Operating Leases </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1C042A" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="4811A3B6" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03D899B4" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="23CB7AFB" w14:textId="179CD9F3" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="345" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Under IPSAS there are two types of leases, finance leases and operating leases: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="278D3BB9" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...25 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5039C367" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="99"/>
+        <w:ind w:left="1080" w:right="99"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...7 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Finance Lease</w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a capital lease that transfers substantially all the risks and rewards incidental to ownership of an asset. Title may or may not eventually be transferred, even though UNDP does not hold legal title during the duration of the lease. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55723F25" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="530A268D" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1111"/>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00715895">
+        <w:ind w:left="1471"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AED4463" w14:textId="61A3E8E9" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4775CAC9" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="99"/>
+        <w:ind w:left="1080" w:right="99"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">An </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Operating Lease</w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> is a lease other than a Finance Lease.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For office space, a Lease that has been formulated and agreed following </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00715895">
+        <w:r w:rsidRPr="00575888">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="0070C0"/>
+            <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNDP’s Standard Lease Template</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be an Operating Lease. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B654A8E" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="0CF15983" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E9F318" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="2203BDEC" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Determination of Lease Type </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051F9A77" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="0499DD95" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28758A4B" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="1DD63E40" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="110"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">To facilitate the determination of the type of Lease held by UNDP, all Leases must be submitted to the GSSC for its review.  The request for Lease review will be submitted to the GSSC by the Premises Focal Points, via the </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00715895">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0062177A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>UNall Portal</w:t>
+          <w:t>UNall</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0062177A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Portal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00715895">
-[...11 lines deleted...]
-    <w:p w14:paraId="40472887" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, together with copies of the relevant supporting documentation (e.g. Lease agreement) uploaded with the submission.  All original documentation must be properly filed at the respective </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>office</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submitting the request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F1EDBAA" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EA8F40" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="1DDDEE5D" w14:textId="7761F0BA" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>The classification of a lease between Operating Lease and Finance Lease is important as the accounting methods are different. A Finance Lease is considered as an asset (Property</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...12 lines deleted...]
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidR="00776EEC" w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a liability (amount due to a third party) is concurrently recorded. An Operating Lease is not considered to be an asset; and payments to the landlord are expensed and accounted for as rent. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35863350" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="660E24F3" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786B4C37" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="47AC5CD6" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Financial Leases  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4757D71C" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="3A72606C" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE43434" w14:textId="697922D3" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="50E9F18A" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Finance Leases are very rare in UNDP.  A Finance Lease in UNDP is a lease which meets at least one of the following criteria: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B35900" w14:textId="47DB2189" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="39E420F6" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1065" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15A53BB5" w14:textId="77777777" w:rsidR="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="1C2E07E3" w14:textId="035D0B48" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="99" w:hanging="345"/>
+        <w:ind w:left="1620" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="00575888">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ownership of the asset is transferred to UNDP at the end of the lease term;  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CDEEE03" w14:textId="77777777" w:rsidR="005467F2" w:rsidRDefault="005467F2" w:rsidP="005467F2">
+    <w:p w14:paraId="402317E5" w14:textId="23867870" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1260"/>
         </w:tabs>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1620" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The lease contains a bargain purchase option to buy the equipment at less than fair market value (what a rational willing buyer and a rational willing seller would transact the item for in a competitive environment);  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C4CD7A" w14:textId="78C72BC3" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1620" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The lease term equals or exceeds 75 percentage of the asset's estimated useful life;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0BA7E6" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="990"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1260"/>
+        </w:tabs>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1620" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The present value of the lease payments equals or exceeds 90percentage of the total original cost of the equipment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C34EF95" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="1065" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D7F67A" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
-[...158 lines deleted...]
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...23 lines deleted...]
-    <w:p w14:paraId="1D6827C8" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A Finance Lease is a Lease that substantially transfers all the risks and rewards </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>incidental</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to ownership of a fixed asset. Title may or may not eventually be transferred.  In determining whether a Lease is a Finance Lease, UNDP must examine the substance of the transaction rather than the form of the contract.  This means that the operational realities of the Lease arrangement should be reviewed rather than the terms and conditions set out in the Lease agreement.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59178DDF" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FCADD47" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="77AA7EE6" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Examples of criteria that, individually or in combination, would normally lead to a Lease being classified as a Finance Lease are as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6497BA6B" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="62D3240E" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD77B9B" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-      <w:pPr>
+    <w:p w14:paraId="7FAE63B1" w14:textId="3200AF7C" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="99"/>
+        <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="00575888">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Lease transfers ownership of the asset to UNDP at the end of the Lease term; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04ADAFE5" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...28 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="34623897" w14:textId="58251B9E" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="99"/>
+        <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...39 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">UNDP has the option to purchase the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>asset</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at a price that is expected to be sufficiently lower than the fair market value at the date the option becomes exercisable; and UNDP is reasonably certain, at the inception of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00776EEC" w:rsidRPr="00776EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lease,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the option will be exercised; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E4A51B" w14:textId="46CC3917" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="99"/>
+        <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...39 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Lease term comprises at least 75% of the economic life of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00776EEC" w:rsidRPr="00776EEC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>asset, even</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if title is not transferred; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299B3E26" w14:textId="3F2B8789" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="99"/>
+        <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="00575888">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">At the inception of the Lease, the current value of the Minimum Lease Payments amounts to at least 90% of the fair market value of the leased asset; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="588C5905" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...27 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="375F4475" w14:textId="5D1E29E4" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="99"/>
+        <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="00575888">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The leased asset is of such a specialized nature that only UNDP can use it without major modifications; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02DB04DB" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...27 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7F434715" w14:textId="6D057F75" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="99"/>
+        <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="00575888">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The leased asset cannot easily be replaced by another asset </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A40FE9" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...27 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="6458DD79" w14:textId="61D46681" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="99"/>
+        <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="00575888">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If UNDP can cancel the Lease, the Landlord’s/Lessor’s losses associated with the cancellation are borne by UNDP; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103E7238" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...27 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="5A3D8E02" w14:textId="76962D5C" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="99"/>
+        <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="00575888">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Gains or losses from the fluctuation in the fair market value of the residual asset accrue to UNDP. (For example, at the end of the Lease, there is a rent rebate that equals most of the sales proceeds); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E00B4FB" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...27 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="067DC7BC" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="3"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="99"/>
+        <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...11 lines deleted...]
-    <w:p w14:paraId="3F9160E3" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>has the ability to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> continue the Lease for a secondary period at a rent that is substantially lower than market rent. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22642515" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473EB982" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="76EF496D" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Operational Lease  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5F9049" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="54E0E0A5" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FE58363" w14:textId="77777777" w:rsidR="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5216F222" w14:textId="7A572000" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">The standard template for UNDP leases is an Operating Lease.  When a Country Office signs a new lease it should upload the lease to the </w:t>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The standard template for UNDP leases is an Operating Lease.  When a Country Office signs a new </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>lease</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it should upload the lease to the </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
-        <w:r w:rsidRPr="00715895">
+        <w:r w:rsidRPr="00575888">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="0070C0"/>
+            <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single" w:color="0000FF"/>
+            <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>SharePoint</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="00715895">
+        <w:r w:rsidRPr="0062177A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="333333"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00715895">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">and also submit a request to the GSSC for lease review through the </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submit a request to the GSSC for lease review through the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00715895">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0062177A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>UNall Portal</w:t>
+          <w:t>UNall</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0062177A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Portal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.  General Operations/Bureau for Management Services need this information for the purpose of financial statement reporting on leases and their terms while the GSSC staff will review all submissions for lease review together with leases uploaded into the SharePoint to assess </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>whether or not</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the lease qualifies to be recorded as a Finance Lease.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67421F7C" w14:textId="77777777" w:rsidR="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5553D42C" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="705" w:right="99"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77D7E8DA" w14:textId="1168A032" w:rsidR="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0BFF8350" w14:textId="7B738A52" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country Offices need to ensure that they upload all </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>newly-signed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> leases (whether renewal or new) on a timely basis, within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>the same month</w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of signature. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>uploading into the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> SharePoint and submission of request to GSSC is part of the bi-annual certification process and offices will be required to confirm that these two actions are carried out. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645D5A0B" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C544ADC" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">An Operating Lease is a Lease other than a Finance Lease. For office space, a Lease that has been formulated and agreed following UNDP’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00715895">
+        <w:r w:rsidRPr="00575888">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="0070C0"/>
+            <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Standard Lease Template</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> will be an Operating Lease.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2B0AC4" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="78C8C537" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3448E05D" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="4942D361" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Finance Lease </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD41D7C" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="23B40895" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667C05BF" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="4CB9F586" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="370" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Inception of lease  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF55936" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="150CF4C4" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656C4AE0" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="5E4DC1A5" w14:textId="6361D192" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="715" w:right="99" w:hanging="370"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>18.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The inception date of the Lease is the earlier of either the date of the Lease agreement or the date of commitment by the parties to the principal provisions or requirements of the Lease. The Lease is classified, from the applicable date, as either an Operating or a Finance Lease; and, for a Finance Lease, the amounts to be recognized at the commencement of the Lease term are determined. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0681608D" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...23 lines deleted...]
-    <w:p w14:paraId="2C61A74A" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="680ABF64" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="370" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lease term and duration  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395B7FD9" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="7F5D411B" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064489FE" w14:textId="58CE61CD" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3797AA96" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Lease term is different from the Lease Duration. The Lease Term is the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="333333"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>non-cancellable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> period for which UNDP has contracted to lease the asset (the premises or equipment) together with any further terms for which UNDP has the option to continue to lease the asset, with or without further payment, when, at the inception of the lease, it is reasonably certain that UNDP expects to  exercise that option. The duration of the Lease is the period that UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>actually uses</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the asset.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5078070C" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B326EF" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> period for which UNDP has contracted to lease the asset (the premises or equipment) together with any further terms for which UNDP has the option to continue to lease the asset, with or without further payment, when, at the inception of the lease, it is reasonably certain that UNDP expects to  exercise that option. The duration of the Lease is the period that UNDP </w:t>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For example, UNDP can have a Lease Term of 5 years but be able to stay in the premises for 20 years because the contract includes a contractual “first right option” to extend.  The Lease Duration would, therefore, be 20 years because, at the inception, UNDP expects to stay for 20 years although it only signed an initial 5 </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00715895">
-[...8 lines deleted...]
-        <w:t>actually uses</w:t>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>years</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00715895">
-[...10 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lease. It is important to assess the Lease Term and Duration at the inception of the Lease. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE974EB" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="46"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6E86CE" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...24 lines deleted...]
-    <w:p w14:paraId="413642C9" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="7D3729E4" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...37 lines deleted...]
-        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a renewal period is reasonably assured and failure to renew the Lease will result in penalty for UNDP, the renewal period should be considered as part of the Lease Term. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="484F1DD1" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="46"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59ABC214" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="1E37BCDC" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP is required to disclose “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>the total of future minimum Lease payments under Non-Cancellable Operating Leases</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”. This information will be published in UNDP’s financial statements and is subject to audit.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5506E8" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E3AC330" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="67F6DAF4" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...77 lines deleted...]
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">A Cancellable Lease is one that has a termination clause such as “this Lease may be terminated upon provision of 30 days’ notice”; and is one of the key criteria used in determining whether a Lease is a Finance or an Operating Lease. A Non-Cancellable Lease is one that does not have such a clause in the agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16416E95" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="043AB955" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673C15CE" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="5BE49A90" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="370" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Minimum lease payments  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071D6B36" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="6C0A785A" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA6B543" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="68B80011" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="345" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>24.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Minimum Lease payments are UNDPs liability for entering into a lease; and comprise: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C84791F" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="75E77140" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C63B2AF" w14:textId="2A6AE840" w:rsidR="005467F2" w:rsidRPr="005467F2" w:rsidRDefault="00715895" w:rsidP="005467F2">
+    <w:p w14:paraId="4AF0A5BA" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The payments over the Lease Term that UNDP is, or can be, required to make in accordance with the payment plan for the Lease Term (not the Lease Duration). Contingent rent, costs for services and any taxes to be paid by and reimbursed to the landlord are not to be included; and   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D12A59E" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="99"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F685818" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The payment </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>required to exercise</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an option to purchase the asset at a price that is expected to be lower than the fair market value at the date the option becomes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>exercisable</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (This only applies when UNDP is reasonably certain, at the inception of the Lease, that it will exercise that option.) The minimum payments comprise the minimum payments payable over the Lease Term up until the date the option becomes exercisable; plus, the amount required to exercise the option to purchase. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01086551" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A238AAD" w14:textId="3AB1CB2C" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="333333"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: if UNDP has a 2 Year Lease with an annual rent of $400,000; and has the option (that it expects to exercise) at the end of the two years, to purchase the building for $200,000, the computation of the minimum lease payments is: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="008BD5CF" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9625AB" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Rent: $400,000 x 2 years                  =          $   800,000 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E2FBED5" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Option to Buy                                     =          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single" w:color="333333"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>$   200,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B8A8B6" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Total Minimum Lease Payment      =          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="double" w:color="333333"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>$ 1,000,000</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F2D4092" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4612F928" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Government lease  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60ED3E62" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="087F210D" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP has two standard forms of Government Leases: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1023B556" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44F04DE7" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005467F2">
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Standard Basic Assistance Agreement (SBAA) Countries Leases. According to the SBAA and as a partner of UNDPs involvement in the country, the recipient government is required to provide UNDP “an appropriate office with equipment and supplies, adequate to serve as local headquarters for the UNDP in the country” and “the government shall have the option of providing facilities in kind […]”. When the recipient government chooses to provide facilities in kind, an agreement between the government and UNDP is signed. The facilities are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>usually provided</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rent-free and the duration can vary. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E97075" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="99"/>
+        <w:ind w:left="720" w:right="99"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F722E5A" w14:textId="628D7E0A" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="038C14AB" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...97 lines deleted...]
-        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other Government Leases. In some circumstances, UNDP receives the right to use an asset at no cost even though they are not </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>programme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> implementing partners. Such is the case for example of the rent-free premises provided by the German government (the UNV premises in Bonn) or the Danish government (the Copenhagen premises) to UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3001A7A2" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="44" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="16"/>
-[...79 lines deleted...]
-      <w:r w:rsidRPr="00715895">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AB64C1" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="005467F2">
-[...128 lines deleted...]
-    <w:p w14:paraId="0006614C" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="4A88BE94" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="99"/>
+        <w:ind w:left="720" w:right="99" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...13 lines deleted...]
-        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under Government Lease, there is no transfer of cash between UNDP and the government. As such, the right to use the premises is treated as revenue from non-exchange transactions.  The donated right to use the premises must be reviewed to assess whether it is an Operating Lease or a Finance Lease. In most UNDP scenarios, the donated right will not qualify as a Finance Lease, when the criteria set out above are applied. Consequently, UNDP will recognize such premises in its books as assets by booking the fair market rent value as an In-Kind Contribution from the government and the same amount as a Rent expense, i.e. the value of the in-kind rent is revenue for UNDP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>and also</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an expense, even though there is no cash exchange. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B040D9A" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
-          <w:sz w:val="16"/>
-[...10 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B88634" w14:textId="77777777" w:rsidR="005467F2" w:rsidRDefault="00715895" w:rsidP="005467F2">
-[...139 lines deleted...]
-    <w:p w14:paraId="3AA2A5E8" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="005467F2">
+    <w:p w14:paraId="658AC4FA" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
-[...90 lines deleted...]
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="810" w:right="99" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP offices must continue providing related Leases and MOUs to the GSSC for its review.  The request for Lease review will be submitted to the GSSC by the Premises Focal Points, via the </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00715895">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0062177A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>UNall Portal</w:t>
+          <w:t>UNall</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0062177A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Portal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00715895">
-[...11 lines deleted...]
-    <w:p w14:paraId="17CD792D" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, together with copies of the relevant supporting documentation (e.g. the Lease agreement).  All original documentation must be properly filed at the respective </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>office</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submitting the request.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B3AABA" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AE67A6" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="62A9575E" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="370" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Common premises </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCB1CE6" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="15899B06" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74209C56" w14:textId="7D12C064" w:rsidR="00715895" w:rsidRPr="005467F2" w:rsidRDefault="00715895" w:rsidP="005467F2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B0D01E8" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="810" w:right="99" w:hanging="450"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The deciding factor in the treatment of common premises is to determine if the lead agency has exclusive ownership or control over the property or if the lead agency acts as an agent on behalf of the other participating agencies. In other words, the lead agency can assume all the risks of leasing the property but allow the other agencies to use it or it can be a joint arrangement with all the participating agencies bearing the risks in proportion to their share of occupancy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0EFB1F" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C4A5EF" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="810" w:right="99" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005467F2">
-[...65 lines deleted...]
-    <w:p w14:paraId="6525DA2F" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Either of these two arrangements can </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>occur</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for commercial operating leases and donated </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>right</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to use property and the accounting treatment will be as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D1E9B37" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="730" w:right="110" w:hanging="370"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="8860" w:type="dxa"/>
-        <w:tblInd w:w="828" w:type="dxa"/>
+        <w:tblW w:w="8910" w:type="dxa"/>
+        <w:tblInd w:w="800" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1307"/>
+        <w:gridCol w:w="1335"/>
         <w:gridCol w:w="2386"/>
-        <w:gridCol w:w="236"/>
-        <w:gridCol w:w="4931"/>
+        <w:gridCol w:w="5189"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00715895" w:rsidRPr="00715895" w14:paraId="094CE56E" w14:textId="77777777" w:rsidTr="00715895">
+      <w:tr w:rsidR="0062177A" w:rsidRPr="0062177A" w14:paraId="622957F2" w14:textId="77777777" w:rsidTr="00575888">
         <w:trPr>
           <w:trHeight w:val="315"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1307" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1335" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4726FEBD" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="0A355B36" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Scenarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2386" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E0765B0" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="3BF8CC02" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Type of Arrangement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5189" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CD4E049" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="596DBE46" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>Accounting Treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0062177A" w:rsidRPr="0062177A" w14:paraId="73AF6B86" w14:textId="77777777" w:rsidTr="00575888">
+        <w:trPr>
+          <w:trHeight w:val="1605"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4931" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1335" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4DAD3812" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="671FDAEB" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
-[...54 lines deleted...]
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1. Commercial Operating Lease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2386" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39084481" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="4C1E5AD0" w14:textId="51CC177F" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1a. The Lead Agency acts as Principal and bears all the risks of the Lease</w:t>
+              <w:t>1a.</w:t>
+            </w:r>
+            <w:r w:rsidR="00776EEC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062177A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>The Lead Agency acts as Principal and bears all the risks of the Lease</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5189" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D38DC56" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="55247BD5" w14:textId="1DAE4C0A" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>1a.</w:t>
             </w:r>
-          </w:p>
-[...23 lines deleted...]
-              <w:textAlignment w:val="top"/>
+            <w:r w:rsidR="00776EEC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00715895">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">1a.  Record the full amount of rent as an expense and the portion of rent recovered from the participating Agencies should also be recorded as revenue in the books of the Lead Agency. All the participating Agencies should record their rent paid as an expense. </w:t>
+              <w:t xml:space="preserve">Record the full amount of rent as an expense and the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0062177A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>portion</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0062177A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of rent recovered from the participating Agencies should also be recorded as revenue </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0062177A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0062177A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="333333"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the books of the Lead Agency. All the participating Agencies should record their rent paid as an expense. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00715895" w:rsidRPr="00715895" w14:paraId="3F5BE7B5" w14:textId="77777777" w:rsidTr="00715895">
+      <w:tr w:rsidR="0062177A" w:rsidRPr="0062177A" w14:paraId="3E75FC1B" w14:textId="77777777" w:rsidTr="00575888">
         <w:trPr>
           <w:trHeight w:val="885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1307" w:type="dxa"/>
+            <w:tcW w:w="1335" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B6BA7E2" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="2BBCE905" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="730" w:right="110" w:hanging="370"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2386" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C144D4A" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="094429AE" w14:textId="42A7DA7F" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1b.  The Lead Agency acts as an Agent on behalf of all the UN Agencies</w:t>
+              <w:t>1b. The Lead Agency acts as an Agent on behalf of all the UN Agencies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5189" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="21E5CE9A" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...42 lines deleted...]
-          <w:p w14:paraId="08339EB3" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="68FFF564" w14:textId="3C762330" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>1b. Record each participating Agency's share of the rent paid, including the Lead Agency,  as an expense in their books.</w:t>
+              <w:t>1b. Record each participating Agency's share of the rent paid, including the Lead Agency, as an expense in their books.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00715895" w:rsidRPr="00715895" w14:paraId="65C45856" w14:textId="77777777" w:rsidTr="00715895">
+      <w:tr w:rsidR="0062177A" w:rsidRPr="0062177A" w14:paraId="18750798" w14:textId="77777777" w:rsidTr="00575888">
         <w:trPr>
           <w:trHeight w:val="1905"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1307" w:type="dxa"/>
+            <w:tcW w:w="1335" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71CAE6F5" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="4F557E89" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="100B27FD" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="1DE428BC" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Donated Right to Use Building</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2386" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1709C671" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="54FB7B67" w14:textId="1B30B53E" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>2a.  Building donated exclusively to the Lead Agency to use</w:t>
+              <w:t>2a. Building donated exclusively to the Lead Agency to use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5189" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D0E92FF" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="51A094B0" w14:textId="36A5C5F8" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t> </w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">2a.  Record the expense and corresponding revenue as </w:t>
+              <w:t xml:space="preserve">2a. Record the expense and corresponding revenue as </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>in kind</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> contribution in the books of the Lead Agency using the FMV of annual rent. The participating Agencies should record an expense and corresponding revenue as </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>in kind</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> contribution using the FMV of the annual rent paid in proportion to the space occupied</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00715895" w:rsidRPr="00715895" w14:paraId="22A73EDA" w14:textId="77777777" w:rsidTr="00715895">
+      <w:tr w:rsidR="0062177A" w:rsidRPr="0062177A" w14:paraId="7C9F46FA" w14:textId="77777777" w:rsidTr="00575888">
         <w:trPr>
           <w:trHeight w:val="1350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1307" w:type="dxa"/>
+            <w:tcW w:w="1335" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="387DBCCD" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="5CB11C06" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="730" w:right="110" w:hanging="370"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2386" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AC0CAFB" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="118CE8CD" w14:textId="10A888A6" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">2b.  Building </w:t>
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> to the UN System to use</w:t>
+              <w:t>2b. Building donated to the UN System to use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="236" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5189" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6137D619" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+          <w:p w14:paraId="52A0C480" w14:textId="2C8EFBB5" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
-[...44 lines deleted...]
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve">2b.  Both the Lead Agency and participating Agencies should record an expense and corresponding revenue as </w:t>
+              <w:t xml:space="preserve">2b. Both the Lead Agency and participating Agencies should record an expense and corresponding revenue as </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>in kind</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00715895">
+            <w:r w:rsidRPr="0062177A">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="ja-JP"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> contribution using the FMV of the annual rent paid in proportion to the space occupied</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0522F0D0" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="0572D4EB" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="705" w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058EAE52" w14:textId="77777777" w:rsidR="005467F2" w:rsidRDefault="005467F2" w:rsidP="00715895">
-[...15 lines deleted...]
-    <w:p w14:paraId="49CAD0A0" w14:textId="77777777" w:rsidR="005467F2" w:rsidRDefault="00715895" w:rsidP="005467F2">
+    <w:p w14:paraId="5076DE17" w14:textId="77777777" w:rsidR="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="99" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="333333"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Payment methods</w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5290D3CF" w14:textId="5D61DF2A" w:rsidR="00715895" w:rsidRPr="005467F2" w:rsidRDefault="00715895" w:rsidP="005467F2">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="450257B0" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="99" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B33091F" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:right="99" w:hanging="370"/>
+        <w:ind w:right="99"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005467F2">
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Where applicable the Rent due from participating agencies where UNDP acts as the lead agency, should be billed monthly in advance with accounting entries booked to Receivable and Revenue Accounts. Ideally, rental payments from the other agencies should be received in advance but may also be received in arrears. Where rental payment is received in advance for future years, this should be recorded as Deferred Revenue (a liability); and, for the current year, it should be off-set against the monthly rental raised. Where rental payment is received on a monthly basis in arrears, this amount will be offset against the Accounts Receivable raised.  On the other hand, the Lease agreement between UNDP and the Landlord is assessed by the GSSC to determine whether it is a Finance Lease or an Operating Lease, using the classification criteria set out above.  When an agreement is signed between UNDP and the other agencies, the request for Lease review will be submitted to the GSSC by the Premises Focal Point, via the </w:t>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where applicable the Rent due from participating agencies where UNDP acts as the lead agency, should be billed monthly in advance with accounting entries booked to Receivable and Revenue Accounts. Ideally, rental payments from the other agencies should be received in advance but may also be received in arrears. Where rental payment is received in advance for future years, this should be recorded as Deferred Revenue (a liability); and, for the current year, it should be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>off-set</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> against the monthly rental raised. Where rental payment is received </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on a monthly basis</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in arrears, this amount will be offset against the Accounts Receivable raised.  On the other hand, the Lease agreement between UNDP and the Landlord is assessed by the GSSC to determine whether it is a Finance Lease or an Operating Lease, using the classification criteria set out above.  When an agreement is signed between UNDP and the other agencies, the request for Lease review will be submitted to the GSSC by the Premises Focal Point, via the </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="005467F2">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0062177A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>UNall Portal</w:t>
+          <w:t>UNall</w:t>
         </w:r>
-      </w:hyperlink>
-[...129 lines deleted...]
-        <w:r w:rsidRPr="00715895">
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0062177A">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>UNall Portal</w:t>
+          <w:t xml:space="preserve"> Portal</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00715895">
-[...11 lines deleted...]
-    <w:p w14:paraId="58831FD8" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, together with copies of the relevant supporting documentation (e.g. the Lease agreement).  All original documentation must be properly filed at the respective </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>office</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submitting the request. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FF1D242" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B1C32AD" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Determining if a Lease Should be Capitalized  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D0E4B2" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
       <w:pPr>
         <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="396981C1" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="005467F2">
+    <w:p w14:paraId="2FE2764E" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="99" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>31.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the inception, GSSC should be requested to analyze a Lease to determine the appropriate accounting treatment.  The request for Lease review will be submitted to the GSSC by the Premises Focal Point, via the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="0062177A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>UNall</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="0062177A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Portal</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, together with copies of the relevant supporting documentation (Lease agreement, MOU etc.).  All original documentation must be properly filed at the respective </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>office</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submitting the request. In the review, the GSSC will adhere to the following steps: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE148B5" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="0062177A">
+      <w:pPr>
+        <w:spacing w:after="63" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66AF0E56" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="99"/>
+        <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The Lease must be analyzed to determine whether it is an Operating or a Finance Lease; the period of the Lease term; the total amount of the Lease payments due (the benchmark is similar commercial leases); and the fair market rental value of the asset (building or equipment); etc. For government Leases in SBAA countries, the estimated Lease payments are already included in the GLOC target. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA38C40" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="005467F2">
+    <w:p w14:paraId="64C5D720" w14:textId="045B1976" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:spacing w:after="61" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="6048437F" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="005467F2">
+        <w:ind w:left="360" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14DAD752" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="99"/>
+        <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">If the analysis concludes the Lease is an Operating Lease, then no right to use is recorded in the balance sheet. UNDP will, however, record in its books two transactions: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F524D95" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="005467F2">
-[...51 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="2A831F76" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="00575888" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="99"/>
+        <w:ind w:right="99"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00715895">
-[...11 lines deleted...]
-    <w:p w14:paraId="5853D03E" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="005467F2">
+      <w:r w:rsidRPr="00575888">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the Lease expense and the contribution from the government. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="035AADF7" w14:textId="35EC7B04" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:spacing w:after="64" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...21 lines deleted...]
-    <w:p w14:paraId="28182BB9" w14:textId="435AA27A" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895" w:rsidP="005467F2">
+        <w:ind w:left="360" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48D083C5" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="9"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="99"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the analysis concludes the Lease is a Finance Lease, then the estimated Lease payment (the benchmark is similar commercial Lease) is used to determine the value of the right to use, i.e. the lower of fair market value; and the current value of the estimated Minimum Lease Payments. An asset is booked based on this value. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="025BE866" w14:textId="4C38164E" w:rsidR="0062177A" w:rsidRPr="0062177A" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:spacing w:after="64" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="36"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08C1ADB9" w14:textId="662F5E9F" w:rsidR="00DA504D" w:rsidRDefault="0062177A" w:rsidP="00575888">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="99"/>
+        <w:ind w:right="99"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00715895">
+      </w:pPr>
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">In a Finance Lease, UNDP recognizes a corresponding commitment (liability) for the Lease payments using the same value. This asset and liability will be recorded by the GSSC. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00715895">
+      <w:r w:rsidRPr="0062177A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="22"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483CD1B5" w14:textId="69531634" w:rsidR="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
-[...16 lines deleted...]
-    <w:sectPr w:rsidR="00715895" w:rsidSect="00715895">
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="0062177A">
       <w:headerReference w:type="default" r:id="rId16"/>
       <w:footerReference w:type="even" r:id="rId17"/>
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:footerReference w:type="first" r:id="rId19"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="1325" w:bottom="1483" w:left="1260" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="433CB2A0" w14:textId="77777777" w:rsidR="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="24B726B8" w14:textId="77777777" w:rsidR="00417EB2" w:rsidRDefault="00417EB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F38A146" w14:textId="77777777" w:rsidR="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="5860DACE" w14:textId="77777777" w:rsidR="00417EB2" w:rsidRDefault="00417EB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6132,107 +5948,107 @@
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5DA1FF24" w14:textId="77777777" w:rsidR="00715895" w:rsidRDefault="00715895">
+  <w:p w14:paraId="66FA3156" w14:textId="77777777" w:rsidR="0062177A" w:rsidRDefault="0062177A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="108"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="333333"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="333333"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2AC5FED7" w14:textId="77777777" w:rsidR="00715895" w:rsidRDefault="00715895">
+  <w:p w14:paraId="2743AFB2" w14:textId="77777777" w:rsidR="0062177A" w:rsidRDefault="0062177A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E7E172E" w14:textId="77777777" w:rsidR="00715895" w:rsidRPr="00715895" w:rsidRDefault="00715895">
+  <w:p w14:paraId="338C1D7A" w14:textId="77777777" w:rsidR="0062177A" w:rsidRPr="00715895" w:rsidRDefault="0062177A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00715895">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00715895">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -6347,214 +6163,563 @@
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00715895">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="536778638"/>
-        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{D708A4D3-4FB8-4B80-8FF8-FB9CF9C3D1B6}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r w:rsidRPr="00715895">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35A57778" w14:textId="77777777" w:rsidR="00715895" w:rsidRDefault="00715895">
+  <w:p w14:paraId="1F8CD015" w14:textId="77777777" w:rsidR="0062177A" w:rsidRDefault="0062177A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="108"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="333333"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="333333"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="27E5014D" w14:textId="77777777" w:rsidR="00715895" w:rsidRDefault="00715895">
+  <w:p w14:paraId="7817697A" w14:textId="77777777" w:rsidR="0062177A" w:rsidRDefault="0062177A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1547FF4E" w14:textId="77777777" w:rsidR="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="54408B4F" w14:textId="77777777" w:rsidR="00417EB2" w:rsidRDefault="00417EB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C5987CD" w14:textId="77777777" w:rsidR="00715895" w:rsidRDefault="00715895" w:rsidP="00715895">
+    <w:p w14:paraId="220975D6" w14:textId="77777777" w:rsidR="00417EB2" w:rsidRDefault="00417EB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="55A6B9AD" w14:textId="77777777" w:rsidR="00715895" w:rsidRDefault="00715895" w:rsidP="001D2F1F">
+  <w:p w14:paraId="4973CCB8" w14:textId="77777777" w:rsidR="0062177A" w:rsidRDefault="0062177A" w:rsidP="001D2F1F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16BBA502" wp14:editId="37B609C8">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53E19037" wp14:editId="0F6669EC">
           <wp:extent cx="527056" cy="802800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Picture 4" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02581238"/>
+    <w:nsid w:val="00EF0B13"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="099043AE"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09CB7034"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C99874B4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C4B3F9A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5442D94C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0DED6552"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84DA2E3C"/>
+    <w:lvl w:ilvl="0" w:tplc="69D459DE">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="345" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1785" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E9477DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="659A5F2C"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-675"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
@@ -6717,58 +6882,58 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5100"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C4B3F9A"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17BA7F0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5442D94C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1)"/>
+    <w:tmpl w:val="2AA0BC56"/>
+    <w:lvl w:ilvl="0" w:tplc="F97A723E">
+      <w:start w:val="19"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -6806,3306 +6971,2098 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DED6552"/>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20BD3520"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="84DA2E3C"/>
-[...12 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+    <w:tmpl w:val="8E96950A"/>
+    <w:lvl w:ilvl="0" w:tplc="1B2CAEAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...79 lines deleted...]
-        <w:ind w:left="370"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B5446518">
+    <w:lvl w:ilvl="1" w:tplc="A5845D4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1105"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E436A1EC">
+    <w:lvl w:ilvl="2" w:tplc="50BE0208">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1825"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="6276B430">
+    <w:lvl w:ilvl="3" w:tplc="4176B236">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2545"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="28DE3540">
+    <w:lvl w:ilvl="4" w:tplc="38C2F104">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3265"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="33B281DA">
+    <w:lvl w:ilvl="5" w:tplc="B8FE5C90">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3985"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="230E17A8">
+    <w:lvl w:ilvl="6" w:tplc="5BD2EB4E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4705"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D5C6C01C">
+    <w:lvl w:ilvl="7" w:tplc="D660B156">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5425"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="702CEC3E">
+    <w:lvl w:ilvl="8" w:tplc="B62C3564">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6145"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E9477DE"/>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33F16C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="659A5F2C"/>
-[...28 lines deleted...]
-        <w:ind w:left="60"/>
+    <w:tmpl w:val="AE7669A8"/>
+    <w:lvl w:ilvl="0" w:tplc="D63A0F22">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="780"/>
+    <w:lvl w:ilvl="1" w:tplc="EC0649E4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="1500"/>
+    <w:lvl w:ilvl="2" w:tplc="3AFA0412">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="2220"/>
+    <w:lvl w:ilvl="3" w:tplc="79320DD6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="2940"/>
+    <w:lvl w:ilvl="4" w:tplc="07908A42">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="3660"/>
+    <w:lvl w:ilvl="5" w:tplc="71400358">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="4380"/>
+    <w:lvl w:ilvl="6" w:tplc="C54C860C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
-[...5 lines deleted...]
-        <w:ind w:left="5100"/>
+    <w:lvl w:ilvl="7" w:tplc="F228AD98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="2334064A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...70 lines deleted...]
-        <w:ind w:left="1440"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A5845D4A">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39ED7D47"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB006EA0"/>
+    <w:lvl w:ilvl="0" w:tplc="7DFCC4F4">
+      <w:start w:val="12"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="50BE0208">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="1" w:tplc="67C0C3CA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4176B236">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="2" w:tplc="CC08F356">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="38C2F104">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="3" w:tplc="E458CADE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="B8FE5C90">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="4" w:tplc="41864798">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5BD2EB4E">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="5" w:tplc="0910EE52">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="D660B156">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="6" w:tplc="7B38A402">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B62C3564">
-[...5 lines deleted...]
-        <w:ind w:left="7200"/>
+    <w:lvl w:ilvl="7" w:tplc="75F0E6B6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:lvl w:ilvl="8" w:tplc="8CC03AAE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="EC0649E4">
-[...5 lines deleted...]
-        <w:ind w:left="1440"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46207BDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08E6C882"/>
+    <w:lvl w:ilvl="0" w:tplc="D48A4ED8">
+      <w:start w:val="25"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="370"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3AFA0412">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="1" w:tplc="4B08F272">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1105"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="79320DD6">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="2" w:tplc="A4AE433E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1825"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="07908A42">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="3" w:tplc="38241064">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2545"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="71400358">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="4" w:tplc="331C2A70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3265"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C54C860C">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="5" w:tplc="8BF84F20">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3985"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F228AD98">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="6" w:tplc="FEE6824C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2334064A">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="7" w:tplc="07D83048">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:lvl w:ilvl="8" w:tplc="CA06BCC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6145"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="67C0C3CA">
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4843091E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5C22D66"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E81F98"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="76DC428A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C33042A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DEC843D6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FC15A70"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A446C20C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CF5715D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A8C65882"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="628F4E14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4554F642"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="671735E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8084D09A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="1065" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2505" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3225" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3945" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4665" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5385" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6105" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6825" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A6901DE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7D9EB026"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E352F36"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CB0ACC06"/>
+    <w:lvl w:ilvl="0" w:tplc="A268E39E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="CC08F356">
-[...5 lines deleted...]
-        <w:ind w:left="2160"/>
+    <w:lvl w:ilvl="1" w:tplc="D1B0CF1C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="E458CADE">
-[...5 lines deleted...]
-        <w:ind w:left="2880"/>
+    <w:lvl w:ilvl="2" w:tplc="F0FC8346">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="41864798">
-[...5 lines deleted...]
-        <w:ind w:left="3600"/>
+    <w:lvl w:ilvl="3" w:tplc="89FAB0A4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0910EE52">
-[...5 lines deleted...]
-        <w:ind w:left="4320"/>
+    <w:lvl w:ilvl="4" w:tplc="11706346">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7B38A402">
-[...5 lines deleted...]
-        <w:ind w:left="5040"/>
+    <w:lvl w:ilvl="5" w:tplc="E4C6221E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="75F0E6B6">
-[...5 lines deleted...]
-        <w:ind w:left="5760"/>
+    <w:lvl w:ilvl="6" w:tplc="19760234">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="8CC03AAE">
-[...5 lines deleted...]
-        <w:ind w:left="6480"/>
+    <w:lvl w:ilvl="7" w:tplc="D38663D8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...10 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:lvl w:ilvl="8" w:tplc="E572EDFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
-[...182 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41616B98"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79533C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3A44A1EC"/>
+    <w:tmpl w:val="BFEE9400"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="705"/>
-[...15 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...17 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46207BDC"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EF12797"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="08E6C882"/>
-[...1 lines deleted...]
-      <w:start w:val="25"/>
+    <w:tmpl w:val="0BE82736"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="370"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="4B08F272">
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="A4AE433E">
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="38241064">
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="331C2A70">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="8BF84F20">
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="FEE6824C">
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="07D83048">
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%8"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="CA06BCC4">
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%9"/>
-[...1289 lines deleted...]
-      </w:rPr>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1128670511">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="953099049">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="727460557">
+  <w:num w:numId="2" w16cid:durableId="727460557">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1977099578">
+  <w:num w:numId="3" w16cid:durableId="2123382455">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="311524888">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="230503115">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1167211409">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1139570950">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2078628909">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1798329030">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1625621753">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1618298192">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="870649324">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="141586501">
+  <w:num w:numId="13" w16cid:durableId="834076846">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1379940583">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2123382455">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="15" w16cid:durableId="1342050840">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="311524888">
-[...11 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="404307732">
+  <w:num w:numId="16" w16cid:durableId="84353084">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1922787068">
+  <w:num w:numId="17" w16cid:durableId="1829252380">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="172846804">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1515455208">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1139570950">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="20" w16cid:durableId="880701620">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1911226815">
-[...12 lines deleted...]
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="21" w16cid:durableId="1999646844">
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00715895"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00F74F27"/>
+    <w:rsidRoot w:val="0062177A"/>
+    <w:rsid w:val="003A0533"/>
+    <w:rsid w:val="00417EB2"/>
+    <w:rsid w:val="00552D84"/>
+    <w:rsid w:val="00575888"/>
+    <w:rsid w:val="0062177A"/>
+    <w:rsid w:val="00652610"/>
+    <w:rsid w:val="00776EEC"/>
+    <w:rsid w:val="0077787C"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E618E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1E276EEA"/>
+  <w14:docId w14:val="5D83F7AB"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4B4207EA-FDD4-4AE3-85ED-2855ED3CC062}"/>
+  <w15:docId w15:val="{18003C0D-14BF-4EE2-BB5A-4825A46FE2FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -10473,595 +9430,605 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="QuoteChar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseEmphasis">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="IntenseQuote">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="IntenseQuoteChar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
     <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="IntenseQuote"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="IntenseReference">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00715895"/>
+    <w:rsid w:val="0062177A"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0062177A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4571" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4571" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/docs/lease/Lists/UNDP%20Property%20Leases/AllItems.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/docs/lease/Lists/UNDP%20Property%20Leases/AllItems.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4571" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/4571" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/docs/lease/Lists/UNDP%20Property%20Leases/AllItems.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/GENOPS/SitePages/Global-Premises-Managment.aspx?sw=bypass&amp;bypassReason=abandoned&amp;startedResponseCatch=true" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall?id=esc_home" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -11122,51 +10089,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -11230,65 +10197,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-          <a:solidFill>
-[...5 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -11309,104 +10276,69 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...19 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2736</Words>
-  <Characters>15596</Characters>
+  <Words>2734</Words>
+  <Characters>15590</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>129</Lines>
   <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>18296</CharactersWithSpaces>
+  <CharactersWithSpaces>18288</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Emiliana Zhivkova</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>