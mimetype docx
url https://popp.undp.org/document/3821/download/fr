--- v0 (2025-10-08)
+++ v1 (2026-06-01)
@@ -1,2107 +1,2991 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="251DA7DB" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="6F227E98" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Après un </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63D48">
-        <w:rPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">déplacement  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63D48">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7DC" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="195F8123" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7DD" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="7FE9CF30" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La demande de remboursement des frais de déplacement est un rapport d’après-déplacement que le voyageur est tenu de présenter au service ordonnateur </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63D48">
-        <w:rPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>dans les deux semaines</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63D48">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> suivant la fin de son déplacement, lorsque celui-ci est organisé et pris en charge par le PNUD.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7DE" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="47BE5C79" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7DF" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="6CEE677E" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La demande de remboursement des frais de déplacement permet de fournir les documents appropriés prouvant que le voyage a eu lieu ; permet au voyageur de demander le remboursement des frais de déplacement supplémentaires ; et permet de rembourser le montant des paiements excédentaires si le montant de l’avance pour frais de déplacement est supérieur à celui des frais remboursables.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7E0" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="11054F4D" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7E1" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847" w:rsidP="009F7A35">
+    <w:p w14:paraId="13C000A3" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les frais supplémentaires remboursables se limitent normalement aux cas suivants :  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7E3" w14:textId="35DB330B" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00D63D48" w:rsidP="009F7A35">
+    <w:p w14:paraId="47E52184" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">es déplacements locaux non couverts par les faux frais d’aérogare ou par l’indemnité journalière de subsistance (IJS)   </w:t>
+        <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les déplacements locaux non couverts par les faux frais d’aérogare ou par l’indemnité journalière de subsistance (IJS)   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7E5" w14:textId="69812416" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00D63D48" w:rsidP="009F7A35">
+    <w:p w14:paraId="3C43968D" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">es frais de téléphone et autres frais de communication lors des missions officielles   </w:t>
+        <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les frais de téléphone et autres frais de communication lors des missions officielles   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7E7" w14:textId="4ED82212" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00D63D48" w:rsidP="009F7A35">
+    <w:p w14:paraId="07F371A6" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">’acheminement de bagages autorisés   </w:t>
+        <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’acheminement de bagages autorisés   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7E9" w14:textId="158D460B" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00D63D48" w:rsidP="009F7A35">
+    <w:p w14:paraId="215B994A" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">a location de salles pour usage officiel*  </w:t>
+        <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La location de salles pour usage officiel*  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7EB" w14:textId="1CB078B2" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00D63D48" w:rsidP="009F7A35">
+    <w:p w14:paraId="52147743" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">es services et le matériel de location nécessaires à l’élaboration des rapports officiels ou des correspondances  </w:t>
+        <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les services et le matériel de location nécessaires à l’élaboration des rapports officiels ou des correspondances  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7ED" w14:textId="198EFA70" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00D63D48" w:rsidP="009F7A35">
+    <w:p w14:paraId="763014D6" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="120"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">es vaccinations  </w:t>
+        <w:spacing w:after="120" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les vaccinations  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7EF" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
-[...7 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2D9C4B3B" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="1094"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63D48">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Les frais nécessitent une approbation préalable du même approbateur autorisé à approuver les déplacements  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F0" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="5FFEE914" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F1" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="51408B84" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0" w:hanging="10"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Demande de remboursement des frais de déplacement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63D48">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F2" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="34352C55" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27077ACC" w14:textId="05012EB2" w:rsidR="00931E83" w:rsidRPr="00D63D48" w:rsidRDefault="00B447ED" w:rsidP="00931E83">
+    <w:p w14:paraId="5191DE6C" w14:textId="7B9D47E4" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00533C04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...14 lines deleted...]
-        <w:t>.</w:t>
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tous les membres du personnel, ainsi que les </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>non membres</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du personnel, lorsque leur voyage est organisé et payé par le PNUD, sont tenus de soumettre une demande de remboursement de frais de voyage. La demande de remboursement doit être accompagnée de la preuve du voyage, y compris les cartes d'embarquement (cartes d'embarquement papier ou copies des cartes d'embarquement électroniques reçues par courrier électronique), de l'itinéraire officiel et des reçus pour les dépenses diverses, le cas échéant. La demande de remboursement doit être signée par un agent approbateur qui vérifie que la mission a bien eu lieu, que les dépenses sont conformes à la politique et qu'elles sont approuvées. Les membres du personnel et les administrateurs de voyages (qui organisent des voyages pour le compte de personnes ne faisant pas partie du personnel), qui utilisent le fournisseur de services de gestion des voyages du siège, doivent conserver les documents de voyage originaux jusqu'à ce que la demande de remboursement ait été traitée.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F4" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
-[...15 lines deleted...]
-    <w:p w14:paraId="251DA7F5" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="640EB6DD" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Si, à l’issue de l’examen de la demande de remboursement des frais de déplacement, il est établi que le voyageur a reçu une avance d’un montant supérieur au montant des frais remboursables, la différence sera recouvrée par le PNUD.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F6" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="238A3020" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F7" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="07650E6D" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les demandes de remboursement de frais divers sont certifiées, au moyen de l’autorisation de la demande de remboursement des frais de déplacement, par l’agent ordonnateur. En l’absence d’un reçu de dépenses diverses, le montant maximal du remboursement s’élèvera à 20 $.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F8" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="4AE7140F" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F9" w14:textId="2B9BD5B0" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847" w:rsidP="002C1002">
+    <w:p w14:paraId="1DF96096" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00D63D48">
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les frais de déplacement remboursables seront calculés en dollars des États-Unis. Les montants demandés en devises autres que le dollar des États-Unis seront convertis en dollars des États-Unis à l’aide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00533C04">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00533C04">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="auto"/>
           </w:rPr>
-          <w:t>Taux de change opérationnel des Nations Unies (UNORE)</w:t>
+          <w:t>Taux</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00533C04">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> de change </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00533C04">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>opérationnel</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00533C04">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> des Nations </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00533C04">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Unies</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00533C04">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> (UNORE)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D63D48">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour le mois au cours duquel les dépenses ont été engagées, à condition que le montant total de la demande de remboursement soit payé en dollars des États-Unis.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7FA" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="02FB2BDE" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7FB" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="78CEA129" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le montant d’une demande de remboursement des frais de déplacement, en rapport avec un déplacement local, est payé en devise locale dans la mesure du possible.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7FC" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="2A09A6F9" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="734" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7FD" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="4F57596D" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Aucun remboursement des frais de déplacement ne sera versé à un tiers. Les voyageurs ne sont pas admissibles au remboursement des dépenses engagées s’ils achètent des services de transport ou d’autres articles divers pour une autre personne.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7FE" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="650E8290" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7FF" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="78B3B197" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si le voyageur </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63D48">
-        <w:rPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:color w:val="auto"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="333333"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>omet de soumettre une demande de remboursement des frais de déplacement pour deux missions consécutives dans les 60 jours</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D63D48">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> suivant la fin de sa mission, aucune autre avance ne sera versée tant que toutes les demandes en souffrance n’ont pas été traitées.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA800" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="20B0E18C" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA801" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="3CC97CB8" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les demandes de remboursement des frais de déplacement sont réputées périmées si elles sont reçues par le service ordonnateur plus d’un an après l’achèvement du voyage. Dans ce cas, aucun paiement n’est versé au voyageur.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA802" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="18C275EA" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA803" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="77324807" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les catégories de dépenses suivantes peuvent être sélectionnées lors de la création d’une demande de remboursement des frais de déplacement : tarif de voyage (pour le billet d’avion et le coût du billet d’avion), indemnité journalière de subsistance (droit à prestations), indemnité journalière de subsistance supplémentaire, indemnité journalière de subsistance ad hoc, départ et arrivée à l’aérogare.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA804" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="5F023352" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA805" w14:textId="7192EA38" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="7277B783" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">S’il y a des montants à réclamer ou à retourner au PNUD, la transaction appropriée est effectuée dans le système </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A14588">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNAll</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A14588">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (p. ex., rapport de dépenses). Le paiement au voyageur ou le remboursement au PNUD sera effectué en une seule fois.   </w:t>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Quantum (p. ex., rapport de dépenses). Le paiement au voyageur ou le remboursement au PNUD sera effectué en une seule fois.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA806" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="75C81DEA" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA807" w14:textId="6CE37435" w:rsidR="00B32A02" w:rsidRPr="00D63D48" w:rsidRDefault="00434847">
+    <w:p w14:paraId="57D0B486" w14:textId="672B16F5" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00533C04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:color w:val="auto"/>
+        <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="3" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les personnes n’ayant pas le statut de fonctionnaire, dont les voyages sont payés et organisés par le PNUD, bénéficient d’une avance correspondant à 80 % de la DSA estimée et des faux frais d’aérogare avant le voyage. Le solde restant dû au voyageur est traité au moyen de la demande </w:t>
       </w:r>
-      <w:r w:rsidRPr="4A02EFA9">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">de remboursement des frais de déplacement une fois le voyage terminé. </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">ela comprend le remplissage d’une demande de remboursement des frais de déplacement et l’élaboration d’un rapport de dépenses dans le module Déplacement et Dépenses du système </w:t>
+        <w:t xml:space="preserve">de remboursement des frais de déplacement une fois le voyage terminé. Cela comprend le remplissage d’une demande de remboursement des frais de déplacement et l’élaboration d’un rapport de dépenses dans le module Déplacement et Dépenses du système </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00A14588">
-[...1 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNAll</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00A14588">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/Quantum.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA808" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="7CAA67CC" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...2 lines deleted...]
-      <w:r>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA809" w14:textId="77777777" w:rsidR="002C1002" w:rsidRDefault="002C1002">
+    <w:p w14:paraId="305CE543" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rôles et responsabilités  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="251DA80A" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="76D40165" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...60 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9378" w:type="dxa"/>
         <w:tblInd w:w="17" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="96" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="59" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2347"/>
         <w:gridCol w:w="7031"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA811" w14:textId="77777777" w:rsidTr="4A02EFA9">
+      <w:tr w:rsidR="00D259C3" w:rsidRPr="00D259C3" w14:paraId="0F1A9FB7" w14:textId="77777777" w:rsidTr="00D259C3">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA80F" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="009F7A35" w:rsidRDefault="00434847">
+          <w:p w14:paraId="3E467986" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Rôles  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7031" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA810" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="009F7A35" w:rsidRDefault="00434847">
+          <w:p w14:paraId="30B0F102" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Responsabilités  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA814" w14:textId="77777777" w:rsidTr="4A02EFA9">
+      <w:tr w:rsidR="00D259C3" w:rsidRPr="00D259C3" w14:paraId="607FFFB3" w14:textId="77777777" w:rsidTr="00D259C3">
         <w:trPr>
           <w:trHeight w:val="1514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA812" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="0B6DD59F" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Voyageur</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7031" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA813" w14:textId="2D6DC57C" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="00D63D48">
+          <w:p w14:paraId="0FA8F9B3" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Soumettre une demande de remboursement des frais de déplacement à l’agent ordonnateur, accompagnée des pièces justificatives, notamment une preuve de voyage, dans les deux semaines suivant l’achèvement de la mission.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA819" w14:textId="77777777" w:rsidTr="4A02EFA9">
+      <w:tr w:rsidR="00D259C3" w:rsidRPr="00D259C3" w14:paraId="39972A31" w14:textId="77777777" w:rsidTr="00D259C3">
         <w:trPr>
           <w:trHeight w:val="1360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA815" w14:textId="370D26A1" w:rsidR="00B32A02" w:rsidRDefault="00900042">
+          <w:p w14:paraId="29814E4B" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Personne responsable du traitement des déplacements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7031" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA816" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="002C1002">
+          <w:p w14:paraId="60A56C09" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="235" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="235" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vérifie que le but du voyage est de bonne foi. Signe la demande de remboursement des frais de déplacement et vérifie que le voyage a eu lieu, et que les dépenses supplémentaires, le cas échéant, sont remboursables.   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251DA817" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="002C1002">
+          <w:p w14:paraId="452E7879" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vérifie les points suivants :  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251DA818" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="002C1002">
+          <w:p w14:paraId="22D0A6AE" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Vérifie si la DSA est exacte ; vérifie s’il y a eu des paiements excédentaires ou insuffisants et si les dépenses réclamées sont conformes à la politique.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA820" w14:textId="77777777" w:rsidTr="4A02EFA9">
+      <w:tr w:rsidR="00D259C3" w:rsidRPr="00D259C3" w14:paraId="3DD6E08E" w14:textId="77777777" w:rsidTr="00D259C3">
         <w:trPr>
           <w:trHeight w:val="1771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA81A" w14:textId="7481F3FC" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="773A707D" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4A02EFA9">
-              <w:rPr>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Initiateur de la demande de remboursement des frais de déplacement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7031" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA81B" w14:textId="0B40886D" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="00D63D48">
+          <w:p w14:paraId="17FA71AF" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
               <w:spacing w:after="8" w:line="246" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Quantum/</w:t>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t>Soumet dans le module Déplacement et Dépenses du système Quantum/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="000938DB">
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t>UNall</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">, qu’il s’agisse d’une demande de remboursement de dépenses supplémentaires ou non. Prend note de tout changement, notamment :  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251DA81C" w14:textId="1BC78DBC" w:rsidR="00B32A02" w:rsidRDefault="00D63D48" w:rsidP="00D63D48">
+          <w:p w14:paraId="7DE80D3A" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00533C04">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="3" w:hanging="160"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">es dates ou les villes de l’itinéraire  </w:t>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dates ou les villes de l’itinéraire  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251DA81D" w14:textId="14624655" w:rsidR="00B32A02" w:rsidRDefault="00D63D48" w:rsidP="00D63D48">
+          <w:p w14:paraId="4A507549" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00533C04">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="3" w:hanging="160"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">es dates/lieux du versement de la DSA  </w:t>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dates/lieux du versement de la DSA  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251DA81E" w14:textId="576A507B" w:rsidR="00B32A02" w:rsidRDefault="00D63D48" w:rsidP="00D63D48">
+          <w:p w14:paraId="0BB05E3E" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00533C04">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="3" w:hanging="160"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">es dépenses non obligatoires  </w:t>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les dépenses non obligatoires  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251DA81F" w14:textId="535EDE8A" w:rsidR="00B32A02" w:rsidRDefault="00D63D48" w:rsidP="00D63D48">
+          <w:p w14:paraId="081C3982" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00533C04">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="3" w:hanging="160"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">oute avance sur déplacement connexe « décaissée » nécessitant une intervention  </w:t>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toute avance sur déplacement connexe « décaissée » nécessitant une intervention  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA823" w14:textId="77777777" w:rsidTr="4A02EFA9">
+      <w:tr w:rsidR="00D259C3" w:rsidRPr="00D259C3" w14:paraId="001B25AE" w14:textId="77777777" w:rsidTr="00D259C3">
         <w:trPr>
           <w:trHeight w:val="1222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251DA821" w14:textId="788AD217" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="7771877E" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4A02EFA9">
-              <w:rPr>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiateur du rapport de dépenses </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7031" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA822" w14:textId="4D20B276" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="5967D9CB" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Si vous réclamez des fonds supplémentaires ou retournez des fonds à l’organisation, soumettez un rapport de dépenses dans le module Déplacement et Dépenses du système </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="000938DB" w:rsidRPr="000938DB">
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t>UNAll</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="000938DB" w:rsidRPr="000938DB">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">.  </w:t>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/Quantum.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA829" w14:textId="77777777" w:rsidTr="4A02EFA9">
+      <w:tr w:rsidR="00D259C3" w:rsidRPr="00D259C3" w14:paraId="5D3A5CED" w14:textId="77777777" w:rsidTr="00D259C3">
         <w:trPr>
           <w:trHeight w:val="1153"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA827" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="2C812B06" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t>Voyageur</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7031" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA828" w14:textId="5A903748" w:rsidR="00B32A02" w:rsidRDefault="0029446F" w:rsidP="4A02EFA9">
+          <w:p w14:paraId="725C6277" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0029446F">
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t>Si le voyageur retourne les fonds à l'organisation, il sélectionne l'une des deux options suivantes : 1) Demander le traitement d'une retenue sur salaire dans la demande de remboursement/ER approuvée (applicable si la paie du voyageur est traitée par les RH) ; 2) Soumettre le paiement par virement bancaire.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA831" w14:textId="77777777" w:rsidTr="4A02EFA9">
+      <w:tr w:rsidR="00D259C3" w:rsidRPr="00D259C3" w14:paraId="2D3BBEB0" w14:textId="77777777" w:rsidTr="00D259C3">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251DA82F" w14:textId="67E14488" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="4A02EFA9">
+          <w:p w14:paraId="230BC6F1" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="4A02EFA9">
-              <w:rPr>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Trésorerie</w:t>
             </w:r>
-            <w:r>
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="27EADD91">
-[...3 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t>Siège /Point focal financier situés en dehors du Siège)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7031" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA830" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="00D63D48">
+          <w:p w14:paraId="15DBD309" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">Dépose le chèque et reçoit les paiements effectués par virement électronique.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA834" w14:textId="77777777" w:rsidTr="4A02EFA9">
+      <w:tr w:rsidR="00D259C3" w:rsidRPr="00D259C3" w14:paraId="58B7B3EF" w14:textId="77777777" w:rsidTr="00D259C3">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA832" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="680F252D" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-              </w:rPr>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Module des états de paie mondiaux </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7031" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA833" w14:textId="3C98DC3E" w:rsidR="00B32A02" w:rsidRDefault="00DD74B5">
+          <w:p w14:paraId="281214E1" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DD74B5">
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
               <w:t>Déduit le montant du recouvrement du salaire du voyageur lorsque l'option paie est sélectionnée dans la demande de remboursement du voyage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA839" w14:textId="77777777" w:rsidTr="4A02EFA9">
+      <w:tr w:rsidR="00D259C3" w:rsidRPr="00D259C3" w14:paraId="60C35C72" w14:textId="77777777" w:rsidTr="00D259C3">
         <w:trPr>
           <w:trHeight w:val="1007"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2347" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251DA837" w14:textId="74E7F985" w:rsidR="00B32A02" w:rsidRDefault="00DD74B5" w:rsidP="4A02EFA9">
+          <w:p w14:paraId="1A7EBA82" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="333333"/>
               </w:rPr>
               <w:t>GSSC</w:t>
             </w:r>
-            <w:r w:rsidR="019805AF" w:rsidRPr="4A02EFA9">
-              <w:rPr>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /Point focal financier </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7031" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA838" w14:textId="533B9ABF" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="00D63D48">
+          <w:p w14:paraId="0AC5C92C" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> les virements électroniques et les retenues sur la paie sont effectués, et fait le rapprochement avec les montants recouvrés décrits en détail dans le rapport de dépenses.  </w:t>
+            <w:r w:rsidRPr="00D259C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="333333"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vérifie pour s’assurer que les dépôts sur le compte débiteur par chèque et les virements électroniques et les retenues sur la paie sont effectués, et fait le rapprochement avec les montants recouvrés décrits en détail dans le rapport de dépenses.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="251DA83A" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="41BE7BD9" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="24" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="24"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43A20607" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="8958"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D259C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3896C997" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00875746" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve">  </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA83B" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="0BC07702" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRPr="00875746" w:rsidRDefault="00D259C3" w:rsidP="00D259C3">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B32A02">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w14:paraId="47938B0D" w14:textId="463A1193" w:rsidR="00DA504D" w:rsidRDefault="00D259C3">
+      <w:r w:rsidRPr="00D1467E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00875746">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00D259C3">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1490" w:right="1431" w:bottom="1496" w:left="1426" w:header="720" w:footer="743" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62867F38" w14:textId="77777777" w:rsidR="00E11244" w:rsidRDefault="00E11244">
+    <w:p w14:paraId="5A141E39" w14:textId="77777777" w:rsidR="00A915E4" w:rsidRDefault="00A915E4" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="01FA32A3" w14:textId="77777777" w:rsidR="00E11244" w:rsidRDefault="00E11244">
+    <w:p w14:paraId="18066820" w14:textId="77777777" w:rsidR="00A915E4" w:rsidRDefault="00A915E4" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0609070205080204"/>
+  <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
+    <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="251DA840" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1246EE39" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRDefault="00D259C3">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="9" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="9"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="251DA841" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+  <w:p w14:paraId="462DA92B" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRDefault="00D259C3">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="251DA843" w14:textId="078D4078" w:rsidR="00B32A02" w:rsidRDefault="009F7A35">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="355FEADA" w14:textId="153E5C80" w:rsidR="00D259C3" w:rsidRPr="00533C04" w:rsidRDefault="00D259C3">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D63D48">
-      <w:rPr>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D63D48">
-      <w:rPr>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Date d’entrée en vigueur: </w:t>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="00D07663">
-      <w:t>09/01/2023</w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>: 09/01/2023</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00533C04">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1486052857"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{DDE6605A-1813-4830-A3AC-2D28F7CDFD31}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00A85360">
+        <w:r w:rsidRPr="00533C04">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="251DA844" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C307A22" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRDefault="00D259C3">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="9" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="9"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
+      <w:rPr>
+        <w:color w:val="333333"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="251DA845" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+  <w:p w14:paraId="3ACA2A91" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRDefault="00D259C3">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="14"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BFDEC83" w14:textId="77777777" w:rsidR="00E11244" w:rsidRDefault="00E11244">
+    <w:p w14:paraId="7CE63E14" w14:textId="77777777" w:rsidR="00A915E4" w:rsidRDefault="00A915E4" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="121EB696" w14:textId="77777777" w:rsidR="00E11244" w:rsidRDefault="00E11244">
+    <w:p w14:paraId="1DD983D4" w14:textId="77777777" w:rsidR="00A915E4" w:rsidRDefault="00A915E4" w:rsidP="00D259C3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="6460C139" w14:textId="7A286232" w:rsidR="009F7A35" w:rsidRDefault="4A02EFA9" w:rsidP="009F7A35">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4761EB47" w14:textId="7B1CA6F7" w:rsidR="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="009F7A35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A4C1298" wp14:editId="1F915A31">
-          <wp:extent cx="304800" cy="594360"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F191F5E" wp14:editId="31D54306">
+          <wp:extent cx="292227" cy="594360"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 24"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
+                <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="15447"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304855" cy="594467"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="62853B2C" w14:textId="77777777" w:rsidR="009F7A35" w:rsidRDefault="009F7A35" w:rsidP="009F7A35">
+  <w:p w14:paraId="128BDC7C" w14:textId="77777777" w:rsidR="00D259C3" w:rsidRDefault="00D259C3" w:rsidP="009F7A35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="362B5CB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB2441DE"/>
     <w:lvl w:ilvl="0" w:tplc="338E33CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -2492,208 +3376,127 @@
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="201093480">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1579055441">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B32A02"/>
-[...84 lines deleted...]
-    <w:rsid w:val="7E06C269"/>
+    <w:rsidRoot w:val="00D259C3"/>
+    <w:rsid w:val="00007593"/>
+    <w:rsid w:val="00533C04"/>
+    <w:rsid w:val="007535F2"/>
+    <w:rsid w:val="00A27EDE"/>
+    <w:rsid w:val="00A915E4"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="251DA7DB"/>
-  <w15:docId w15:val="{DC91C146-8BED-1540-9915-78EC3581EC64}"/>
+  <w14:docId w14:val="2531C78D"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2E989B8B-25B7-4BBD-B5CE-4BA13B7CD95D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2808,51 +3611,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2921,769 +3724,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
-[...717 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -3745,987 +3838,966 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00D259C3"/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
+    <w:name w:val="TableGrid"/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D259C3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D259C3"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00273EFE"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D259C3"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasury.un.org/operationalrates/OperationalRates.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1183</Words>
-  <Characters>6744</Characters>
+  <Words>1240</Words>
+  <Characters>7068</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>56</Lines>
-  <Paragraphs>15</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7912</CharactersWithSpaces>
+  <CharactersWithSpaces>8292</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Tatiana Rieglerova</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>