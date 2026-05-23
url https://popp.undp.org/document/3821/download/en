--- v1 (2026-04-12)
+++ v2 (2026-05-23)
@@ -1,36 +1,38 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="579CDB10" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -378,51 +380,51 @@
     <w:p w14:paraId="2575FAFC" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A2A5FCD" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Reimbursable travel expenses will be calculated in United States (US) dollars. Amounts claimed in currencies other than the US dollar will be converted into US dollars </w:t>
       </w:r>
       <w:r w:rsidRPr="002C1002">
         <w:t xml:space="preserve">using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId5" w:history="1">
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="002C1002">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>UN rate of exchange (UNORE)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="002C1002">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for the month in which the expense was incurred, provided the total claim settlement is to be paid in US dollars.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06AA158A" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
@@ -572,82 +574,80 @@
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The following categories of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>expenses</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> types can be selected when creating a travel claim: travel fare (for airfare and ticket cost), DSA (entitlement), supplementary DSA, ad hoc DSA, terminal departure and terminal arrival.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BB03AB" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C88A2DE" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
+    <w:p w14:paraId="3C88A2DE" w14:textId="6C1C5678" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If there are amounts to be claimed or returned to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>UNDP</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> the appropriate transaction is processed in   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Unall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>/</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E75D99">
+        <w:t>Quantum (</w:t>
+      </w:r>
       <w:r>
         <w:t xml:space="preserve">e.g. expense report). Payment to the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>traveller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> or reimbursement to UNDP will be settled in one sum.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60DD0021" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="195AD7E5" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
@@ -1163,69 +1163,67 @@
           <w:p w14:paraId="13173F81" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="7" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Expense Report Originator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DEBE9E9" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
+          <w:p w14:paraId="7DEBE9E9" w14:textId="162E2186" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">If claiming additional funds or returning funds to the organization, submits expense report </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">in  </w:t>
+            <w:r w:rsidR="00E75D99">
+              <w:t xml:space="preserve">in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidR="00E75D99">
               <w:t>Unall</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t>/Quantum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F09A6" w14:paraId="0855DFC2" w14:textId="77777777" w:rsidTr="0046476D">
         <w:trPr>
           <w:trHeight w:val="1153"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A7EB355" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="7" w:right="0" w:firstLine="0"/>
@@ -1233,114 +1231,103 @@
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Traveller</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69B2B851" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
+          <w:p w14:paraId="69B2B851" w14:textId="02C8C2C3" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">If returning funds to the organization, selects one </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E75D99">
+              <w:t>of 2</w:t>
+            </w:r>
             <w:r>
               <w:t xml:space="preserve"> options: 1) Requests the processing of a payroll deduction in the approved claim/ER (applicable if the traveler’s payroll is processed through HR); 2) Submits payment via wire transfer.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F09A6" w14:paraId="533F6251" w14:textId="77777777" w:rsidTr="0046476D">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6175D145" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
+          <w:p w14:paraId="6175D145" w14:textId="348E65E6" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="7" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Treasury (</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r>
+            <w:r w:rsidR="00E75D99">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>HQ)</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E75D99">
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
             <w:r w:rsidRPr="003B51CC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Finance </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Focal Point</w:t>
             </w:r>
             <w:r w:rsidRPr="003B51CC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (outside of HQ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1403,169 +1390,188 @@
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D94EBDB" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Deducts recovery amount from </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>traveller’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t xml:space="preserve"> salary when the payroll option is selected in the travel claim.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F09A6" w14:paraId="71084CC9" w14:textId="77777777" w:rsidTr="0046476D">
         <w:trPr>
           <w:trHeight w:val="1007"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="185D394C" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
+          <w:p w14:paraId="185D394C" w14:textId="55E7E8D8" w:rsidR="009F09A6" w:rsidRDefault="00E75D99" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="10" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="095F9624">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>GSSC  /</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="095F9624">
+              <w:t>GSSC /</w:t>
+            </w:r>
+            <w:r w:rsidR="009F09A6" w:rsidRPr="095F9624">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Focal Point </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B6BCFC2" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="10" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="020E1355" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
+          <w:p w14:paraId="020E1355" w14:textId="3CDC7A77" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Verifies </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...3 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00E75D99">
+              <w:t>that deposits</w:t>
+            </w:r>
             <w:r>
               <w:t xml:space="preserve"> for cheques and wire transfers are made and reconciles against recovery amounts detailed in expense report.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6676C1F7" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="24" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74FC16BD" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="8958" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC1F3A7" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
     <w:sectPr w:rsidR="00DA504D" w:rsidSect="009F09A6">
-      <w:headerReference w:type="even" r:id="rId6"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1490" w:right="1431" w:bottom="990" w:left="1426" w:header="720" w:footer="743" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1FC3B7D9" w14:textId="77777777" w:rsidR="00305704" w:rsidRDefault="00305704">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="28BB4DF3" w14:textId="77777777" w:rsidR="00305704" w:rsidRDefault="00305704">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
@@ -1726,51 +1732,50 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="009F7A35">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> 09/01/2023</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="009F7A35">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1486052857"/>
-        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{DDE6605A-1813-4830-A3AC-2D28F7CDFD31}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
         <w:r>
           <w:t>9</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="67413EB0" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="9" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
@@ -1796,50 +1801,75 @@
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4D0EE5FD" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="14" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7440293A" w14:textId="77777777" w:rsidR="00305704" w:rsidRDefault="00305704">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="6365A9E3" w14:textId="77777777" w:rsidR="00305704" w:rsidRDefault="00305704">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06015417" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="314CBC6F" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F7A35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74B2CB22" wp14:editId="0A27DD1A">
@@ -2316,64 +2346,81 @@
         <w:color w:val="333333"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2056654217">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="434716674">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F09A6"/>
+    <w:rsid w:val="0017687A"/>
+    <w:rsid w:val="00305704"/>
+    <w:rsid w:val="0056267A"/>
+    <w:rsid w:val="008C6CAD"/>
+    <w:rsid w:val="00987A91"/>
     <w:rsid w:val="009F09A6"/>
+    <w:rsid w:val="00C05394"/>
     <w:rsid w:val="00C61B9D"/>
     <w:rsid w:val="00C83646"/>
     <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E75D99"/>
+    <w:rsid w:val="00E815A4"/>
+    <w:rsid w:val="00EF530D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6ED17199"/>
@@ -3166,50 +3213,51 @@
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="009F09A6"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="009F09A6"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:ind w:left="730" w:hanging="370"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="009F09A6"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Quote">
     <w:name w:val="Quote"/>
@@ -3354,62 +3402,80 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F09A6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009F09A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="333333"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E75D99"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasury.un.org/operationalrates/OperationalRates.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasury.un.org/operationalrates/OperationalRates.php" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -3672,54 +3738,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>868</Words>
-  <Characters>4948</Characters>
+  <Words>867</Words>
+  <Characters>4943</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5805</CharactersWithSpaces>
+  <CharactersWithSpaces>5799</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>