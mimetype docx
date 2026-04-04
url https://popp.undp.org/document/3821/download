--- v0 (2025-12-25)
+++ v1 (2026-04-04)
@@ -1,1987 +1,1926 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="251DA7DB" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="579CDB10" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Post Travel  </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7DC" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="378CCD27" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7DD" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="2FA730ED" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The travel claim is a post-travel report that the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>traveller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> is required to submit to the authorizing unit </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">within two weeks </w:t>
       </w:r>
       <w:r w:rsidRPr="00455ED5">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">rom completion of travel when their travel is organized and paid for by UNDP.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7DE" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="3C0CD32F" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7DF" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="530E78CE" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The travel claim provides appropriate documentation that the travel occurred; enables the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>traveller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> to claim reimbursement of additional travel expenses; and, should the travel advance have exceeded the amount of reimbursable expenses, enables the </w:t>
+        <w:t xml:space="preserve"> to claim reimbursement of additional travel expenses; </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>and,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> should the travel advance have exceeded the amount of reimbursable expenses, enables the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>traveller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> to repay the amount of overpayment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7E0" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="6D3D62A8" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7E1" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="009F7A35">
+    <w:p w14:paraId="66FEAF7B" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Additional reimbursable expenses are normally limited to:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7E3" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="009F7A35">
+    <w:p w14:paraId="539EE39D" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">local transportation that is not covered by terminal expenses or daily subsistence allowance (DSA)   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7E5" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="009F7A35">
+    <w:p w14:paraId="118EE763" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">telephone and other communication expenses for official business   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7E7" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="009F7A35">
+    <w:p w14:paraId="324F8347" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">transfer of authorized baggage   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7E9" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="009F7A35">
+    <w:p w14:paraId="2F6C0B1E" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">room rental for official use*  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7EB" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="009F7A35">
+    <w:p w14:paraId="5EF34CF2" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">services and rental equipment required for preparation of official reports or correspondence  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7ED" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="009F7A35">
+    <w:p w14:paraId="36DBD1F5" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">vaccinations  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7EF" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="2A126904" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:ind w:left="1094" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Expense requires pre-approval by the same approver authorized to approve the travel  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F0" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="1F537D18" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F1" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="60F2D5DD" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0" w:hanging="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Travel Claim</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F2" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="5F035873" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75147DCF" w14:textId="77777777" w:rsidR="002C0892" w:rsidRDefault="00434847" w:rsidP="002C0892">
+    <w:p w14:paraId="1E651377" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">All staff members, as well as non-staff members, when their travel is organized and paid by UNDP, are required to submit a travel claim.  The completed travel claim must be accompanied by proof of travel, including boarding passes (either paper boarding passes, or copies of electronic boarding passes received through e-mail.), the official itinerary and receipts for miscellaneous expenses, if applicable. The travel claim must be signed-off by an approving officer verifying that the mission occurred and that any expenses comply with policy and are approved. </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="251DA7F4" w14:textId="341DC4D2" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="002C0892">
+        <w:t xml:space="preserve">All staff members, as well as non-staff members, when their travel is organized and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>paid</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> by UNDP, are required to submit a travel claim.  The completed travel claim must be accompanied by proof of travel, including boarding passes (either paper boarding passes, or copies of electronic boarding passes received through e-mail.), the official itinerary and receipts for miscellaneous expenses, if applicable. The travel claim must be </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>signed-off</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> by an approving officer verifying that the mission occurred and that any expenses comply with policy and are approved.  Staff members and travel administrators (arranging travel on behalf of non-staff members), using the HQ travel management services provider, should retain the original travel documentation until the travel claim has been processed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A86DFC" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:ind w:left="705" w:right="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F5" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="26902767" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If on review of the travel claim it is determined that the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>traveller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> has been advanced an amount greater than the amount of reimbursable expenses, the difference will be recovered by UNDP.   </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="251DA7F6" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+        <w:t xml:space="preserve"> has </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>been advanced</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> an amount greater than the amount of reimbursable expenses, the difference will be recovered by UNDP.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03445F82" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F7" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="71109D78" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Claims for miscellaneous expenses are certified through the authorization of the travel claim) by the approving officer. In the absence of a receipt for a miscellaneous expense, reimbursement shall only be made up to a maximum of $20.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F8" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="2575FAFC" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7F9" w14:textId="0A1D1DB7" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="002C1002">
+    <w:p w14:paraId="3A2A5FCD" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Reimbursable travel expenses will be calculated in United States (US) dollars. Amounts claimed in currencies other than the US dollar will be converted into US dollars </w:t>
       </w:r>
-      <w:r w:rsidR="002C1002" w:rsidRPr="002C1002">
+      <w:r w:rsidRPr="002C1002">
         <w:t xml:space="preserve">using the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="002C1002" w:rsidRPr="002C1002">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="002C1002">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0070C0"/>
           </w:rPr>
           <w:t>UN rate of exchange (UNORE)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="002C1002" w:rsidRPr="002C1002">
+      <w:r w:rsidRPr="002C1002">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">for the month in which the expense was incurred, provided the total claim settlement is to be paid in US dollars.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7FA" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="06AA158A" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7FB" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="46090F59" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The settlement of a travel claim in connection with local travel shall be paid in local currency wherever possible.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7FC" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="649E965B" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="45" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="734" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7FD" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="32FB16C6" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">No travel claim reimbursement shall be paid to a third party. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Travellers</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> are not eligible to be reimbursed for expenses incurred if they purchase transportation or other miscellaneous items for someone else.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7FE" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="65A56B1E" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="24" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA7FF" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="160B38CA" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>traveller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:u w:val="single" w:color="333333"/>
         </w:rPr>
         <w:t>fails to submit travel claims for two consecutive missions within 60 days</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> of the completion of his/her mission, no further advances would be made until all outstanding claims are settled.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="251DA800" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+        <w:t xml:space="preserve"> of the completion of his/her mission, no further advances </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>would</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> be made until all outstanding claims are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>settled</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="478E5D85" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA801" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="3BA6A3BD" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Travel claims shall be deemed time-barred if received by the authorizing unit more than one year from completion of travel. In such cases, no payment shall be made to the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>traveller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA802" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="02E45D22" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="23" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA803" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="0DD5A22B" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">The following categories of expenses types can be selected when creating a travel claim: travel fare (for airfare and ticket cost), DSA (entitlement), supplementary DSA, ad hoc DSA, terminal departure and terminal arrival.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="251DA804" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+        <w:t xml:space="preserve">The following categories of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>expenses</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> types can be selected when creating a travel claim: travel fare (for airfare and ticket cost), DSA (entitlement), supplementary DSA, ad hoc DSA, terminal departure and terminal arrival.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BB03AB" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="19" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA805" w14:textId="67061107" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="3C88A2DE" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If there are amounts to be claimed or returned to UNDP the appropriate transaction is processed in </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">If there are amounts to be claimed or returned to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>UNDP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> the appropriate transaction is processed in   </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00BC4A7C">
+      <w:r>
         <w:t>Unall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00BC4A7C">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> (e.g. expense report). Payment to the </w:t>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Quantum  (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">e.g. expense report). Payment to the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>traveller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> or reimbursement to UNDP will be settled in one sum.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA806" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="60DD0021" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA807" w14:textId="4758B0FF" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="195AD7E5" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Non-staff members, where travel is paid and organized by UNDP, are advanced 80% of the estimated DSA and terminal expenses in advance of travel. The remaining balance owed to the </w:t>
+        <w:t xml:space="preserve">Non-staff members, where travel is paid and organized by UNDP, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>are advanced</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> 80% of the estimated DSA and terminal expenses in advance of travel. The remaining balance owed to the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>traveller</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve"> is processed through the travel claim upon the completion of travel. </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> is processed through the travel claim upon the completion of travel. This includes completing a travel claim and expense report </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">in  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="002C0892">
+      <w:r>
         <w:t>Unall</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002C0892">
-[...6 lines deleted...]
-    <w:p w14:paraId="251DA808" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">/Quantum.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1920DE" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA809" w14:textId="77777777" w:rsidR="002C1002" w:rsidRDefault="002C1002">
+    <w:p w14:paraId="580EB2B9" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="251DA80A" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="46EB4763" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36AAA5B6" w14:textId="116A02E0" w:rsidR="009F7A35" w:rsidRDefault="009F7A35">
+    <w:p w14:paraId="4B1E752F" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="000B0C06" w14:textId="77777777" w:rsidR="00D333E8" w:rsidRDefault="00D333E8">
+    <w:p w14:paraId="6A826C34" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="190737B0" w14:textId="77777777" w:rsidR="00D333E8" w:rsidRDefault="00D333E8">
+    <w:p w14:paraId="287E08D1" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C53DCEA" w14:textId="77777777" w:rsidR="00D333E8" w:rsidRDefault="00D333E8">
+    <w:p w14:paraId="0625126C" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05283A83" w14:textId="77777777" w:rsidR="00D333E8" w:rsidRDefault="00D333E8">
+    <w:p w14:paraId="57405A34" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4505292E" w14:textId="77777777" w:rsidR="00D333E8" w:rsidRDefault="00D333E8">
+    <w:p w14:paraId="5AD153BB" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75EE343D" w14:textId="77777777" w:rsidR="00D333E8" w:rsidRDefault="00D333E8">
+    <w:p w14:paraId="2B861AC8" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="798744F2" w14:textId="77777777" w:rsidR="00D333E8" w:rsidRDefault="00D333E8">
+    <w:p w14:paraId="52BE2912" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50240C78" w14:textId="77777777" w:rsidR="00D333E8" w:rsidRDefault="00D333E8">
+    <w:p w14:paraId="643A7D24" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08C74217" w14:textId="77777777" w:rsidR="00D333E8" w:rsidRDefault="00D333E8">
+    <w:p w14:paraId="32DFB39B" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="251DA80D" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="002C1002">
+    <w:p w14:paraId="4AFA1FDE" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:right="0" w:hanging="10"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Roles and </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="00434847">
+        <w:t xml:space="preserve">Roles and Responsibilities  </w:t>
+      </w:r>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251DA80E" w14:textId="28CD35BB" w:rsidR="00B32A02" w:rsidRDefault="00B32A02">
+    <w:p w14:paraId="78A56A53" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="14" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9378" w:type="dxa"/>
         <w:tblInd w:w="17" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="96" w:type="dxa"/>
           <w:left w:w="108" w:type="dxa"/>
           <w:right w:w="59" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2763"/>
         <w:gridCol w:w="6615"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA811" w14:textId="77777777" w:rsidTr="00455ED5">
+      <w:tr w:rsidR="009F09A6" w14:paraId="20C5C30C" w14:textId="77777777" w:rsidTr="0046476D">
         <w:trPr>
           <w:trHeight w:val="351"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA80F" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="009F7A35" w:rsidRDefault="00434847">
+          <w:p w14:paraId="7CECFAD1" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRPr="009F7A35" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="7" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7A35">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Roles  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA810" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRPr="009F7A35" w:rsidRDefault="00434847">
+          <w:p w14:paraId="2A5F301E" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRPr="009F7A35" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F7A35">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Responsibilities  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA814" w14:textId="77777777" w:rsidTr="00455ED5">
+      <w:tr w:rsidR="009F09A6" w14:paraId="53FCFFE1" w14:textId="77777777" w:rsidTr="0046476D">
         <w:trPr>
           <w:trHeight w:val="1514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA812" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="5DD85629" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="7" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Traveller</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251DA813" w14:textId="4F0C3705" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="002C1002">
+          <w:p w14:paraId="4F6E4294" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Submits travel claim to approving officer with supporting documentation including proof of travel within two weeks of completion of mission.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA819" w14:textId="77777777" w:rsidTr="00455ED5">
+      <w:tr w:rsidR="009F09A6" w14:paraId="5CEE42A7" w14:textId="77777777" w:rsidTr="0046476D">
         <w:trPr>
           <w:trHeight w:val="1360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA815" w14:textId="370D26A1" w:rsidR="00B32A02" w:rsidRDefault="00900042">
+          <w:p w14:paraId="2BF14BF5" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="7" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Travel </w:t>
             </w:r>
-            <w:r w:rsidR="00943CDC" w:rsidRPr="00B03443">
+            <w:r w:rsidRPr="00B03443">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Processor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA816" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="002C1002">
+          <w:p w14:paraId="62FBBB16" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="235" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Verifies travel is bona fide. Signs-off on Travel Claim verifying that travel took place and that additional expenses, if applicable, are reimbursable.   </w:t>
+              <w:t xml:space="preserve">Verifies travel is bona fide. Signs-off on Travel Claim verifying that travel took place and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>that additional expenses</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve">, if applicable, are reimbursable.   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251DA817" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="002C1002">
+          <w:p w14:paraId="6E4526F6" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Verifies the following:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251DA818" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847" w:rsidP="002C1002">
+          <w:p w14:paraId="6DF4A1C0" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">DSA is accurate, checks for over/under payment and that expenses claimed are within policy.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA820" w14:textId="77777777" w:rsidTr="00455ED5">
+      <w:tr w:rsidR="009F09A6" w14:paraId="5CFDE3C1" w14:textId="77777777" w:rsidTr="0046476D">
         <w:trPr>
           <w:trHeight w:val="1771"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA81A" w14:textId="0AD36621" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="3B7FDCE8" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="7" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Travel Claim Originator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251DA81B" w14:textId="56EEC808" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="334A7AC3" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="8" w:line="246" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t>Submits in</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Submits in </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00C5073D">
+            <w:r>
               <w:t>Unall</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00C5073D">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> whether claiming additional expenses or not. Notes any changes, including:  </w:t>
+            <w:r>
+              <w:t xml:space="preserve">/Quantum whether claiming additional expenses or not. Notes any changes, including:  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251DA81C" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="4B545372" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0" w:hanging="394"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">itinerary dates or cities  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251DA81D" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="7D1216A0" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0" w:hanging="394"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">DSA dates or locations  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251DA81E" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="39FAECA4" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0" w:hanging="394"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">non obligated expenses  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251DA81F" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="6A55146F" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="0" w:hanging="394"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">any associated travel advances in ‘disbursed’ status that require action  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA823" w14:textId="77777777" w:rsidTr="00455ED5">
+      <w:tr w:rsidR="009F09A6" w14:paraId="5E799CBC" w14:textId="77777777" w:rsidTr="0046476D">
         <w:trPr>
           <w:trHeight w:val="1222"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251DA821" w14:textId="3C40230A" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="13173F81" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="7" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Expense Report Originator </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA822" w14:textId="1C78103C" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="7DEBE9E9" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">If claiming additional funds or returning funds to the organization, submits expense report in </w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">If claiming additional funds or returning funds to the organization, submits expense report </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t xml:space="preserve">in  </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00C5073D">
+            <w:r>
               <w:t>Unall</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00C5073D">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:t>/Quantum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA829" w14:textId="77777777" w:rsidTr="00455ED5">
+      <w:tr w:rsidR="009F09A6" w14:paraId="0855DFC2" w14:textId="77777777" w:rsidTr="0046476D">
         <w:trPr>
           <w:trHeight w:val="1153"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA827" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="7A7EB355" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="7" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Traveller</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA828" w14:textId="51D99DC5" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="69B2B851" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">If returning funds to the organization, selects one of </w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">) Submits payment via wire transfer.  </w:t>
+              <w:t xml:space="preserve">If returning funds to the organization, selects one </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>of  2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> options: 1) Requests the processing of a payroll deduction in the approved claim/ER (applicable if the traveler’s payroll is processed through HR); 2) Submits payment via wire transfer.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA831" w14:textId="77777777" w:rsidTr="00455ED5">
+      <w:tr w:rsidR="009F09A6" w14:paraId="533F6251" w14:textId="77777777" w:rsidTr="0046476D">
         <w:trPr>
           <w:trHeight w:val="439"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251DA82F" w14:textId="1E37BD76" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="6175D145" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="7" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Treasury</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF6377">
+              <w:t>Treasury (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> (HQ)</w:t>
+              <w:t>HQ)</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00CF6377" w:rsidRPr="003B51CC">
+            <w:r w:rsidRPr="003B51CC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">/Finance </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF6377">
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003B51CC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Focal Point</w:t>
             </w:r>
-            <w:r w:rsidR="00CF6377" w:rsidRPr="003B51CC">
+            <w:r w:rsidRPr="003B51CC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (outside of HQ)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251DA830" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="7FEA1BF4" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Deposits cheque and receives payments made via wire transfer.  </w:t>
+              <w:t xml:space="preserve">Deposits cheque and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>receives</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> payments made via wire transfer.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA834" w14:textId="77777777" w:rsidTr="00455ED5">
+      <w:tr w:rsidR="009F09A6" w14:paraId="05293184" w14:textId="77777777" w:rsidTr="0046476D">
         <w:trPr>
           <w:trHeight w:val="977"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA832" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="41AB8EE0" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="10" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Global Payroll </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="251DA833" w14:textId="191D2691" w:rsidR="00B32A02" w:rsidRDefault="004D71D8">
+          <w:p w14:paraId="6D94EBDB" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t>D</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">educts recovery amount from </w:t>
+              <w:t xml:space="preserve">Deducts recovery amount from </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00434847">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
               <w:t>traveller’s</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00434847">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">.  </w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> salary when the payroll option is selected in the travel claim.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B32A02" w14:paraId="251DA839" w14:textId="77777777" w:rsidTr="00455ED5">
+      <w:tr w:rsidR="009F09A6" w14:paraId="71084CC9" w14:textId="77777777" w:rsidTr="0046476D">
         <w:trPr>
           <w:trHeight w:val="1007"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2763" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48A9ECE4" w14:textId="7AA81B99" w:rsidR="00B32A02" w:rsidRDefault="56F9E2FC">
+          <w:p w14:paraId="185D394C" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="10" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="095F9624">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">GSSC </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CF6377" w:rsidRPr="095F9624">
+              <w:t>GSSC  /</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="095F9624">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> /Finance Focal Point </w:t>
+              <w:t xml:space="preserve">Finance Focal Point </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="251DA837" w14:textId="134AC590" w:rsidR="00B32A02" w:rsidRDefault="00B32A02">
+          <w:p w14:paraId="4B6BCFC2" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="10" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6615" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="251DA838" w14:textId="3689E394" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+          <w:p w14:paraId="020E1355" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="0046476D">
             <w:pPr>
               <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t>Verifies that  deposits for cheques</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> wire transfers are made and reconciles against recovery amounts detailed in expense report.  </w:t>
+              <w:t xml:space="preserve">Verifies </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>that  deposits</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> for cheques and wire transfers are made and reconciles against recovery amounts detailed in expense report.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="251DA83A" w14:textId="15D3FAA4" w:rsidR="00B32A02" w:rsidRDefault="00B32A02">
+    <w:p w14:paraId="6676C1F7" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="2" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="24" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="251DA83B" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+    <w:p w14:paraId="74FC16BD" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F09A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="8958" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B32A02" w:rsidSect="00D333E8">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId18"/>
+    <w:p w14:paraId="4BC1F3A7" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="009F09A6">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1490" w:right="1431" w:bottom="990" w:left="1426" w:header="720" w:footer="743" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="251DA840" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3659EAC3" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="9" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="251DA841" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+  <w:p w14:paraId="32901D26" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="14" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="251DA843" w14:textId="58255496" w:rsidR="00B32A02" w:rsidRDefault="009F7A35">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="691FFD22" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="14" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003B51CC">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003B51CC">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="009F7A35">
       <w:t>Effective Date:</w:t>
     </w:r>
     <w:r>
-      <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-      <w:t>09/01/2023</w:t>
+      <w:t xml:space="preserve"> 09/01/2023</w:t>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="009F7A35">
       <w:t>Version #:</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="1486052857"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
+        <w:placeholder/>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{DDE6605A-1813-4830-A3AC-2D28F7CDFD31}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00942676">
+        <w:r>
           <w:t>9</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="251DA844" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67413EB0" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="9" w:right="0" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="251DA845" w14:textId="77777777" w:rsidR="00B32A02" w:rsidRDefault="00434847">
+  <w:p w14:paraId="4D0EE5FD" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="14" w:right="0" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="58BFD7F8" w14:textId="77777777" w:rsidR="00103CB6" w:rsidRDefault="00103CB6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="06015417" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="62853B2C" w14:textId="03CD74C3" w:rsidR="009F7A35" w:rsidRDefault="00D1281C" w:rsidP="009F7A35">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="314CBC6F" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6" w:rsidP="009F7A35">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78A20050" wp14:editId="79F308B9">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74B2CB22" wp14:editId="0A27DD1A">
           <wp:extent cx="527056" cy="802800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="356551624" name="Picture 356551624" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Graphical user interface, application&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="527056" cy="802800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="228A441A" w14:textId="77777777" w:rsidR="00103CB6" w:rsidRDefault="00103CB6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0A064374" w14:textId="77777777" w:rsidR="009F09A6" w:rsidRDefault="009F09A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="362B5CB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB2441DE"/>
     <w:lvl w:ilvl="0" w:tplc="338E33CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -2372,181 +2311,115 @@
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="333333"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2056654217">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="434716674">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:hideSpellingErrors/>
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...6 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00B32A02"/>
-[...60 lines deleted...]
-    <w:rsid w:val="57A92CE7"/>
+    <w:rsidRoot w:val="009F09A6"/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C83646"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="251DA7DB"/>
-  <w15:docId w15:val="{DC91C146-8BED-1540-9915-78EC3581EC64}"/>
+  <w14:docId w14:val="6ED17199"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2FB561E3-6F32-4159-BE22-06D463A9602C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2661,51 +2534,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2774,50 +2647,59 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
@@ -2871,1806 +2753,973 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
     <w:pPr>
       <w:spacing w:after="3" w:line="254" w:lineRule="auto"/>
       <w:ind w:left="730" w:right="3" w:hanging="370"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="333333"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="009F09A6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
+    <w:rsid w:val="009F09A6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C1002"/>
+    <w:rsid w:val="009F09A6"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F7A35"/>
+    <w:rsid w:val="009F09A6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F7A35"/>
+    <w:rsid w:val="009F09A6"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="333333"/>
-    </w:rPr>
-[...137 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...14 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasury.un.org/operationalrates/OperationalRates.php" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://treasury.un.org/operationalrates/OperationalRates.php" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...599 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>867</Words>
+  <Words>868</Words>
   <Characters>4948</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>41</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5804</CharactersWithSpaces>
+  <CharactersWithSpaces>5805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Tatiana Rieglerova</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...30 lines deleted...]
-</file>