--- v0 (2025-10-03)
+++ v1 (2026-08-13)
@@ -6258,99 +6258,97 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Voyage de 16 à 24 heures</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00633C53" w:rsidRPr="0032025F" w14:paraId="5895E7D2" w14:textId="77777777" w:rsidTr="00F40DC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="093144B8" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633C53">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Nombre d’escales aux fins de repos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4225F0E1" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633C53">
@@ -6384,51 +6382,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633C53">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Le fonctionnaire n’est pas censé prendre ses fonctions dans les 12 heures suivant son arrivée au lieu d’affectation. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="65FA8308" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
@@ -6463,51 +6460,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633C53">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Le fonctionnaire n’est pas censé prendre ses fonctions dans les 24 heures suivant son arrivée au lieu d’affectation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4922A926" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
@@ -6979,51 +6975,51 @@
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633C53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69BA8535" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
+    <w:p w14:paraId="69BA8535" w14:textId="75198547" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00633C53">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -8015,58 +8011,58 @@
         <w:t xml:space="preserve">Bureau des Services de Gestion des opérations générales </w:t>
       </w:r>
       <w:r w:rsidR="00C84E7A" w:rsidRPr="00C84E7A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en créant un dossier via</w:t>
       </w:r>
       <w:r w:rsidR="000F0B1D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="000F0B1D" w:rsidRPr="000F0B1D">
+        <w:r w:rsidR="000F0B1D" w:rsidRPr="00C24ED2">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="0000FF"/>
+            <w:color w:val="0072BC"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-            <w:u w:val="single"/>
+            <w:u w:val="single" w:color="0072BC"/>
             <w:lang w:val="fr-FR"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>UNall</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000F0B1D" w:rsidRPr="000F0B1D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="000F0B1D" w:rsidRPr="000F0B1D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -9049,194 +9045,190 @@
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsabilités</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00633C53" w:rsidRPr="0032025F" w14:paraId="7AE575FE" w14:textId="77777777" w:rsidTr="00F40DC6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C70D1D1" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633C53">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Voyageur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F2E364A" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633C53">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Communique à l’agence de voyages la date et l’heure d’arrivée les plus tardives possible, la date et l’heure de départ les plus matinales et le mode de transport préféré. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00633C53" w:rsidRPr="0032025F" w14:paraId="5F9CB326" w14:textId="77777777" w:rsidTr="00F40DC6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FEC8B8E" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633C53">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Conseiller en voyages</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40B2B136" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633C53">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9323,51 +9315,50 @@
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> l’itinéraire ou la facture au voyageur.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00633C53" w:rsidRPr="0032025F" w14:paraId="0666657E" w14:textId="77777777" w:rsidTr="00F40DC6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19919558" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633C53">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9395,51 +9386,50 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00633C53">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> ou son représentant désigné (pour les réservations faites hors de New York)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="011B10F6" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633C53">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9471,97 +9461,95 @@
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve"> n’est autorisée que par le Secrétaire général avant le voyage, conformément aux procédures établies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00633C53" w:rsidRPr="0032025F" w14:paraId="32125A89" w14:textId="77777777" w:rsidTr="00F40DC6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21504820" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633C53">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsable du voyage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1FEBBF30" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00633C53" w:rsidRDefault="00633C53" w:rsidP="00633C53">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00633C53">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -10785,102 +10773,101 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3075E631" w14:textId="77777777" w:rsidR="00633C53" w:rsidRPr="00132C84" w:rsidRDefault="00633C53">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00633C53" w:rsidRPr="00132C84" w:rsidSect="00B20DB7">
       <w:headerReference w:type="default" r:id="rId22"/>
       <w:footerReference w:type="even" r:id="rId23"/>
       <w:footerReference w:type="default" r:id="rId24"/>
       <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1427" w:right="1433" w:bottom="1448" w:left="1440" w:header="540" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A2FCE83" w14:textId="77777777" w:rsidR="006D4982" w:rsidRDefault="006D4982" w:rsidP="00633C53">
+    <w:p w14:paraId="31C71682" w14:textId="77777777" w:rsidR="00A67DB9" w:rsidRDefault="00A67DB9" w:rsidP="00633C53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03CDC604" w14:textId="77777777" w:rsidR="006D4982" w:rsidRDefault="006D4982" w:rsidP="00633C53">
+    <w:p w14:paraId="394E8F23" w14:textId="77777777" w:rsidR="00A67DB9" w:rsidRDefault="00A67DB9" w:rsidP="00633C53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -10903,51 +10890,51 @@
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="70B31D71" w14:textId="77777777" w:rsidR="002578F4" w:rsidRDefault="00C90A39">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3F92A8C8" w14:textId="57E2373C" w:rsidR="002578F4" w:rsidRPr="00633C53" w:rsidRDefault="00C90A39">
+  <w:p w14:paraId="3F92A8C8" w14:textId="1E28541C" w:rsidR="002578F4" w:rsidRPr="00633C53" w:rsidRDefault="00C90A39">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00633C53">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidRPr="00633C53">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
@@ -11052,58 +11039,85 @@
     <w:r w:rsidRPr="00633C53">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r w:rsidRPr="00633C53">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t xml:space="preserve">Date d’entrée en vigueur : 06/01/2019 </w:t>
     </w:r>
     <w:r w:rsidRPr="00633C53">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidR="00A07533">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
+      <w:t>V</w:t>
+    </w:r>
     <w:r w:rsidRPr="00633C53">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
-      <w:t xml:space="preserve">Numéro de version : </w:t>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r w:rsidR="00A07533">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00633C53">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="da-DK"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> : </w:t>
     </w:r>
     <w:r w:rsidR="00D76A4F">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="da-DK"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5BF1385A" w14:textId="77777777" w:rsidR="002578F4" w:rsidRDefault="00C90A39">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -11118,61 +11132,61 @@
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="500BBE45" w14:textId="77777777" w:rsidR="002578F4" w:rsidRDefault="00C90A39">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A31DA3B" w14:textId="77777777" w:rsidR="006D4982" w:rsidRDefault="006D4982" w:rsidP="00633C53">
+    <w:p w14:paraId="7C2BE12A" w14:textId="77777777" w:rsidR="00A67DB9" w:rsidRDefault="00A67DB9" w:rsidP="00633C53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61404FFC" w14:textId="77777777" w:rsidR="006D4982" w:rsidRDefault="006D4982" w:rsidP="00633C53">
+    <w:p w14:paraId="12155A22" w14:textId="77777777" w:rsidR="00A67DB9" w:rsidRDefault="00A67DB9" w:rsidP="00633C53">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F83F85B" w14:textId="00B4C265" w:rsidR="002578F4" w:rsidRDefault="00633C53" w:rsidP="002846A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07B30B22" wp14:editId="7ABEBEFC">
           <wp:extent cx="328295" cy="657860"/>
@@ -12071,97 +12085,103 @@
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="654991347">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="368728985">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="638345888">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1116216347">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00633C53"/>
     <w:rsid w:val="000F0B1D"/>
     <w:rsid w:val="00132C84"/>
+    <w:rsid w:val="001530CB"/>
     <w:rsid w:val="002578F4"/>
     <w:rsid w:val="00313527"/>
     <w:rsid w:val="0032025F"/>
     <w:rsid w:val="00472491"/>
     <w:rsid w:val="00633C53"/>
     <w:rsid w:val="006D4982"/>
     <w:rsid w:val="007D00B2"/>
+    <w:rsid w:val="008F6164"/>
+    <w:rsid w:val="00A07533"/>
     <w:rsid w:val="00A11B96"/>
+    <w:rsid w:val="00A67DB9"/>
     <w:rsid w:val="00B20DB7"/>
     <w:rsid w:val="00B950DC"/>
     <w:rsid w:val="00C01F86"/>
+    <w:rsid w:val="00C24ED2"/>
     <w:rsid w:val="00C36EFD"/>
     <w:rsid w:val="00C5799B"/>
     <w:rsid w:val="00C84E7A"/>
     <w:rsid w:val="00C90A39"/>
     <w:rsid w:val="00CD6289"/>
     <w:rsid w:val="00D60E2D"/>
     <w:rsid w:val="00D66688"/>
     <w:rsid w:val="00D76A4F"/>
     <w:rsid w:val="00DC5A6F"/>
+    <w:rsid w:val="00DD7EDD"/>
     <w:rsid w:val="00E12988"/>
     <w:rsid w:val="00F92DDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -13206,51 +13226,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="464740527">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/traveladvisory.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Duty%20Travel_TTS3-E_Form%20Exception%20to%20Standards%20of%20Accomodation%20for%20Air%20Travel.docx?Web=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/tts3-form-request-exception-standard-accommodation-air-travel" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/traveladvisory.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/23336" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/tts3-form-request-exception-standard-accommodation-air-travel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/3381" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/tts3-form-request-exception-standard-accommodation-air-travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/3381" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4050484/files/ST_AI_2013_3_Rev.1-FR.pdf?ln=en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10516" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/tts3-form-request-exception-standard-accommodation-air-travel" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/traveladvisory.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/3791662/files/ST_IC_2019_6-FR.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/traveladvisory.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Duty%20Travel_TTS3-E_Form%20Exception%20to%20Standards%20of%20Accomodation%20for%20Air%20Travel.docx?Web=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/tts3-form-request-exception-standard-accommodation-air-travel" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/traveladvisory.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/23336" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/tts3-form-request-exception-standard-accommodation-air-travel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/3381" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/tts3-form-request-exception-standard-accommodation-air-travel" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/3381" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4050484/files/ST_AI_2013_3_Rev.1-FR.pdf?ln=en" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10516" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/tts3-form-request-exception-standard-accommodation-air-travel" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/traveladvisory.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.un.org/fr/ST/IC/2019/6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -13533,54 +13553,54 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>15</Pages>
-  <Words>5474</Words>
-  <Characters>31206</Characters>
+  <Words>5469</Words>
+  <Characters>31176</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>260</Lines>
+  <Lines>259</Lines>
   <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36607</CharactersWithSpaces>
+  <CharactersWithSpaces>36572</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emiliana Zhivkova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>