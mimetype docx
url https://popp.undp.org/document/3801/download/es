--- v0 (2025-10-18)
+++ v1 (2026-05-14)
@@ -2008,153 +2008,139 @@
         </w:numPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">El viajero debe realizar las disposiciones de viaje lo antes posible. Inmediatamente después de que se apruebe la misión, e incluso antes de que se cree la TR, deben realizarse las reservas de vuelos con la agencia de viajes para obtener el itinerario oficial y la tarifa más económica para el viaje. El itinerario reservado identifica las escalas y se utiliza para determinar el costo estimado de la misión, incluidos los pequeños gastos de salida y llegada, la dieta (DSA, </w:t>
       </w:r>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Daily </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Daily</w:t>
+        <w:t>Subsistence</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Subsistence</w:t>
+        <w:t>Allowance</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) y el transporte, que son requeridos para preparar la solicitud de viaje (TR, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Travel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Allowance</w:t>
+        <w:t>Request</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00827BBD">
-[...35 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés).  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6294B7A4" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
@@ -2554,111 +2540,111 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>United</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Nations </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Nations</w:t>
+        <w:t>Department</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>Department</w:t>
+        <w:t>of</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of Safety and Security</w:t>
+        <w:t xml:space="preserve"> Safety and Security</w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) se las comunicará al viajero durante el proceso de autorización de seguridad de viajes y también podrán encontrarse en el </w:t>
       </w:r>
       <w:hyperlink r:id="rId7">
         <w:r w:rsidRPr="00827BBD">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
@@ -2899,512 +2885,94 @@
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En el caso de que el miembro del personal encuentre una mejor tarifa de una fuente externa para un viaje que se origina en la sede de Nueva York, en su clase autorizada de servicio, la agencia de viaje designada intentará igualarla.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168AA54B" w14:textId="77777777" w:rsidR="000141B6" w:rsidRDefault="000141B6" w:rsidP="000141B6">
-[...403 lines deleted...]
-    <w:p w14:paraId="1BC05477" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+    <w:p w14:paraId="1BC05477" w14:textId="4257D933" w:rsidR="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827BBD">
-[...11 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3C752030" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Condiciones de viaje</w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7460ABCC" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
@@ -4081,100 +3649,102 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>Personal que viaja con el único fin de aprender o desarrollarse personalmente. Personal no miembro del personal:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11E135C5" w14:textId="77777777" w:rsidR="000141B6" w:rsidRPr="006338F3" w:rsidRDefault="000141B6" w:rsidP="00B61777">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009F29DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Esto incluye titulares de Acuerdos de Servicio para el Personal, contratistas individuales, participantes en reuniones, funcionarios gubernamentales</w:t>
             </w:r>
             <w:r w:rsidRPr="002860F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="009F29DB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="it-IT"/>
               </w:rPr>
               <w:t>, titulares de Contratos de Servicio, expertos y becarios del programa VNU.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="07FCCE49" w14:textId="01A98D87" w:rsidR="00827BBD" w:rsidRPr="00523E5F" w:rsidRDefault="00827BBD" w:rsidP="0060343E">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00523E5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>(1)</w:t>
       </w:r>
       <w:r w:rsidRPr="00523E5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> En el caso de que el servicio se proporcione con un avión de dos cabinas que solo tenga una cabina de primera clase y una cabina de clase económica, el derecho es a la cabina superior a la clase económica.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08828AA2" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00523E5F" w:rsidRDefault="00827BBD" w:rsidP="0060343E">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
@@ -4292,51 +3862,50 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4D636298" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00523E5F" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00523E5F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78CA44F2" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -4579,153 +4148,166 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="52A6848C" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5937D4C3" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="0039580E">
       <w:pPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="730" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Ejemplo: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEA17E1" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="0039580E">
+    <w:p w14:paraId="4DEA17E1" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00276CED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+          <w:tab w:val="left" w:pos="1530"/>
+        </w:tabs>
         <w:spacing w:afterLines="60" w:after="144" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="730"/>
+        <w:ind w:left="1350" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la tarifa oficial es de USD 1500, la aprobación y el pago de la tarifa solicitada es a discreción de la unidad autorizadora, siempre que no supere los USD 2000. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A2E0D1" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="0039580E">
+    <w:p w14:paraId="28A2E0D1" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00276CED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+          <w:tab w:val="left" w:pos="1530"/>
+        </w:tabs>
         <w:spacing w:afterLines="60" w:after="144" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="730"/>
+        <w:ind w:left="1350" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la tarifa oficial es de USD 3300 y la tarifa solicitada es de USD 3900, el viajero paga la diferencia total de USD 600; dado que se excedió el umbral. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B976FBF" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="0039580E">
+    <w:p w14:paraId="0B976FBF" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00276CED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1350"/>
+          <w:tab w:val="left" w:pos="1530"/>
+        </w:tabs>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
-        <w:ind w:left="730"/>
+        <w:ind w:left="1350" w:hanging="450"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la tarifa oficial es de USD 5000 y la tarifa solicitada es de USD 5500 o menos, el viajero no debe pagar la diferencia en la tarifa si la unidad autorizadora decide autorizar la tarifa más alta, dado que la diferencia no excede los USD 500. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA6A03E" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="0039580E">
@@ -4819,51 +4401,50 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En el caso de que la porción oficial del viaje se cancele o se postergue, el PNUD no será responsable de los gastos o pérdidas en los que pueda incurrir el viajero en conexión con la porción personal del itinerario. El viajero es responsable de cualquier retraso, penalidad o gasto adicional incurrido como resultado de las desviaciones personales. Un viajero que se desvíe de la ruta aprobada de viaje para su conveniencia personal no estará cubierto por la responsabilidad del PNUD conforme al Apéndice D del Reglamento del Personal, durante los tramos del viaje que corresponden a la desviación de la ruta aprobada.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="611E8A72" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="42" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
@@ -4941,54 +4522,54 @@
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cuando las circunstancias especiales lo justifiquen (consulte </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="00827BBD">
+        <w:r w:rsidRPr="00276CED">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="0070C0"/>
+            <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>A/71/741</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0070C0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5050,52 +4631,66 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Management Services</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Management </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, por sus siglas en inglés) podrá autorizar de manera excepcional un </w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:i/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aumento de categoría de clase económica a clase ejecutiva</w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
@@ -5340,50 +4935,51 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Se recomienda especialmente confirmar los itinerarios de viaje lo antes posible y </w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>comprar (no solo reservar)</w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
@@ -5427,64 +5023,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Es responsabilidad del viajero notificar a la agencia de viajes designada sobre la cancelación de un viaje antes de la fecha de partida programada</w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Si el boleto no es reembolsable, es posible que el PNUD pueda volver a reservar el boleto y usar la porción no utilizada, después de las tarifas y los cargos correspondientes, para un viaje futuro con el mismo proveedor. Siempre que sea posible, la agencia de viajes designada proporcionará los requisitos y el proceso para volver a usar el boleto. En el caso de que no haya una agencia de viajes designada, se deberá notificar a la aerolínea sobre la cancelación de un viaje antes de la fecha programada de partida. La aerolínea </w:t>
-[...12 lines deleted...]
-        <w:t>deberá brindar la orientación correspondiente si el boleto puede reembolsarse o reutilizarse para un viaje futuro.</w:t>
+        <w:t>. Si el boleto no es reembolsable, es posible que el PNUD pueda volver a reservar el boleto y usar la porción no utilizada, después de las tarifas y los cargos correspondientes, para un viaje futuro con el mismo proveedor. Siempre que sea posible, la agencia de viajes designada proporcionará los requisitos y el proceso para volver a usar el boleto. En el caso de que no haya una agencia de viajes designada, se deberá notificar a la aerolínea sobre la cancelación de un viaje antes de la fecha programada de partida. La aerolínea deberá brindar la orientación correspondiente si el boleto puede reembolsarse o reutilizarse para un viaje futuro.</w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -5812,50 +5395,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="095C65ED" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BEE427" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5873,51 +5457,51 @@
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FE047BE" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+    <w:p w14:paraId="4FE047BE" w14:textId="6F7BE3C3" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -5973,64 +5557,51 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Por ejemplo, si un miembro del personal debe viajar un domingo para poder asistir a una reunión el lunes, deberá otorgarse al miembro del personal un día libre compensatorio. Si es necesario que el viaje de retorno también se realice un día no laboral, deberá otorgarse al miembro del </w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">personal otro día libre compensatorio. Si el día libre compensatorio por el viaje de ida no se tomó inmediatamente después del día no laboral, puede tomarse por separado o junto con el día libre compensatorio por el viaje de retorno, en cuyo caso los dos (2) días libres compensatorios pueden tomarse durante dos (2) días consecutivos hasta la finalización de todo el viaje.  </w:t>
+        <w:t xml:space="preserve">Por ejemplo, si un miembro del personal debe viajar un domingo para poder asistir a una reunión el lunes, deberá otorgarse al miembro del personal un día libre compensatorio. Si es necesario que el viaje de retorno también se realice un día no laboral, deberá otorgarse al miembro del personal otro día libre compensatorio. Si el día libre compensatorio por el viaje de ida no se tomó inmediatamente después del día no laboral, puede tomarse por separado o junto con el día libre compensatorio por el viaje de retorno, en cuyo caso los dos (2) días libres compensatorios pueden tomarse durante dos (2) días consecutivos hasta la finalización de todo el viaje.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="503DCD9D" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -6496,315 +6067,353 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="333333"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Viaje de 16 a 24 horas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00827BBD" w:rsidRPr="00807FF1" w14:paraId="54F9BE02" w14:textId="77777777" w:rsidTr="00F40DC6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5819A972" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Cantidad de paradas de descanso</w:t>
+              <w:t xml:space="preserve">Cantidad de paradas </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00827BBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>de descanso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6B86615D" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>No se permiten paradas de descanso.</w:t>
             </w:r>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00827BBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">El miembro del personal no debe comenzar sus tareas dentro de las 12 horas posteriores a la llegada al lugar de destino. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1D521CA8" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>No se permiten paradas de descanso.</w:t>
             </w:r>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>El miembro del personal no debe comenzar sus tareas dentro de las 24 horas posteriores a la llegada al lugar de destino.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="722213D9" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1 parada de descanso permitida </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20605C3A" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Opción 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Si no se realiza una parada de descanso, el miembro del personal no tiene la obligación de comenzar sus tareas dentro de las 24 horas posteriores a la llegada al lugar de destino. </w:t>
+              <w:t xml:space="preserve"> Si no se realiza una parada de descanso, el miembro del personal no tiene </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00827BBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="es-ES"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">la obligación de comenzar sus tareas dentro de las 24 horas posteriores a la llegada al lugar de destino. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BBEE23B" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
@@ -6898,51 +6507,50 @@
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="-5" w:hanging="10"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Viaje por tren o autobús  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0797848A" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
@@ -7162,51 +6770,51 @@
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los viajeros que deban viajar mediante automóviles de propiedad privada tienen derecho a reembolso con base en las </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00827BBD">
+        <w:r w:rsidRPr="00276CED">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>tarifas operativas por milla establecidas por las Naciones Unidas</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en inglés) para los viajes en automóvil. Estas tarifas varían geográficamente, dado que reflejan las condiciones y los precios locales que determinan los gastos ordinarios, la depreciación y las reparaciones. Todos estos se han tenido en cuenta en las tarifas de los costos operativos, y no se dispone de compensación adicional más allá de las tarifas establecidas. Naciones Unidas revisa estas tarifas y la ORH (Oficina de Recursos Humanos) informa con regularidad a todas las oficinas sobre cualquier cambio. </w:t>
       </w:r>
@@ -7270,50 +6878,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="26EE8400" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="274ABF74" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -7476,51 +7085,50 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Un viajero que esté autorizado para viajar en automóvil tiene derecho a un tiempo de viaje, no contabilizado para las vacaciones anuales, igual al tiempo que hubiese requerido si hubiese viajado por aire mediante la ruta más directa (si el transporte aéreo está disponible). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4143DF61" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
@@ -7770,54 +7378,54 @@
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Consulte la sección 8 de </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00827BBD">
+        <w:r w:rsidRPr="00276CED">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="0070C0"/>
+            <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ST/AI/2013/3/Rev.1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en inglés) para conocer las instrucciones administrativas sobre el reembolso para los viajes con vehículos motorizados privados. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2B22C3" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
@@ -7926,99 +7534,142 @@
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los costos de mantenimiento y operación de los vehículos del PNUD son gestionados por el lugar de destino. El lugar de destino que autoriza el uso de los vehículos paga estos costos. </w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C14FD3" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+    <w:p w14:paraId="70A996F1" w14:textId="77777777" w:rsidR="00276CED" w:rsidRDefault="00276CED" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827BBD">
+    </w:p>
+    <w:p w14:paraId="563A4F35" w14:textId="77777777" w:rsidR="00276CED" w:rsidRDefault="00276CED" w:rsidP="00827BBD">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37CFDC6B" w14:textId="77777777" w:rsidR="00276CED" w:rsidRDefault="00276CED" w:rsidP="00827BBD">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75C14FD3" w14:textId="15FD7721" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="142056A7" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Excepciones para las condiciones de viaje</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A90808" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="47" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AA5D9B2" w14:textId="53111235" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
@@ -8046,77 +7697,77 @@
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>aumento</w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> a una categoría superior de servicio (consulte </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00827BBD">
+        <w:r w:rsidRPr="00276CED">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:color w:val="0070C0"/>
+            <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>A/71/741</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> para obtener información sobre las excepciones para los viajes aéreos), la unidad que autoriza el viaje por asuntos oficiales debe completar el </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00827BBD">
+        <w:r w:rsidRPr="00276CED">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>formulario TTS.3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (en inglés) </w:t>
       </w:r>
       <w:r w:rsidR="00FD29CF" w:rsidRPr="00FD29CF">
@@ -8153,470 +7804,480 @@
         <w:t xml:space="preserve">Operaciones Generales del BMS </w:t>
       </w:r>
       <w:r w:rsidR="00FD29CF" w:rsidRPr="00FD29CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>creando un caso a través de</w:t>
       </w:r>
       <w:r w:rsidR="00FD29CF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00FD29CF" w:rsidRPr="00FD29CF">
-[...269 lines deleted...]
-        <w:r w:rsidRPr="00827BBD">
+        <w:r w:rsidR="00FD29CF" w:rsidRPr="00276CED">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>formulario TTS.3</w:t>
+          <w:t>UNall</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00827BBD">
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidR="00FD29CF" w:rsidRPr="00FD29CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD29CF" w:rsidRPr="00FD29CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="it-IT"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779D63BE" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00827BBD">
-[...81 lines deleted...]
-    <w:p w14:paraId="2621912E" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+    </w:p>
+    <w:p w14:paraId="6C08674F" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:t xml:space="preserve">Si el aumento de categoría crea un ahorro para el PNUD, no es necesario completar un formulario de excepción (excluidos los aumentos de categoría a primera clase). La agencia de viajes en la sede de Nueva York o la oficina de país y otras unidades de negocios fuera de la sede deberán solicitar autorización directamente a la Sección de Apoyo para Viajes (TSS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Travel </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) de Operaciones Generales del BMS. En la oficina de país, esto es realizado por el Representante Residente o por su delegado. Los aumentos de categoría a primera clase no están permitidos sin la aprobación del Secretario General, como se mencionó anteriormente.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19702222" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDA437F" w14:textId="7BA05347" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para los </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aumentos de categoría por razones médicas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, el viajero debe solicitar a su médico que emita un informe o certificado de salud. La solicitud completa de excepción para las condiciones de viaje debe enviarse directamente a la Oficina del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la División de Servicios Médicos con anticipación suficiente al viaje propuesto, utilizando la solicitud de excepción para las condiciones de viaje (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00276CED">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>formulario TTS.3</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en inglés.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD29CF" w:rsidRPr="00FD29CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> La Oficina del </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de la División de Servicios Médicos revisará el caso y remitirá la recomendación al solicitante, quien a su vez enviará la solicitud al </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Jefe</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Operaciones Generales del BMS, quien tomará una decisión final.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="395C547A" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2621912E" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00827BBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>La Sección de Apoyo para viajes de Operaciones Generales comunicará al solicitante si se aprobó la solicitud de excepción para las condiciones de viaje (</w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidRPr="00827BBD">
+        <w:r w:rsidRPr="00276CED">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
             <w:lang w:val="es-ES"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>TTS.3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">) (en inglés). En el caso de un viaje en la sede de Nueva York, si se aprueba, la TSS autorizará a la agencia de viajes designada en la sede para emitir el boleto correspondiente. La TSS mantendrá un registro de los aumentos de categoría aprobados para ser informados al Jefe de Operaciones Generales del BMS. </w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
@@ -8647,94 +8308,79 @@
     </w:p>
     <w:p w14:paraId="70CB68C6" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467F76AE" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+    <w:p w14:paraId="22F8C9B4" w14:textId="256D3A9A" w:rsidR="00827BBD" w:rsidRPr="00276CED" w:rsidRDefault="00827BBD" w:rsidP="00276CED">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Las funciones y responsabilidades detalladas a continuación son aplicables en casos excepcionales cuando se identifica una tarifa más baja en una clase superior de servicio que las condiciones de viaje aprobadas. </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4699" w:type="pct"/>
         <w:tblInd w:w="468" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2108"/>
         <w:gridCol w:w="6676"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FD29CF" w:rsidRPr="00FD29CF" w14:paraId="2004B735" w14:textId="77777777" w:rsidTr="00827BBD">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
@@ -8753,50 +8399,51 @@
           <w:p w14:paraId="3D5EC5B9" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="730" w:hanging="730"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Parte responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77D4210C" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8818,188 +8465,184 @@
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Responsabilidades</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD29CF" w:rsidRPr="00807FF1" w14:paraId="49F1BDAA" w14:textId="77777777" w:rsidTr="00F40DC6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6FF52AD1" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Viajero</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2B788778" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Proporciona a la agencia de viajes la hora de llegada más tarde posible y la hora de partida más temprano posible y el modo de viaje preferido. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD29CF" w:rsidRPr="00807FF1" w14:paraId="7432FB40" w14:textId="77777777" w:rsidTr="00F40DC6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A061001" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Consultor en viajes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35A0C9C2" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
@@ -9054,301 +8697,222 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Emite el boleto según las instrucciones de la TR y envía el itinerario o la factura al viajero.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD29CF" w:rsidRPr="00807FF1" w14:paraId="4552AA01" w14:textId="77777777" w:rsidTr="00F40DC6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62DDBB5C" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="139"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>TSS (reservas realizadas a través de la sede en Nueva York) o Representante Residente o la persona designada (reservas realizadas fuera de Nueva York)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F69B506" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>En forma excepcional, autoriza a la agencia designada a emitir la tarifa más baja en una clase de servicio superior cuando ocurren circunstancias excepcionales. Las autorizaciones de viajes aéreos en primera clase deben ser realizadas únicamente por el Secretario General con anticipación al viaje, siguiendo los procedimientos establecidos.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD29CF" w:rsidRPr="00807FF1" w14:paraId="2150DB65" w14:textId="77777777" w:rsidTr="00F40DC6">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0F50C7E6" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Procesador de viajes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3800" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29118CBC" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-ES"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Si la clase superior de servicio está disponible a un costo más bajo (excepto la primera clase), menciona la clase superior de servicio en la Solicitud de viaje y gestiona su aprobación.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D618786" w14:textId="77777777" w:rsidR="000141B6" w:rsidRDefault="000141B6" w:rsidP="00827BBD">
-      <w:pPr>
-[...73 lines deleted...]
-    <w:p w14:paraId="025C8558" w14:textId="77777777" w:rsidR="000141B6" w:rsidRDefault="000141B6" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="715" w:hanging="370"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="35FD7607" w14:textId="3BA6A033" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="715" w:hanging="370"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
@@ -9678,80 +9242,88 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CD0C6A2" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5" w:right="49"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prepara la solicitud de excepción para las condiciones de viaje (TTS.3) y los documentos de respaldo. Solicita al Jefe de Oficina que firme la solicitud y se la envía el Jefe de Operaciones Generales del Buró de Gestión de Servicios para su aprobación. En casos de excepciones por motivos médicos, la envía a la División de Servicios Médicos de las Naciones Unidas para su autorización. </w:t>
+              <w:t xml:space="preserve">Prepara la solicitud de excepción para las condiciones de viaje (TTS.3) y los documentos de respaldo. Solicita al Jefe de Oficina que firme la solicitud y se la envía el Jefe de Operaciones Generales del Buró de Gestión de Servicios para su aprobación. En casos de excepciones por </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00827BBD">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">motivos médicos, la envía a la División de Servicios Médicos de las Naciones Unidas para su autorización. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD29CF" w:rsidRPr="00807FF1" w14:paraId="4B83A559" w14:textId="77777777" w:rsidTr="00F40DC6">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3851F8E5" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Jefe de Oficina </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BC62F06" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -10019,92 +9591,66 @@
             <w:tcW w:w="6673" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="180FCAED" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Registra las excepciones aprobadas de TTS.3 para las condiciones de viaje y se las comunica a las Naciones Unidas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="67B71E4B" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+    <w:p w14:paraId="7FDAD845" w14:textId="09A7D292" w:rsidR="00276CED" w:rsidRDefault="00276CED" w:rsidP="00276CED">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00827BBD">
-[...11 lines deleted...]
-    <w:p w14:paraId="77121EF3" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+    </w:p>
+    <w:p w14:paraId="0D3A4C36" w14:textId="6E6A520E" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00276CED">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:rPr>
-[...13 lines deleted...]
-        <w:ind w:left="10" w:right="2091" w:hanging="10"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Plantillas y formularios </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="108A77E1" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
@@ -10161,69 +9707,124 @@
       </w:hyperlink>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="0000FF"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(en inglés)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6120DE39" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+    <w:p w14:paraId="6120DE39" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="221A71A1" w14:textId="77777777" w:rsidR="00807FF1" w:rsidRPr="00827BBD" w:rsidRDefault="00807FF1" w:rsidP="00807FF1">
+    <w:p w14:paraId="106E9FB1" w14:textId="77777777" w:rsidR="00276CED" w:rsidRDefault="00276CED" w:rsidP="00827BBD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C7A82D8" w14:textId="77777777" w:rsidR="00276CED" w:rsidRDefault="00276CED" w:rsidP="00827BBD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60DCE5F5" w14:textId="77777777" w:rsidR="00276CED" w:rsidRDefault="00276CED" w:rsidP="00827BBD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="564E75CA" w14:textId="77777777" w:rsidR="00276CED" w:rsidRPr="00827BBD" w:rsidRDefault="00276CED" w:rsidP="00827BBD">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221A71A1" w14:textId="77777777" w:rsidR="00807FF1" w:rsidRPr="00827BBD" w:rsidRDefault="00807FF1" w:rsidP="00276CED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847AEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -10238,98 +9839,96 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44FA2C7D" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+    <w:p w14:paraId="44FA2C7D" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00276CED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00847AEB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer:</w:t>
       </w:r>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8993F2" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+    <w:p w14:paraId="4C8993F2" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00276CED">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:kern w:val="0"/>
           <w:sz w:val="23"/>
           <w:szCs w:val="23"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EBABC31" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00807FF1" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
@@ -10410,122 +10009,122 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="30741CEE" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="637598FE" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00807FF1" w:rsidRDefault="00827BBD"/>
     <w:sectPr w:rsidR="00827BBD" w:rsidRPr="00807FF1" w:rsidSect="000141B6">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1110" w:right="1433" w:bottom="1448" w:left="1440" w:header="360" w:footer="971" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E375706" w14:textId="77777777" w:rsidR="00985163" w:rsidRDefault="00985163" w:rsidP="00827BBD">
+    <w:p w14:paraId="56253B29" w14:textId="77777777" w:rsidR="00F97FC2" w:rsidRDefault="00F97FC2" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15BC51B1" w14:textId="77777777" w:rsidR="00985163" w:rsidRDefault="00985163" w:rsidP="00827BBD">
+    <w:p w14:paraId="6B9B4848" w14:textId="77777777" w:rsidR="00F97FC2" w:rsidRDefault="00F97FC2" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5478BF27" w14:textId="77777777" w:rsidR="00FD29CF" w:rsidRDefault="00FD29CF">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
@@ -10756,61 +10355,61 @@
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="528B8E7A" w14:textId="77777777" w:rsidR="00FD29CF" w:rsidRDefault="00FD29CF">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="042A3123" w14:textId="77777777" w:rsidR="00985163" w:rsidRDefault="00985163" w:rsidP="00827BBD">
+    <w:p w14:paraId="0F570149" w14:textId="77777777" w:rsidR="00F97FC2" w:rsidRDefault="00F97FC2" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1376BC20" w14:textId="77777777" w:rsidR="00985163" w:rsidRDefault="00985163" w:rsidP="00827BBD">
+    <w:p w14:paraId="7EB6DDE3" w14:textId="77777777" w:rsidR="00F97FC2" w:rsidRDefault="00F97FC2" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AD1D969" w14:textId="77777777" w:rsidR="00FD29CF" w:rsidRDefault="00FD29CF" w:rsidP="002846A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC89AB9" wp14:editId="16E48859">
           <wp:extent cx="328295" cy="657860"/>
@@ -11715,113 +11314,116 @@
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="915818883">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="185947042">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="34082008">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="460194781">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00827BBD"/>
     <w:rsid w:val="000141B6"/>
+    <w:rsid w:val="00244D5F"/>
+    <w:rsid w:val="00276CED"/>
     <w:rsid w:val="0039580E"/>
     <w:rsid w:val="00472491"/>
     <w:rsid w:val="004E673B"/>
     <w:rsid w:val="00523E5F"/>
     <w:rsid w:val="005F65BE"/>
     <w:rsid w:val="0060343E"/>
     <w:rsid w:val="006F6C0E"/>
     <w:rsid w:val="007143B2"/>
     <w:rsid w:val="00732A1D"/>
     <w:rsid w:val="00807FF1"/>
     <w:rsid w:val="00827BBD"/>
     <w:rsid w:val="00847AEB"/>
     <w:rsid w:val="00985163"/>
     <w:rsid w:val="009B2CA9"/>
     <w:rsid w:val="00B950DC"/>
     <w:rsid w:val="00CC73B8"/>
+    <w:rsid w:val="00F97FC2"/>
     <w:rsid w:val="00FD29CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="455D8AEC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{9C2345DF-A038-4C59-A854-A44ABF3FD4ED}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -13138,69 +12740,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>5248</Words>
-  <Characters>29915</Characters>
+  <Words>5243</Words>
+  <Characters>29891</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>249</Lines>
   <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35093</CharactersWithSpaces>
+  <CharactersWithSpaces>35064</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emiliana Zhivkova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>