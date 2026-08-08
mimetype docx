--- v1 (2026-05-14)
+++ v2 (2026-08-08)
@@ -6738,51 +6738,51 @@
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A746D42" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
+    <w:p w14:paraId="3A746D42" w14:textId="29B9AE99" w:rsidR="00827BBD" w:rsidRPr="00827BBD" w:rsidRDefault="00827BBD" w:rsidP="00827BBD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00827BBD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -10030,101 +10030,102 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="637598FE" w14:textId="77777777" w:rsidR="00827BBD" w:rsidRPr="00807FF1" w:rsidRDefault="00827BBD"/>
     <w:sectPr w:rsidR="00827BBD" w:rsidRPr="00807FF1" w:rsidSect="000141B6">
       <w:headerReference w:type="default" r:id="rId21"/>
       <w:footerReference w:type="even" r:id="rId22"/>
       <w:footerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="first" r:id="rId24"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1110" w:right="1433" w:bottom="1448" w:left="1440" w:header="360" w:footer="971" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56253B29" w14:textId="77777777" w:rsidR="00F97FC2" w:rsidRDefault="00F97FC2" w:rsidP="00827BBD">
+    <w:p w14:paraId="43E6F18C" w14:textId="77777777" w:rsidR="001A4B08" w:rsidRDefault="001A4B08" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B9B4848" w14:textId="77777777" w:rsidR="00F97FC2" w:rsidRDefault="00F97FC2" w:rsidP="00827BBD">
+    <w:p w14:paraId="182A643B" w14:textId="77777777" w:rsidR="001A4B08" w:rsidRDefault="001A4B08" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5478BF27" w14:textId="77777777" w:rsidR="00FD29CF" w:rsidRDefault="00FD29CF">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:right="3"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
@@ -10355,61 +10356,61 @@
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="528B8E7A" w14:textId="77777777" w:rsidR="00FD29CF" w:rsidRDefault="00FD29CF">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F570149" w14:textId="77777777" w:rsidR="00F97FC2" w:rsidRDefault="00F97FC2" w:rsidP="00827BBD">
+    <w:p w14:paraId="3279BC25" w14:textId="77777777" w:rsidR="001A4B08" w:rsidRDefault="001A4B08" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7EB6DDE3" w14:textId="77777777" w:rsidR="00F97FC2" w:rsidRDefault="00F97FC2" w:rsidP="00827BBD">
+    <w:p w14:paraId="6EF4620B" w14:textId="77777777" w:rsidR="001A4B08" w:rsidRDefault="001A4B08" w:rsidP="00827BBD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AD1D969" w14:textId="77777777" w:rsidR="00FD29CF" w:rsidRDefault="00FD29CF" w:rsidP="002846A1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CC89AB9" wp14:editId="16E48859">
           <wp:extent cx="328295" cy="657860"/>
@@ -11314,93 +11315,99 @@
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="915818883">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="185947042">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="34082008">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="460194781">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00827BBD"/>
     <w:rsid w:val="000141B6"/>
+    <w:rsid w:val="001530CB"/>
+    <w:rsid w:val="001A4B08"/>
     <w:rsid w:val="00244D5F"/>
     <w:rsid w:val="00276CED"/>
     <w:rsid w:val="0039580E"/>
     <w:rsid w:val="00472491"/>
     <w:rsid w:val="004E673B"/>
     <w:rsid w:val="00523E5F"/>
+    <w:rsid w:val="005F1148"/>
     <w:rsid w:val="005F65BE"/>
     <w:rsid w:val="0060343E"/>
     <w:rsid w:val="006F6C0E"/>
     <w:rsid w:val="007143B2"/>
     <w:rsid w:val="00732A1D"/>
     <w:rsid w:val="00807FF1"/>
     <w:rsid w:val="00827BBD"/>
     <w:rsid w:val="00847AEB"/>
     <w:rsid w:val="00985163"/>
     <w:rsid w:val="009B2CA9"/>
+    <w:rsid w:val="00AA4FD2"/>
+    <w:rsid w:val="00AC4F22"/>
     <w:rsid w:val="00B950DC"/>
+    <w:rsid w:val="00CB5C6A"/>
     <w:rsid w:val="00CC73B8"/>
     <w:rsid w:val="00F97FC2"/>
     <w:rsid w:val="00FD29CF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -12413,51 +12420,51 @@
       <w:kern w:val="0"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://daccess-ods.un.org/access.nsf/Get?OpenAgent&amp;DS=ST/IC/2019/6&amp;Lang=E" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/23336" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/traveladvisory.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Duty%20Travel_TTS3-E_Form%20Exception%20to%20Standards%20of%20Accomodation%20for%20Air%20Travel.docx?Web=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/23336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/23336" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/23336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/3381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/3381" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/23336" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=194" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4050484?ln=en&amp;v=pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10516" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://docs.un.org/en/ST/IC/2019/6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/23336" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trip.dss.un.org/dssweb/traveladvisory.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Admin%20Service_Duty%20Travel_TTS3-E_Form%20Exception%20to%20Standards%20of%20Accomodation%20for%20Air%20Travel.docx?Web=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.service-now.com/unall" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/23336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/23336" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/23336" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/3381" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/3381" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/23336" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/SitePages/POPPSubject.aspx?SBJID=194" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/4050484?ln=en&amp;v=pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -12740,69 +12747,69 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>5243</Words>
-  <Characters>29891</Characters>
+  <Words>5238</Words>
+  <Characters>29857</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>249</Lines>
+  <Lines>248</Lines>
   <Paragraphs>70</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>35064</CharactersWithSpaces>
+  <CharactersWithSpaces>35025</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emiliana Zhivkova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>