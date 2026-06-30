--- v0 (2025-10-30)
+++ v1 (2026-06-30)
@@ -1,590 +1,491 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00607793" w:rsidRPr="00184F34" w:rsidRDefault="00BB1054" w:rsidP="00FC732A">
-      <w:pPr>
+    <w:p w14:paraId="5F85DC59" w14:textId="77777777" w:rsidR="000272D2" w:rsidRPr="000272D2" w:rsidRDefault="000272D2" w:rsidP="000272D2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asset Transfers </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D631DF9" w14:textId="77777777" w:rsidR="000272D2" w:rsidRPr="000272D2" w:rsidRDefault="000272D2" w:rsidP="000272D2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E81928D" w14:textId="77777777" w:rsidR="000272D2" w:rsidRPr="000272D2" w:rsidRDefault="000272D2" w:rsidP="000272D2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">ransfers </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Approach</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC732A" w:rsidRDefault="00FC732A"/>
-[...16 lines deleted...]
-        <w:t>pproach</w:t>
+    <w:p w14:paraId="5BE014CC" w14:textId="77777777" w:rsidR="000272D2" w:rsidRPr="000272D2" w:rsidRDefault="000272D2" w:rsidP="000272D2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PP&amp;E Policy should be reinforced – all transfers between development projects shall be accompanied by the transfer of resources between those projects. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00845549" w:rsidRDefault="008A44A3" w:rsidP="00FC732A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">shall be accompanied by the transfer of resources between those projects. </w:t>
+    <w:p w14:paraId="3E8AAD54" w14:textId="77777777" w:rsidR="000272D2" w:rsidRPr="000272D2" w:rsidRDefault="000272D2" w:rsidP="000272D2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project document shall be reinforced and shall contain a designated article about the project assets and how they should be dealt with at the end of the project. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the nature of the UNDP operations, the preferred method would be to have project assets handed over to the Government or Implementing Partners when possible and beneficial for achieving the goals of the project.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E07C2D" w:rsidRDefault="00845549" w:rsidP="00FC732A">
-[...22 lines deleted...]
-        <w:t>.</w:t>
+    <w:p w14:paraId="69283379" w14:textId="77777777" w:rsidR="000272D2" w:rsidRPr="000272D2" w:rsidRDefault="000272D2" w:rsidP="000272D2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the Government would wish to donate the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>received project</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assets to be used by other UNDP managed projects, UNDP and the donor of the new project agree to this arrangement, a Donation from 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> parties’ procedure shall be applied and followed:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00160479" w:rsidRDefault="00160479" w:rsidP="00FC732A">
-[...48 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="464B9F7E" w14:textId="77777777" w:rsidR="000272D2" w:rsidRPr="000272D2" w:rsidRDefault="000272D2" w:rsidP="000272D2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A letter of Donation shall be obtained from the Government;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00160479" w:rsidRPr="00BB1054" w:rsidRDefault="00160479" w:rsidP="00160479">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5E328C3F" w14:textId="77777777" w:rsidR="000272D2" w:rsidRPr="000272D2" w:rsidRDefault="000272D2" w:rsidP="000272D2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A Fair Market Value for the donated assets shall be established by Country office;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00160479" w:rsidRPr="00BB1054" w:rsidRDefault="00160479" w:rsidP="00160479">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="543B472B" w14:textId="77777777" w:rsidR="000272D2" w:rsidRPr="000272D2" w:rsidRDefault="000272D2" w:rsidP="000272D2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Donated assets shall be recorded as In-kind contribution from the Government.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00046B13" w:rsidRDefault="00046B13" w:rsidP="00FC732A">
-[...15 lines deleted...]
-      <w:r w:rsidR="008E29E6">
+    <w:p w14:paraId="01262740" w14:textId="77777777" w:rsidR="000272D2" w:rsidRPr="000272D2" w:rsidRDefault="000272D2" w:rsidP="000272D2">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Alternatively, where the Government would want to provide assets to UNDP for temporary use by another UNDP managed project, such assets should be considered as “</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>on-loan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>” arrangement and shall not be recognized as UNDP assets.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FC732A" w:rsidRDefault="006E0312" w:rsidP="00C74ABD">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2FBC6192" w14:textId="77777777" w:rsidR="000272D2" w:rsidRPr="000272D2" w:rsidRDefault="000272D2" w:rsidP="000272D2">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...73 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the Project Document is silent on the actions to be taken on assets at the end of the project, Project management shall agree with the respective Donor/s and Government counterparts on the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>assets</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000272D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disposal methods during or at the end of the project. In accordance with the established UNDP practice and business model, the preferred option would be for the management to recommend transferring assets to the Government/Implementing partners. </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FC732A">
+    <w:p w14:paraId="69685120" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="000272D2">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="232465C3"/>
-[...176 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3E8D6CA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AAA77B2"/>
     <w:lvl w:ilvl="0" w:tplc="302A36AA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -652,194 +553,126 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="796071810">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00607793"/>
-[...69 lines deleted...]
-    <w:rsid w:val="00FF5A4E"/>
+    <w:rsidRoot w:val="000272D2"/>
+    <w:rsid w:val="000272D2"/>
+    <w:rsid w:val="00631E21"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1900ED1B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C13A1C6C-1209-47A2-A45F-1B95ED98F944}"/>
+  <w15:docId w15:val="{36AC32A2-A7F4-4FB1-8129-0381355E89FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1167,318 +1000,735 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FC732A"/>
+    <w:rsid w:val="000272D2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00B67C17"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:name w:val="Balloon Text Char"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="BalloonText"/>
-[...10 lines deleted...]
-    <w:name w:val="annotation reference"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="000272D2"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="99"/>
-[...44 lines deleted...]
-    <w:rsid w:val="002F5662"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="000272D2"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:sz w:val="20"/>
-[...14 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1585,627 +1835,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...533 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>255</Words>
+  <Words>256</Words>
   <Characters>1460</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1712</CharactersWithSpaces>
+  <CharactersWithSpaces>1713</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Vera Kirienko</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>