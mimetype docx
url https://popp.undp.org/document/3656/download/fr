--- v0 (2025-10-23)
+++ v1 (2026-06-03)
@@ -1,11679 +1,8786 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2C4FD42A" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="0F6015CB" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...20 lines deleted...]
-        <w:t>autres ressources - Appui général à la gestion</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Recouvrement des coûts provenant d’autres ressources - Appui général à la gestion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D8B2D12" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00206EDE" w:rsidP="00A84607">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="7430CC95" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F4CCEE7" w14:textId="75ED3E56" w:rsidR="00206EDE" w:rsidRPr="00BE352D" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="0F25670B" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">vités. </w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Programme des Nations Unies pour le développement (PNUD) distingue deux types de coûts lors de la mise en œuvre de ses activités. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003D7786" w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ils</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003D7786" w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003D7786" w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>sont</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="003D7786" w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> les </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="003D7786" w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>suivants</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005974BA" w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30AA32B6" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BE352D" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
-[...12 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="28EECEAA" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C682BD7" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BE352D" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6C7B160A" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Coûts directs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BE352D">
-[...27 lines deleted...]
-        <w:t>du projet ; et</w:t>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du programme, activités administratives et d’appui opérationnel, qui font partie des intrants du projet ; et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="136681AB" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BE352D" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="49096602" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...74 lines deleted...]
-        <w:t>appui général à la gestion.</w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Coûts qui s’ajoutent aux coûts directs du projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, qui désignent des coûts imputables à l’organisation qui ne sont pas directement attribuables à des projets ou services spécifiques, mais qui sont nécessaires au financement des structures sociales, de la gestion et des coûts de contrôle de l’organisation. Ces coûts sont recouverts en appliquant un taux de recouvrement des coûts, connu sous le nom de frais d’appui général à la gestion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E893730" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00676FBD" w:rsidRDefault="00B735AD" w:rsidP="00B735AD">
+    <w:p w14:paraId="089B359E" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2085"/>
         </w:tabs>
-        <w:spacing w:line="259" w:lineRule="auto"/>
-[...12 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511723DF" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00676FBD" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="4564AE89" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...57 lines deleted...]
-        <w:t xml:space="preserve"> du PNUD fournis.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sans considération du type de coûts de mise en œuvre, le PNUD est dans l’obligation de recouvrer les coûts totaux des activités financées par d’autres ressources en appui aux programmes ou services du PNUD fournis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC81061" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00676FBD" w:rsidRDefault="00206EDE" w:rsidP="00A84607">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="4288AA31" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3929486F" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="0FF5ED46" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...61 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les coûts imputables au PNUD qui s’ajoutent aux coûts directs du projet associés à la gestion de la mise en œuvre des programmes sont prélevés par le biais de l’application des frais d’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>appui général à la gestion</w:t>
       </w:r>
-      <w:r w:rsidR="005974BA" w:rsidRPr="00BA1072">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FCC9313" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00206EDE" w:rsidP="00A84607">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="689C573E" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66334E6A" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="50CBC3EF" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...70 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les frais d’appui général à la gestion comprennent les coûts engendrés lors de l’offre de la gestion générale et des fonctions de contrôle de l’organisation dans son ensemble.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1072">
-[...51 lines deleted...]
-        <w:t>sation et à tous ses niveaux.</w:t>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ces coûts sont engendrés en appui à ses activités, projets et programmes, et services fournis, qui ne peuvent pas être reliés clairement à des activités, projets ou programmes concrets. En outre, ces coûts sont engendrés dans toute l’organisation et à tous ses niveaux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595424EE" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00206EDE" w:rsidP="00A84607">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="34287C92" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C1991EF" w14:textId="74DDCC5F" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="103FB13A" w14:textId="0AB57193" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...51 lines deleted...]
-        <w:r w:rsidR="001028AE" w:rsidRPr="001028AE">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les meilleurs efforts doivent être déployés pour pleinement recouvrir les coûts engendrés par le PNUD dans la fourniture de services aux programmes et projets (ainsi qu’à d’autres organismes des Nations Unies - voir </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Services aux institutions des Nations Unies</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BA1072">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00704852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en anglais</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00704852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans le chapitre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Resource Planning</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1072">
-[...69 lines deleted...]
-        <w:t>a bonne source de financement.</w:t>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des politiques et procédures) afin que le budget intégré du PNUD (ressources ordinaires) ne finance ni la gestion ni d’autres ressources. La mise en œuvre réussie et continue de la politique de recouvrement des coûts mesure les capacités de l’organisation en matière de planification, et vise à atteindre une classification correcte des coûts et assurer l’attribution des coûts à la bonne source de financement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C003EA3" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00206EDE" w:rsidP="00A84607">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="767EBCC8" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="406FD1A0" w14:textId="452537E1" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="771D4621" w14:textId="02BA45AF" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...33 lines deleted...]
-        <w:r w:rsidRPr="00BA1072">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le cadre conceptuel harmonisé pour la détermination et l’attribution des coûts du programme et des coûts organisationnels </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="001D0E20">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0563C1"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>DP</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="001D0E20">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0563C1"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="001D0E20">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0563C1"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>FPA/2012/1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="001D0E20">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et la méthode harmonisée de calcul des taux de recouvrement des coûts </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="001D0E20">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="00BA1072">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:b/>
             <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0563C1"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="00BA1072">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:b/>
             <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0563C1"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="00BA1072">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:b/>
             <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0563C1"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>FPA/2012/1</w:t>
+          <w:t>FPA/2013/</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="00BA1072">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...70 lines deleted...]
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:b/>
             <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0563C1"/>
             <w:lang w:val="fr-FR"/>
-          </w:rPr>
-[...40 lines deleted...]
-            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidRPr="00BA1072">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId24">
-        <w:r w:rsidRPr="00BA1072">
+      <w:r w:rsidR="00773277" w:rsidRPr="00704852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(en anglais)</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>;</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidRPr="00BA1072">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:b/>
             <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidRPr="00BA1072">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:b/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP/2013/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidRPr="00BA1072">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:b/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="003033E1">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="0000FF"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidR="003033E1" w:rsidRPr="0080162D">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
             <w:b/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>DP-FPA-ICEF-UNW/2020/</w:t>
+          <w:t>DP</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001D0E20">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0000FF"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+        <w:r w:rsidRPr="001D0E20">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:b/>
+            <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0000FF"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>FPA-ICEF-UNW/2020/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0080162D" w:rsidRPr="0080162D">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="0070C0"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="0000FF"/>
           <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="003033E1">
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00704852">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="333333"/>
-          <w:sz w:val="22"/>
-[...21 lines deleted...]
-        <w:t>des coûts peut être utilisé.</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a une influence direct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>e sur les taux de recouvrement des coûts et les activités pour lesquelles le revenu du recouvrement des coûts peut être utilisé.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CC9BBDF" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00206EDE" w:rsidP="00A84607">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="39185B65" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02391E33" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="767711D2" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1072">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...41 lines deleted...]
-        <w:t>ier 2014, sont les suivants :</w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>taux de recouvrement des coûts d’appui général à la gestion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, effectifs aux premier janvier 2014, sont les suivants :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6448493E" w14:textId="77777777" w:rsidR="00A84607" w:rsidRPr="00BE352D" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="50F3A737" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...37 lines deleted...]
-        <w:t>s accords nouvellement signés ;</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le taux de recouvrement des coûts (pourcentage d’appui général à la gestion) pour le partage des coûts avec une tierce partie et les contributions au titre de fonds d’affectation spéciale représentent au moins 8 pour cent pour les accords nouvellement signés ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442EAAA3" w14:textId="77777777" w:rsidR="00A84607" w:rsidRPr="00BE352D" w:rsidRDefault="00A84607" w:rsidP="00A84607">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2E62C19F" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Un pour cent de réduction sera appliqué pour les contributions thématiques non affectées aux niveaux mondial, régional et national (8 pour cent - 1 pour cent = 7 pour cent).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D551B43" w14:textId="77777777" w:rsidR="00A84607" w:rsidRPr="00BE352D" w:rsidRDefault="00A84607" w:rsidP="004D47B7">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1DAAC608" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...55 lines deleted...]
-        <w:t>appliquent aux contributions Sud-Sud.</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Un taux d’appui général à la gestion, un minimum de 3 %-5 % continuera d’être appliqué aux contributions du gouvernement aux coûts. Les mêmes taux appliqués à la participation du gouvernement aux coûts s’appliquent aux contributions Sud-Sud.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5503B055" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BE352D" w:rsidRDefault="00A84607" w:rsidP="00A84607">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3B7BEF82" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...73 lines deleted...]
-        <w:t>échelle des sociétés.</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tous les taux d’appui général à la gestion négociés de manière centrale restent au niveau central jusqu’à ce qu’ils soient renégociés à l’échelle des sociétés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0990824D" w14:textId="77777777" w:rsidR="00CA64D6" w:rsidRPr="00BE352D" w:rsidRDefault="00CA64D6" w:rsidP="00CA64D6">
-[...26 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="0C345AEB" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9999" w:type="dxa"/>
-        <w:tblInd w:w="-805" w:type="dxa"/>
+        <w:tblInd w:w="-365" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="68" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3211"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5509"/>
+        <w:gridCol w:w="3500"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="4699"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A2B71" w:rsidRPr="00BE352D" w14:paraId="43C13393" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="798FD8BD" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5651213B" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BE352D" w:rsidRDefault="008A2B71" w:rsidP="00A84607">
+          <w:p w14:paraId="4F90AC48" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
-              <w:jc w:val="center"/>
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...14 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              </w:rPr>
+              <w:t>Type de financement</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0174B026" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BA1072" w:rsidRDefault="008A2B71" w:rsidP="00A84607">
-[...12 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="7C2E27DC" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Appui général à la gestion à partir du</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="749661DE" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BE352D" w:rsidRDefault="008A2B71" w:rsidP="00A84607">
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="11BC1DBC" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>01/01/2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4835671A" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BE352D" w:rsidRDefault="008A2B71" w:rsidP="00A84607">
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="78CD5DAE" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Remarques</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2B71" w:rsidRPr="007B23FE" w14:paraId="4A641F0F" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="7C700BBC" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65E47427" w14:textId="77777777" w:rsidR="00421D7B" w:rsidRPr="00BA1072" w:rsidRDefault="008A2B71" w:rsidP="009436C7">
-[...14 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="1E7AC6AB" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions de tierces parties </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0848EFA3" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BA1072" w:rsidRDefault="008A2B71" w:rsidP="009436C7">
-[...34 lines deleted...]
-              <w:t>affectation spéciale)</w:t>
+          <w:p w14:paraId="67245946" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>partage</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> des coûts et fonds d’affectation spéciale)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="711DF02B" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BE352D" w:rsidRDefault="008A2B71" w:rsidP="00A84607">
+          <w:p w14:paraId="7881B362" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2493850E" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BA1072" w:rsidRDefault="008A2B71" w:rsidP="007F7D48">
+          <w:p w14:paraId="22CBB874" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...30 lines deleted...]
-              <w:t>administration.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Les exceptions sont rares et doivent être approuvées par le Bureau de la gestion des ressources financières en tant que dérogations déclarées au Conseil d’administration.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2B71" w:rsidRPr="007B23FE" w14:paraId="22891483" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="7BA4F0E5" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E086C65" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BA1072" w:rsidRDefault="008A2B71" w:rsidP="00A84607">
+          <w:p w14:paraId="717F2414" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Participation du gouvernement aux coûts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="243358C0" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BE352D" w:rsidRDefault="008A2B71" w:rsidP="008A2B71">
+          <w:p w14:paraId="35980BFA" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-              <w:t>minimum de 3 %</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>minimum</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de 3 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60E0938B" w14:textId="04727E37" w:rsidR="008A2B71" w:rsidRPr="00BA1072" w:rsidRDefault="008A2B71" w:rsidP="007F7D48">
+          <w:p w14:paraId="25104146" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...100 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Même si le minimum de 3 % est toujours valide, il est suffisant uniquement lorsqu’il s’applique à un volume très important de contributions aux coûts. La majorité des bureaux de pays appliquent dorénavant des taux de participation du gouvernement aux coûts relatifs à l’appui général à la gestion à un minimum de 5 %. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
-              <w:t>L</w:t>
-[...12 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:t xml:space="preserve">Le taux de recouvrement des coûts de " Participation du gouvernement aux coûts " </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>ne s'applique pas</w:t>
             </w:r>
-            <w:r w:rsidR="00BA3609" w:rsidRPr="00BA3609">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> aux situations où le PNUD fournit des services de soutien au gouvernement en tant que bénéficiaire d'une subvention du Fonds mondial.  Dans de tels cas, les taux du Fonds mondial s'appliquent à 7%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2B71" w:rsidRPr="007B23FE" w14:paraId="16B0D298" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="57682351" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FE4B755" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BE352D" w:rsidRDefault="008A2B71">
+          <w:p w14:paraId="01BA7290" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions Sud-Sud </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="045A3E9B" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BA1072" w:rsidRDefault="008A2B71" w:rsidP="00A84607">
+          <w:p w14:paraId="68C9AB0B" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">identiques au taux de participation du </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>identiques</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> au taux de participation du </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BA1072">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>gouv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BA1072">
-[...6 lines deleted...]
-              <w:t>. aux coûts</w:t>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>aux</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> coûts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15206434" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BA1072" w:rsidRDefault="008A2B71">
+          <w:p w14:paraId="1BB3AFB3" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...84 lines deleted...]
-              <w:t>ils contribuent aux résultats dans un autre pays par le biais de la coopération Sud-Sud.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Les taux d’appui général à la gestion restent les mêmes pour la participation du gouvernement aux coûts et les contributions Sud-Sud. En d’autres termes, les pays de programme utilisent le taux qui s’applique à eux pour la participation du gouvernement aux coûts même lorsqu’ils contribuent aux résultats dans un autre pays par le biais de la coopération Sud-Sud.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2B71" w:rsidRPr="00BE352D" w14:paraId="6CA286BF" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="5E788A2C" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="188BD16F" w14:textId="77777777" w:rsidR="00421D7B" w:rsidRPr="00BA1072" w:rsidRDefault="008A2B71" w:rsidP="00AB38DE">
-[...14 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="511FCA98" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Contributions thématiques aux </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46EE5C5A" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BA1072" w:rsidRDefault="008A2B71" w:rsidP="00AB38DE">
-[...16 lines deleted...]
-              <w:t>niveaux national, régional et mondial</w:t>
+          <w:p w14:paraId="4BABFFD6" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>niveaux</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> national, régional et mondial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4159B80B" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BE352D" w:rsidRDefault="008A2B71" w:rsidP="00A84607">
+          <w:p w14:paraId="20828DAF" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29F6658C" w14:textId="644F91E6" w:rsidR="008A2B71" w:rsidRPr="00BE352D" w:rsidRDefault="008A2B71" w:rsidP="007F7D48">
+          <w:p w14:paraId="4B823D5A" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...118 lines deleted...]
-              <w:t> 8 ci-dessous.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Une réduction d’un pour cent s’applique pour les contributions thématiques aux niveaux mondial, régional et national (8 %-1 %). Ce taux est applicable pour les contributions non affectées ou affectées d’une manière moins contraignante pour les programmes du PNUD et non liées à un projet, produit ou activité concrets. Se référer au paragraphe 8 ci-dessous.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A2B71" w:rsidRPr="007B23FE" w14:paraId="697A4200" w14:textId="77777777" w:rsidTr="006D5BB1">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="76DC0317" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="680"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="321833E4" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BE352D" w:rsidRDefault="008A2B71" w:rsidP="00A84607">
+          <w:p w14:paraId="5159AA14" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Commission </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Commission européenne</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="658B77E2" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BE352D" w:rsidRDefault="008A2B71" w:rsidP="00A84607">
+          <w:p w14:paraId="77DE90E9" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="328312F0" w14:textId="77777777" w:rsidR="008A2B71" w:rsidRPr="00BA1072" w:rsidRDefault="008A2B71" w:rsidP="005974BA">
+          <w:p w14:paraId="306A3E12" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109" w:right="10"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...30 lines deleted...]
-              <w:t>Accord cadre financier et administratif existant, la part de la Commission européenne reste à 7 %.</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sur la base de l’Accord cadre financier et administratif existant, la part de la Commission européenne reste à 7 %.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="007B23FE" w14:paraId="55D6523F" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="5535CFE3" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22919FAE" w14:textId="4FDBAF71" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="716F7F4A" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-              <w:t>éenne  d’investissement (EIB)</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Europ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>éenne  d’investissement</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (EIB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47A78830" w14:textId="39E662DC" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="5D73367D" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7% ou 5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="566B7679" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="27FE35F3" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Webdings" w:hAnsi="Webdings" w:cs="Webdings" w:hint="eastAsia"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">L’appui général à la gestion représentent 7 % est applicable, </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">conformément au taux de la Commission </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Européenne. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73ACF704" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="007A3D03" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="5E686B44" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66E7EE30" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Un taux préférentiel de 5 % à l’appui général à la gestion </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FD07B68" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="007A3D03" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="6AA98326" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>s’applique</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> si les crit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">res ci-dessous pour les </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A3D03">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>IFIs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A3D03">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> sont remplis par la EIB. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01207933" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="04192F3C" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="007B23FE" w14:paraId="301D2B84" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="7A399470" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="349C5436" w14:textId="749B4C26" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="0C750F0F" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Les institutions Financi</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>res internationales (IFI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C577D3F" w14:textId="04C55461" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="01CF72E4" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8% ou 5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2142C968" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="007A3D03" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="0E775066" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...7 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">L’appui général à la gestion représentent </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">8% est applicable. Un taux </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">préférentiel  </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5% </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>à l’appui général à la gestion</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> s’applique lorsque les deux crit</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="1A356F27" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="007A3D03" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+              </w:rPr>
+              <w:t xml:space="preserve">res suivants </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>s’appliquent:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="12541C0C" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3FC4AB50" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>a) Le PNUD pr</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>é</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>voit de signer des accords de financement de 50 millions</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> dollars E.U ou plus au cours d’une année avec un financement fourni par le IFI, y compris par l’</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>intermediaire</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> des gouvernements nationaux respectifs ; et</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C734EB3" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="007A3D03" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...5 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="76ECE351" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...17 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78D990A9" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">b) L’accord de financement vise principalement </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">à soutenir la mise en œuvre par le gouvernement de garanties de prêts ou de </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>credts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> souverains. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F671391" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="007A3D03" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...16 lines deleted...]
-                <w:szCs w:val="22"/>
+          <w:p w14:paraId="4D8F9583" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18678EA5" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Lorsque la convention de financement prévoit une subvention pour la mise en œuvre directe par le PNUD, le taux de 8 % </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>à l’appui général à la gestion</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> s'applique.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B7CD092" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="007A3D03" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="57D8116D" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="736CCDB9" w14:textId="5E5A5FEE" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1721795D" w14:textId="1646773E" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...6 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Se référer </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>à</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> la Note d’orientation sur </w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>l’appui général à la gestion</w:t>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> pour les </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="007A3D03">
-[...3 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>IFIs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="007A3D03">
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BA1072">
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/2871" </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="007A3D03">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+              <w:t>ici</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00773277" w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00773277" w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>(en anglais)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="007B23FE" w14:paraId="006D8AA4" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="5D0C6611" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D542EE" w14:textId="204F8310" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...10 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="0E007A9C" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE352D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/fr/node/10706" </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00BE352D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Facilité d’engag</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...16 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:color w:val="0000FF"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>ment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="436C7821" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27A95A69" w14:textId="11FA8581" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="33497270" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">identiques au taux de participation du </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>identiques</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> au taux de participation du </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BA1072">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>gouv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BA1072">
-[...6 lines deleted...]
-              <w:t>. aux coûts</w:t>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>aux</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> coûts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA27153" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="23B81479" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="fr-FR"/>
-[...18 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67F61B01" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Contributions de tierces parties, et les transferts du compte 11888-8%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A3409EC" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...14 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="6776E647" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65E2399E" w14:textId="483E6750" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...14 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="576D27BB" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contributions du gouvernement au partage des coûts – un taux </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BA1072">
-[...24 lines deleted...]
-              <w:t>ntial</w:t>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>préférential</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BA1072">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> de 3 per cent </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26FE2F69" w14:textId="5CE44608" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...6 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="119A0708" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="007B23FE" w14:paraId="5E5F732B" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="3D7C44FD" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1242D86A" w14:textId="3FA049CB" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="3FB481CD" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonds mondial de lutte contre le sida, la tuberculose et le paludisme  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="297508E4" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="0AE47755" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09E2D704" w14:textId="01F7770B" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="79C2B3E5" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...30 lines deleted...]
-              <w:t>lorsque le PNUD est le bénéficiaire principal (PR) d'une subvention du Fonds mondial ou lorsque le PNUD fournit des services de soutien à un bénéficiaire de subvention du Fonds mondial (par exemple un gouvernement).</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sur la base de l’accord actuel entre le Fonds mondial de lutte contre le sida, la tuberculose et le paludisme et le PNUD, la part du Fonds mondial reste à 7 % lorsque le PNUD est le bénéficiaire </w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>principal (PR) d'une subvention du Fonds mondial ou lorsque le PNUD fournit des services de soutien à un bénéficiaire de subvention du Fonds mondial (par exemple un gouvernement).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="007B23FE" w14:paraId="36071B5A" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="330EA59C" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0ED213BD" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="636F6DDB" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...11 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Contribution d’institution des Nations Unies à l’Organisation des Nations Unies (ONU)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C4BE858" w14:textId="73DE2960" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="44D6637E" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...18 lines deleted...]
-              <w:t>*</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8 %*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21228204" w14:textId="5647173E" w:rsidR="00F605FF" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="6FB3B90E" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Note : En ce qui concerne la contribution des </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BA1072">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>agencies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BA1072">
-[...19 lines deleted...]
-          <w:p w14:paraId="005383DD" w14:textId="77777777" w:rsidR="00BA1072" w:rsidRPr="00BA1072" w:rsidRDefault="00BA1072" w:rsidP="00F605FF">
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> aux activités RCO, l’appui général à la gestion doit être appliquée conformément à la politique de recouvrement des coûts de l’entreprise, puisque la note consultative de 2016 concernant les fonds de partage des coûts du GNUDD pour le système de coordonnateur résident ne s’applique plus et est donc révoquée à compter du 1er janvier 2019. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CCF3795" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7624F978" w14:textId="11AEF6E2" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00BA1072" w:rsidP="00F605FF">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="149445BE" w14:textId="62FC911F" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="109"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">*Minimum de 7 % pour les bureaux/départements du Secrétariat de l'ONU, comme indiqué dans la section jaune de </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-              <w:r w:rsidRPr="00BA1072">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="001D0E20">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...3 lines deleted...]
-                  <w:lang w:val="fr-FR"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>l'organigramme du système des Nations Unies</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="002220EC">
-[...17 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidR="00773277">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1744521B" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="007B23FE" w14:paraId="17454C63" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="6CF9D761" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49B12862" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...16 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="53F4164E" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
               <w:t>Fonds gérés par le Fonds pour l’environnement mondial (FEM)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C670587" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="560896DC" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-10" w:firstLine="10"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Fonds d’affectation spécial du FEM, Fonds spécial pour les changements climatiques, Fonds pour les pays les moins avancés, Fonds de mise en œuvre pour le</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BA1072">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="074BE24A" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="22905EAC" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Protocole de Nagoya)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0534E6FC" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="178CC3C7" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="598E0A91" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E3F743A" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="1"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Fonds pour l’adaptation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39383F48" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="335A7AC3" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9,0 %</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DE0887F" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="31244C54" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9,5 %</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69E133B8" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="589102EA" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7F8A13E6" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4E29A106" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6F2A5AA2" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E13511A" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="46E3F143" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="361B17D4" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="31AB6D49" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="486E017F" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="188C4A1C" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F3C4B0A" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>8,5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5903DDAD" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...22 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="071799AD" w14:textId="0E5832C6" w:rsidR="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Les contributions de plus de 10 millions de dollars É.-U. pour l’appui général à la gestion représentent 9,0 % ;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="045C16F5" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
-[...81 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="32466492" w14:textId="77777777" w:rsidR="00773277" w:rsidRPr="001D0E20" w:rsidRDefault="00773277" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F6F2990" w14:textId="68A0879B" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Les contributions de moins de 10 millions de dollars É.-U. pour l’appui général à la gestion représentent 9,5 % ;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="569A3721" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7541C134" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="769DEE62" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23CF279B" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D2F1E7A" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73B11EDC" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="007B23FE" w14:paraId="709887C3" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="11B889B6" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58903493" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="47C88F03" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-10" w:firstLine="10"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Participation du FEM aux coûts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F3DD79A" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="742339C8" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9,5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7284ED82" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="066CA9BE" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>En principe, le taux de 8 pour cent pour l’appui général à la gestion s’applique ; le PNUD-FEM est toutefois dans l’obligation de négocier des taux plus élevés pour payer pour les compétences techniques spécialisées et fournir un appui à la structure fournie par l’unité PNUD-FEM. L’approche de l’unité est d’appliquer le même montant de recouvrement des coûts que celui convenu au titre du FEM (c’est-à-dire 9,5 %).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="007B23FE" w14:paraId="1A0E9B97" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="6C13FA89" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="269D47A4" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="6F87BA9F" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="107" w:hanging="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Fonds vert pour le climat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AD22588" w14:textId="7B993B3A" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="1281B43B" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>4%-8.5 %</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3B3906CF" w14:textId="77777777" w:rsidR="00773277" w:rsidRPr="00773277" w:rsidRDefault="00773277" w:rsidP="00704852">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D01D033" w14:textId="77777777" w:rsidR="00773277" w:rsidRDefault="00773277" w:rsidP="00773277">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36268163" w14:textId="77777777" w:rsidR="00773277" w:rsidRDefault="00773277" w:rsidP="00773277">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DF7CBAD" w14:textId="77777777" w:rsidR="00773277" w:rsidRDefault="00773277" w:rsidP="00773277">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="450F45BF" w14:textId="77777777" w:rsidR="00773277" w:rsidRPr="00773277" w:rsidRDefault="00773277" w:rsidP="00704852">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="436868D8" w14:textId="3827D641" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="75F37E16" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="4D694F90" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">La politique intérimaire en matière les frais de fonds vert pour le climat a été remplacée par la politique révisée sur les frais en vigueur le 16 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Mars</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2018. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1938F9B2" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="6CC8D759" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39CFE420" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="30B7D4B4" w14:textId="481F8A4C" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="776F7DE2" w14:textId="69F6F218" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="1767C82C" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conformément à la décision B19/09 du Conseil du Fonds vert pour le climat, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r w:rsidRPr="00704852">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+                <w:t>GCF B.19 29</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00773277">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (en anglais)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, le frais de l’entité accréditée </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>peuvent</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> atteindre 8.5% pour les projets de petite taille (&lt;10 m dollars É.-U.) ; 7 % pour les projets de petite taille (10 m à 50 m dollars É.-U.) et 5 % pour </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>les  projets</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de taille moyenne (50 à 250 millions de dollars). Comme c'était le cas avec la politique intérimaire en matière les frais de fonds, la politique révisée sur les frais continue à instituer un plafond de frais jusqu'à un certain pourcentage fixe basé sur la taille totale du projet/programme (c'est-à-dire le total du financement et du cofinancement du fonds vert pour le climat). Toutefois, comme c'était le cas avec la politique intérimaire, le pourcentage des frais n'est appliqué qu'à la partie de la subvention du Fonds vert pour le climat. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B3D3447" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="0376FE1B" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="460B2DEE" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...6 lines deleted...]
-          <w:p w14:paraId="7ACFC595" w14:textId="64AA03C1" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="458287DB" w14:textId="1E39A5D8" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
             <w:pPr>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...15 lines deleted...]
-              <w:r w:rsidRPr="00BA1072">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toutes les subventions du Fonds vert pour </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>le climat approuvées</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jusqu'au 16 mars 2018 ou avant cette date ont appliqué la politique intérimaire en matière les frais de fonds et, dans ces cas, les taux respectifs convenus dans leurs accords d'activité de financement s'appliqueront. Pour plus de détails, veuillez consulter les</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00773277">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> pages 9 et 10 et la page 48 - Annexe VIII - Politique en matière de frais </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00704852">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-[...5 lines deleted...]
-                  <w:lang w:val="fr-FR"/>
+                  <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>ici</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00BA1072">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidR="00773277" w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (en anglais).</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A66C2F3" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="3BA2B559" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="237" w:lineRule="auto"/>
-              <w:ind w:left="108"/>
-[...35 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="007B23FE" w14:paraId="5916F7BE" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="06118653" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D73BA69" w14:textId="0312B291" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="557F467D" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Fonds d’affectation spéciale pour le Protocole de Montréal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC31DB9" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="0EC018D5" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7 %-9 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2757F1F0" w14:textId="5433C90B" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="7A855AAC" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="73E952B6" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7 pour cent pour les projets excédant 250 000 dollars É.-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>U.;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9 pour cent pour les projets n’atteignant pas 250 000 dollars É.-U.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F47AA2" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Note : au cas par cas, un taux de 6,5 % s’applique pour les projets du secteur de la production.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00442E5A" w:rsidRPr="003033E1" w14:paraId="251006CE" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="28F492E1" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D461CD2" w14:textId="10DF52D2" w:rsidR="00442E5A" w:rsidRPr="00BA1072" w:rsidRDefault="00442E5A" w:rsidP="00F605FF">
+          <w:p w14:paraId="695AE016" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Les particuliers (c'est-à-dire les citoyens privés)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25CC6780" w14:textId="589B2DCB" w:rsidR="00442E5A" w:rsidRPr="00442E5A" w:rsidRDefault="00442E5A" w:rsidP="00F605FF">
+          <w:p w14:paraId="5E53A633" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DAB70B8" w14:textId="77777777" w:rsidR="00442E5A" w:rsidRPr="00BA1072" w:rsidRDefault="00442E5A" w:rsidP="00F605FF">
+          <w:p w14:paraId="4A1BD62F" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="00BE352D" w14:paraId="0C31FED2" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="35656CC6" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="612B15F4" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="49B3985B" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Financement commun </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BE352D">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...40 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>interinstitutions</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CF61AFD" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="09E8B401" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18764496" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="3F4E2EC7" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="00BE352D" w14:paraId="6297FCE1" w14:textId="77777777" w:rsidTr="003A5CD6">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="2A3BA347" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="2066"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="750966F9" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="0F0AB1AA" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="33"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">  a. Secrétariat de l’ONU  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04C05080" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="284E700C" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonds administrés : Fonds central pour les interventions d’urgence, Fonds d’intervention pour les urgences humanitaires, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60DD03A8" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="642D330E" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Fonds des Nations Unies</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19E236F9" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="350C90DB" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="107"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...12 lines deleted...]
-              <w:t>pour la sécurité humaine</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>pour</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> la sécurité humaine</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1663BA5D" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="3E1DE332" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AF13557" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="1BA1D380" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="007B23FE" w14:paraId="5A053607" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="4E43FEE0" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BCD3F5E" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="4CF3A319" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...11 lines deleted...]
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">b. Bureau des fonds d’affectation spéciale </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BA1072">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>pluripartenaires</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BA1072">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C04EE1D" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="39C4DAC9" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...31 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Bureaux administrés</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="342F96D8" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="500A2FA7" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20BA9AD0" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="31D30351" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Outre l’appui général à la gestion, lorsque </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31D1D5D6" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="0733189D" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">le PNUD/Bureau des fonds d’affectation spéciale </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PNUD/Bureau des fonds d’affectation spéciale </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BA1072">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>pluripartenaires</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BA1072">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> est l’agent administratif, un taux de 1 pour cent s’applique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="007B23FE" w14:paraId="1299640D" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="3BEF0099" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14F688BB" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="2195A7ED" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="237" w:lineRule="auto"/>
               <w:ind w:left="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>c. Programmes conjoints (canalisé) administrés</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50E82DC6" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="0557ECB1" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...12 lines deleted...]
-              <w:t>par divers organismes des Nations Unies</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>par</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> divers organismes des Nations Unies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7630D57A" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="1920019E" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A7A8D46" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="7BEAD087" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Outre l’appui général à la gestion, lorsque</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A8A9C42" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="7A4ECBD7" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">le PNUD/Bureau des fonds d’affectation spéciale </w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PNUD/Bureau des fonds d’affectation spéciale </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BA1072">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>pluripartenaires</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BA1072">
-[...4 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> est l’agent administratif, un taux de 1 pour cent s’applique.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F605FF" w:rsidRPr="007B23FE" w14:paraId="456601EA" w14:textId="77777777" w:rsidTr="00AB38DE">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="6681A126" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="3500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="219FF28F" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="5AF6D369" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="67"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>d. Fonds fournis par Département des opérations de maintien de la paix par le biais de contributions évaluées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10291565" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BE352D" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="4A193737" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="4699" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13267512" w14:textId="77777777" w:rsidR="00F605FF" w:rsidRPr="00BA1072" w:rsidRDefault="00F605FF" w:rsidP="00F605FF">
+          <w:p w14:paraId="44680B2D" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="238" w:lineRule="auto"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Sauf autrement convenu, un taux de 7 % pour l’appui général à la gestion s’applique.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="756447B2" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00206EDE" w:rsidP="00A84607">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="16102CE9" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="231F61C4" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="0597B506" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...211 lines deleted...]
-        <w:t>sont spécifiques à un projet).</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’objectif de la réduction d’un pour cent pour les contributions thématiques est d’encourager l’offre d’un financement non affecté ou affecté d’une manière moins contraignante pour les programmes du PNUD, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>aux niveaux mondial</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, régional ou national. La réduction d’un pour cent peut être accordée comme telle lorsque le financement reçu est non affecté ; et pour le financement reçu aux niveaux mondial, régional ou du bureau de pays pour une réalisation de programme donné, mais non spécifique à un projet ou une zone géographique sous-nationale, et peut ainsi être programmé à la discrétion du PNUD. Cela comprendra les guichets de financement du PNUD et les contributions thématiques au fonds d’affectation spéciale (à l’exception des guichets au niveau national, régional et global puisqu’ils sont spécifiques à un projet).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F6577A" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00206EDE" w:rsidP="00A84607">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="28085A82" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56868A6F" w14:textId="0765B3B9" w:rsidR="0094484E" w:rsidRPr="00BA1072" w:rsidRDefault="0094484E" w:rsidP="00A84607">
+    <w:p w14:paraId="6384F0F6" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...129 lines deleted...]
-        <w:t>examen annuel de la situation financière.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les taux d’appui général à la gestion types prescrits ci-dessus doivent être utilisés dans tous les accords avec les donateurs. Toute exception doit être approuvée par le directeur du Bureau des services de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gestion(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BMS) avant toute négociation avec les donateurs. Tous les cas d’appui général à la gestion exceptionnellement approuvés sont déclarés comme des dérogations au Conseil d’administration au moyen de rapports annuels tels que l’examen annuel de la situation financière.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02799720" w14:textId="77777777" w:rsidR="00C10A83" w:rsidRPr="00BE352D" w:rsidRDefault="00C10A83" w:rsidP="007A14EA">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="7E1CEEFF" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DA74F17" w14:textId="4B11DA6C" w:rsidR="00C10A83" w:rsidRPr="00BA1072" w:rsidRDefault="00F36688" w:rsidP="00A84607">
+    <w:p w14:paraId="3709A07A" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...165 lines deleted...]
-        <w:t xml:space="preserve"> recouvrés des projets doivent être postés avec le compte 74597 en tant que dépense aux projets tout en réduisant les dépenses des fonds de gestion.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lorsqu’un taux d’appui général à la gestion exceptionnellement approuvé a été accordé par le directeur du Bureau des services de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>gestion(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BMS), les bureaux peuvent être dans l’obligation de négocier avec les donateurs avant d’appliquer des coûts directs des projets supplémentaires au coût des activités. Dans ces cas, les coûts directs des projets recouvrés des projets doivent être postés avec le compte 74597 en tant que dépense aux projets tout en réduisant les dépenses des fonds de gestion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6691DC21" w14:textId="77777777" w:rsidR="0094484E" w:rsidRPr="00BE352D" w:rsidRDefault="0094484E" w:rsidP="007A14EA">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="075E3B45" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04B6C65E" w14:textId="11ED2EF4" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="45147C77" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...106 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’objectif est que le revenu de recouvrement des coûts généré par les frais d’appui général à la gestion (code de fonds </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>extrabudgétaire  11300</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) soit utilisé pour financer les coûts de personnel et les dépenses opérationnelles générales connexes, et d’autres coûts d’investissement stratégique en appui aux activités de gestion, tel que défini dans la </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>catégorie 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1072">
-[...33 lines deleted...]
-        <w:t>des services de développement.</w:t>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du cadre harmonisé de classification des coûts. L’appui général à la gestion peut être utilisé pour financer les activités de gestion dans toutes les unités, notamment les activités qui existent dans des unités définies au sens large comme fournissant des services de développement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E4B898" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00206EDE" w:rsidP="00A84607">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="3DF7B620" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B8AA51D" w14:textId="77777777" w:rsidR="00045A41" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="60B96B39" w14:textId="249C039F" w:rsidR="001D0E20" w:rsidRPr="00773277" w:rsidRDefault="001D0E20" w:rsidP="00704852">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour les </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1072">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>bureaux de pays</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1072">
-[...15 lines deleted...]
-        <w:t>ts) sont définies comme suit :</w:t>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, les activités de gestion (catégorie 4 de la classification des coûts) sont définies comme suit :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ED3A28" w14:textId="77777777" w:rsidR="00045A41" w:rsidRPr="00BE352D" w:rsidRDefault="00045A41" w:rsidP="00A84607">
-[...8 lines deleted...]
-    <w:p w14:paraId="47DCC43B" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="44534592" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="1065" w:right="83" w:hanging="360"/>
-[...13 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="83" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1072">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>activités de gestion</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1072">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> personnel du bureau de pays :</w:t>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont les activités et les coûts dont la fonction principale est la promotion de l’identité, de la direction exécutive, de la représentation, de la responsabilité et du bien-être du bureau de pays du PNUD. Ces activités sont regroupées en trois sous-catégories applicables au personnel du bureau de pays :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B60F202" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="49A0C00A" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="1065" w:right="83" w:hanging="360"/>
-[...77 lines deleted...]
-        <w:t>autres tierces parties.</w:t>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="83" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les activités liées à la mise en œuvre et à la définition de la vision du bureau de pays, ainsi qu’à la représentation du PNUD dans l’acquittement de son mandat de base et des objectifs majeurs de programme avec les gouvernements, les donateurs et d’autres tierces parties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51312A1E" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="36F41CD8" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="1065" w:right="83" w:hanging="360"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="83" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...103 lines deleted...]
-        <w:t>rganisation au sein du pays.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Direction du programme et responsabilité redditionnelle :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Activités liées à la responsabilité et la responsabilité redditionnelle générales en matière de gestion pour que le PNUD appuie les pays de programme à atteindre les résultats en matière de développement ; à assurer un alignement (ou réalignement) continu et simultané des résultats des programmes de pays avec les objectifs de planification nationaux et les résultats du Plan stratégique du PNUD, y compris en répondant aux besoins émergeant en milieu de cycle ; rôle(s) de direction du PNUD dans les procédés de programmation de l’équipe de pays des Nations Unies et des réunions stratégiques de celle-ci ; gestion du partenariat stratégique ; et création globale de partenariats et mise en place générale du travail programmatique de l’organisation au sein du pays.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6629903F" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="4E0362CF" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:left="1065" w:right="83" w:hanging="360"/>
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="83" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="fr-FR"/>
-        </w:rPr>
-[...203 lines deleted...]
-        <w:t>ement être incluses ici.</w:t>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gestion des opérations et administrations :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Activités liées à la gestion globale du personnel ou du bureau et à la fourniture du lieu de travail et de services d’appui (technologie de l’information et de la communication, finance, Bureau du Haut Représentant, sûreté du PNUD, voyage, actifs et services généraux) qui permettent au PNUD d’entreprendre la mission de l’organisation (mais à l’exception de l’appui à la mise en place directe du projet). Les activités liées à l’harmonisation et à la simplification des processus opérationnels et des pratiques commerciales de l’ONU doivent également être incluses ici.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638FA870" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00206EDE" w:rsidP="00A84607">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="72F27EF4" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="193DAB94" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="5BFD5C16" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour le </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1072">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>siège</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1072">
-[...69 lines deleted...]
-        <w:t>nnelles de gestion suivantes :</w:t>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, le revenu du recouvrement des coûts généré par l’appui général à la gestion et acquis dans l’ensemble du PNUD doit être utilisé en appui aux catégories d’activités fonctionnelles de gestion suivantes :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEC0CE7" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00206EDE" w:rsidP="00A84607">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="21C2A52A" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="8550" w:type="dxa"/>
-        <w:tblInd w:w="710" w:type="dxa"/>
+        <w:tblW w:w="8910" w:type="dxa"/>
+        <w:tblInd w:w="350" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="101" w:type="dxa"/>
           <w:right w:w="1" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3835"/>
-        <w:gridCol w:w="4715"/>
+        <w:gridCol w:w="4320"/>
+        <w:gridCol w:w="4590"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00843B94" w:rsidRPr="00BE352D" w14:paraId="24777EF4" w14:textId="77777777" w:rsidTr="00843B94">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="02605114" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13B7E658" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BE352D" w:rsidRDefault="006B00E6" w:rsidP="00A84607">
-[...11 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:p w14:paraId="434708AF" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-[...71 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              </w:rPr>
+              <w:t>Catégorie d’activités fonctionnelle</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="110C6B27" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BE352D" w:rsidRDefault="006B00E6" w:rsidP="00A84607">
+          <w:p w14:paraId="172505E8" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3545"/>
               </w:tabs>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bureaux</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00843B94" w:rsidRPr="00BE352D" w14:paraId="151EBF68" w14:textId="77777777" w:rsidTr="00843B94">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="5AA59D56" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="174E0A92" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BA1072" w:rsidRDefault="006B00E6" w:rsidP="005974BA">
+          <w:p w14:paraId="44131DCB" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Leadership et direction des sociétés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27F831CC" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BE352D" w:rsidRDefault="005974BA" w:rsidP="00A84607">
+          <w:p w14:paraId="2C6AD110" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="779B1FC5" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BE352D" w:rsidRDefault="006B00E6" w:rsidP="00A84607">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Bureau exécutif</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18E314E7" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...31 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Bureaux régionaux</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00843B94" w:rsidRPr="007B23FE" w14:paraId="4349B9E2" w14:textId="77777777" w:rsidTr="00843B94">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="33F84411" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57A1AF8D" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BA1072" w:rsidRDefault="006B00E6" w:rsidP="00A84607">
+          <w:p w14:paraId="1E91C7A8" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrôle et assurance des sociétés </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="70D8ABF5" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BA1072" w:rsidRDefault="006B00E6" w:rsidP="00863CE0">
+          <w:p w14:paraId="59A54295" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...30 lines deleted...]
-              <w:t>audit et des enquêtes</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Bureau de l’audit et des enquêtes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B00E6" w:rsidRPr="007B23FE" w14:paraId="57B9D1B0" w14:textId="77777777" w:rsidTr="007A14EA">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="569D338A" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6CF1E2" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BA1072" w:rsidRDefault="006B00E6" w:rsidP="00A84607">
+          <w:p w14:paraId="56581644" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...57 lines deleted...]
-              <w:t>s</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Gestion des finances, de la technologie de l’information et de la communication et de l’administration des sociétés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="348862B0" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BA1072" w:rsidRDefault="007A14EA" w:rsidP="00A84607">
+          <w:p w14:paraId="0C5B2398" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Bureau des services de gestion</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F3ECFE1" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BA1072" w:rsidRDefault="006B00E6" w:rsidP="00863CE0">
+          <w:p w14:paraId="1F713F7C" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...48 lines deleted...]
-              <w:t>appui juridique/Organisation de sécurité politique</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Bureau de la gestion des ressources financières/Bureau des systèmes d’information et de la technologie informatique/Bureau d’appui juridique/Organisation de sécurité politique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B00E6" w:rsidRPr="007B23FE" w14:paraId="421559C2" w14:textId="77777777" w:rsidTr="007A14EA">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="59974AE9" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAE3CF5" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BA1072" w:rsidRDefault="006B00E6" w:rsidP="00A84607">
+          <w:p w14:paraId="67CF1783" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Gestion des ressources humaines des sociétés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D654BAF" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BA1072" w:rsidRDefault="007A14EA" w:rsidP="00A84607">
+          <w:p w14:paraId="0EC5E964" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Bureau des services de gestion/Bureau du Haut-Représentant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B00E6" w:rsidRPr="007B23FE" w14:paraId="23B7AF67" w14:textId="77777777" w:rsidTr="007A14EA">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="0DD0602C" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48213181" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BA1072" w:rsidRDefault="006B00E6" w:rsidP="00A84607">
+          <w:p w14:paraId="1C21C595" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations extérieures et </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C750D63" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BA1072" w:rsidRDefault="006B00E6" w:rsidP="005974BA">
+          <w:p w14:paraId="56A59F0C" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...12 lines deleted...]
-              <w:t>partenariats, communications et mobilisation des ressources des sociétés</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>partenariats</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, communications et mobilisation des ressources des sociétés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="718F5B8A" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BA1072" w:rsidRDefault="000F411F" w:rsidP="007A14EA">
-[...14 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+          <w:p w14:paraId="2AD378DC" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Bureau des relations extérieures et du plaidoyer</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B00E6" w:rsidRPr="007B23FE" w14:paraId="33654275" w14:textId="77777777" w:rsidTr="007A14EA">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="17708A75" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4320" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58D0B60B" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BA1072" w:rsidRDefault="006B00E6" w:rsidP="00A84607">
+          <w:p w14:paraId="0E064012" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Personnel et sûreté des locaux des sociétés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="4590" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E4A39A" w14:textId="77777777" w:rsidR="006B00E6" w:rsidRPr="00BA1072" w:rsidRDefault="007A14EA" w:rsidP="00A84607">
+          <w:p w14:paraId="20D49BFA" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="118"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...10 lines deleted...]
-                <w:lang w:val="fr-FR"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Bureau des services de gestion/Sûreté</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4EB3517A" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
-[...37 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="537C6CAA" w14:textId="1043AE6D" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5049A064" w14:textId="28FAD56F" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="67619E81" w14:textId="5208C133" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...78 lines deleted...]
-        <w:r w:rsidR="007B23FE" w:rsidRPr="007B23FE">
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pour les activités financées par le revenu du recouvrement des coûts qui n’entrent pas dans le cadre des activités définies dans les paragraphes 12 et 13 ci-dessus, l’objectif était de les réaliser durant la période 2014-2015 et, d’ici à 2016, de les imputer pleinement aux bonnes sources de financement. D'ici 2017, les activités non couvertes par la catégorie de gestion, telles que les activités d'efficacité du développement, devraient être financées par les ressources ordinaires et autres et directement imputées aux projets et programmes, le cas échéant, conformément à la politique et aux lignes directrices relatives aux services d'appui à la prestation de services (DPC) - </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27" w:history="1">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Planification et paiement des services d'appui à la prestation de services pour les projets</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007B23FE" w:rsidRPr="007B23FE">
-[...4 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+      <w:r w:rsidR="00773277">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en anglais</w:t>
+      </w:r>
+      <w:r w:rsidR="00773277">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="001F4BC1">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="339B0BD3" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00206EDE" w:rsidP="00A84607">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="270AB885" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E215BEB" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BE352D" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="6155913E" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...35 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le personnel du PNUD doit comprendre, et transmettre de manière continue à tous les partenaires, la politique en matière de recouvrement des coûts afin d’assurer leur compréhension totale et correcte. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>besoin</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>suivant</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> doit </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005974BA" w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005974BA" w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> particulier </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005974BA" w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>être</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005974BA" w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="005974BA" w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>souligné</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005974BA" w:rsidRPr="00BE352D">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> :</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="40D01E0A" w14:textId="77777777" w:rsidR="00A84607" w:rsidRPr="00BE352D" w:rsidRDefault="00A84607" w:rsidP="00A84607">
-      <w:pPr>
+    <w:p w14:paraId="2AB1E9F1" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="83"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B1D2D0B" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="0668840B" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="86" w:hanging="360"/>
-[...36 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La fourniture de services d’appui à la gestion générale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de qualité</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BA1072">
-[...51 lines deleted...]
-        <w:t>organisation.</w:t>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à d’autres programmes financés par les ressources est coûteuse et nécessite un investissement continu de la part de l’organisation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7955B671" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="729E4407" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="86" w:hanging="360"/>
-[...59 lines deleted...]
-        <w:t>autres ressources.</w:t>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le budget en ressources ordinaires de l’organisation ne peut pas financer la gestion de programmes financés par d’autres ressources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6844F6C6" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="3CA4BCED" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="86" w:hanging="360"/>
-[...69 lines deleted...]
-        <w:t>peuvent pas être mis en œuvre.</w:t>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les frais de recouvrement des coûts ne sont pas seulement des frais généraux. Le revenu du recouvrement des coûts est investi par le PNUD pour maintenir les structures sociales, à la fois au niveau local et des sièges, désignées pour fournir un appui général à la gestion aux programmes financés par d’autres ressources. Sans ces structures sociales, les programmes financés par d’autres ressources ne peuvent pas être mis en œuvre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38BBEF29" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="16F097A8" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="86" w:hanging="360"/>
-[...95 lines deleted...]
-        <w:t>i à la gestion à ces projets).</w:t>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La politique en matière de recouvrement des coûts s’applique à toutes les contributions provenant d’autres ressources, sans exception (les projets financés par les ressources ordinaires ne sont pas soumis à des frais d’appui général à la gestion puisque le budget intégré couvre la fourniture des coûts d’appui à la gestion à ces projets).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD2BA95" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="26F6CD6B" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="86" w:hanging="360"/>
-[...131 lines deleted...]
-        <w:t>et des résultats de programme.</w:t>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La mise en œuvre de cette politique en matière de recouvrement des coûts partage plus équitablement les coûts des activités de gestion entre les ressources ordinaires et les autres ressources. En finançant les activités qualifiées d’efficacité du développement, le cas échéant, directement des programmes et des projets (en appliquant les méthodes de coûts directs du projet), les ressources actuelles de recouvrement des coûts d’appui général à la gestion financeront les activités de gestion qui étaient auparavant financées par les ressources ordinaires. Ces ressources ordinaires sont alors allouées de nouveau pour financer les activités de programme, ce qui représente un avantage majeur du cadre de recouvrement des coûts. En outre, ce procédé assure l’alignement des coûts organisationnels avec les cadres de résultats appropriés et les voies de financement et garantit que le PNUD peut financer de manière plus durable les structures et capacités organisationnelles requises pour s’exprimer de manière réussie au sujet des résultats de programme.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4CB2EE" w14:textId="4B370C96" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00DD70EC" w:rsidP="00A84607">
+    <w:p w14:paraId="65333CFD" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="86" w:hanging="360"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">appui général à la gestion. </w:t>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cette approche aux coûts de financement assure que les coûts ne sont pas imputés deux fois en séparant clairement les coûts à financer par le biais de frais directs aux projets, les coûts financés par les ressources ordinaires pour les activités de projet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">financées par les ressources ordinaires, et les coûts de gestion financés par le biais du revenu de l’appui général à la gestion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28793545" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00206EDE" w:rsidP="00A84607">
-[...6 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+    <w:p w14:paraId="79B79BCF" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CFD659E" w14:textId="3768D504" w:rsidR="00206EDE" w:rsidRPr="00BE352D" w:rsidRDefault="00837864" w:rsidP="00685875">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="13E1559A" w14:textId="33007F29" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...84 lines deleted...]
-        <w:r w:rsidRPr="00BE352D">
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avant 2017, le revenu du recouvrement des coûts généré par les frais d’appui général à la gestion a été réparti entre les unités fournissant un appui général à la gestion. Les distributions internes en matière d’appui général à la gestion, à l’exception de celles provenant de fonds verticaux, ont été interrompues le premier janvier 2017 sur la base de la décision des sociétés de consolider le fonds extrabudgétaire et le revenu de l’appui général à la gestion. La distribution pour l’appui général à la gestion pour les fonds verticaux (Fonds mondial de lutte contre le sida, la tuberculose et le paludisme, FEM et Protocole de Montréal) peut être consultée </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="001D0E20">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>ici</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BE352D">
-[...4 lines deleted...]
-          <w:u w:val="none"/>
+      <w:r w:rsidR="00BB3E11">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (en anglais)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC0C5FB" w14:textId="77777777" w:rsidR="00705BB2" w:rsidRPr="00BE352D" w:rsidRDefault="00705BB2" w:rsidP="00705BB2">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="469DC318" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3082476C" w14:textId="5E36B064" w:rsidR="00410B42" w:rsidRPr="00BA1072" w:rsidRDefault="00705BB2" w:rsidP="00B823A4">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2D525ADE" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:left="360" w:right="83"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:u w:val="none"/>
-[...114 lines deleted...]
-        <w:t xml:space="preserve">de la page suivante. </w:t>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les principaux coûts qui sont financés directement par les projets et l’appui général à la gestion sont résumés dans les tableaux de la page suivante. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10FACA56" w14:textId="6D61C150" w:rsidR="00410B42" w:rsidRPr="00BA1072" w:rsidRDefault="00410B42" w:rsidP="00573B0B">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="4B74C6BF" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44828F8B" w14:textId="77777777" w:rsidR="002E3EB1" w:rsidRPr="00BA1072" w:rsidRDefault="002E3EB1" w:rsidP="00573B0B">
-[...142 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="2FA4CAE4" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="83"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-          <w:u w:val="none"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32FC8B16" w14:textId="77777777" w:rsidR="00D24793" w:rsidRPr="00BA1072" w:rsidRDefault="00D24793" w:rsidP="00D24793">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="6008605F" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BC6630C" w14:textId="6703EB89" w:rsidR="00937C5B" w:rsidRDefault="00937C5B">
+    <w:p w14:paraId="31B3A952" w14:textId="34E8B345" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C6FC841" w14:textId="77777777" w:rsidR="00D24793" w:rsidRPr="00BA1072" w:rsidRDefault="00D24793" w:rsidP="00D24793">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="30BAEBF8" w14:textId="77777777" w:rsidR="00BB3E11" w:rsidRDefault="001D0E20" w:rsidP="00BB3E11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Les principaux coûts qui sont financés directement par les projets et l’appui général </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3914C152" w14:textId="7F88D856" w:rsidR="002E3EB1" w:rsidRPr="00BA1072" w:rsidRDefault="00470F2E" w:rsidP="00D24793">
-[...1 lines deleted...]
-        <w:spacing w:line="259" w:lineRule="auto"/>
+    <w:p w14:paraId="6E98424E" w14:textId="5E322D90" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="fr-FR"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001D0E20">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:val="fr-FR"/>
-[...21 lines deleted...]
-      </w:pPr>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la gestion</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-905" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:left w:w="29" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5625"/>
-        <w:gridCol w:w="5175"/>
+        <w:gridCol w:w="5490"/>
+        <w:gridCol w:w="5310"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00876456" w:rsidRPr="007B23FE" w14:paraId="1D6F9B86" w14:textId="77777777" w:rsidTr="00382D06">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="4E4086A4" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5625" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:tcW w:w="5490" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
           </w:tcPr>
-          <w:p w14:paraId="1446B37D" w14:textId="77777777" w:rsidR="0009610B" w:rsidRPr="0009610B" w:rsidRDefault="0009610B" w:rsidP="0009610B">
+          <w:p w14:paraId="6234A12C" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0009610B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>COÛTS DIRECTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FEE40B5" w14:textId="776075CF" w:rsidR="00876456" w:rsidRPr="00876456" w:rsidRDefault="0009610B" w:rsidP="0009610B">
+          <w:p w14:paraId="1817F21F" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0009610B">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Ressources du programme (c'est-à-dire financées par les projets)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5175" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:tcW w:w="5310" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
           </w:tcPr>
-          <w:p w14:paraId="23F84D32" w14:textId="77777777" w:rsidR="0009610B" w:rsidRPr="0009610B" w:rsidRDefault="0009610B" w:rsidP="0009610B">
+          <w:p w14:paraId="69B060A2" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="370"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0009610B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>COÛTS INDIRECTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CA4E846" w14:textId="4B82CB9A" w:rsidR="00876456" w:rsidRPr="00876456" w:rsidRDefault="0009610B" w:rsidP="0009610B">
+          <w:p w14:paraId="2E780ABB" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="360" w:hanging="370"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0009610B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Ressources institutionnelles (c.-à-d. financées par l</w:t>
-[...38 lines deleted...]
-              <w:t>et le GMS)</w:t>
+              <w:t>Ressources institutionnelles (c.-à-d. financées par le budget institutionnel de base et le GMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876456" w:rsidRPr="007B23FE" w14:paraId="24ADE7CE" w14:textId="77777777" w:rsidTr="00382D06">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="7C02AA14" w14:textId="77777777" w:rsidTr="00704852">
         <w:trPr>
-          <w:trHeight w:val="8047"/>
+          <w:trHeight w:val="2754"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcW w:w="5490" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F51E5EF" w14:textId="77777777" w:rsidR="00747AAB" w:rsidRPr="00747AAB" w:rsidRDefault="00747AAB" w:rsidP="00747AAB">
+          <w:p w14:paraId="1C7A3233" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Les coûts qui peuvent être directement liés à un projet particulier et retracés jusqu'à lui d'une manière raisonnable et économiquement réalisable. Dans le cas du personnel, ces coûts doivent être chiffrés de manière exhaustive, c'est-à-dire qu'ils doivent inclure</w:t>
             </w:r>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> : les salaires, les avantages et les prestations du personnel, les coûts gérés de manière centralisée, y compris les réserves salariales pour l'apprentissage, les TIC, la JFA, le MAIP, l'ASHI, l'EOS, etc.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33EF07DF" w14:textId="77777777" w:rsidR="00747AAB" w:rsidRPr="00747AAB" w:rsidRDefault="00747AAB" w:rsidP="00747AAB">
+          <w:p w14:paraId="16E4823B" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="494008BB" w14:textId="50AC72B6" w:rsidR="00876456" w:rsidRDefault="00747AAB" w:rsidP="00747AAB">
+          <w:p w14:paraId="5764D1A5" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Le personnel peut être directement engagé dans le cadre d'un projet, ou un projet peut recevoir des services d'autres membres du personnel du PNUD. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02B99773" w14:textId="77777777" w:rsidR="00747AAB" w:rsidRPr="00876456" w:rsidRDefault="00747AAB" w:rsidP="00747AAB">
+          <w:p w14:paraId="51CB9A55" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60350141" w14:textId="77777777" w:rsidR="00747AAB" w:rsidRPr="00747AAB" w:rsidRDefault="00747AAB" w:rsidP="00747AAB">
+          <w:p w14:paraId="0AEC7E3B" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Les coûts directs comprennent les fonctions/activités suivantes, en plus des activités spécifiques du projet décrites dans le document de projet :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C7DF280" w14:textId="77777777" w:rsidR="00747AAB" w:rsidRPr="00747AAB" w:rsidRDefault="00747AAB" w:rsidP="00747AAB">
-            <w:pPr>
+          <w:p w14:paraId="2DB35E9F" w14:textId="74BD82A5" w:rsidR="001D0E20" w:rsidRPr="00704852" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>- Gestion du projet</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Gestion du projet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5541D4A6" w14:textId="30676DDC" w:rsidR="001D0E20" w:rsidRPr="00704852" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Communication du projet, plaidoyer et visibilité des partenaires de financement </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">Communication du projet, plaidoyer et visibilité des partenaires de financement </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5987CACE" w14:textId="3CDD92DE" w:rsidR="001D0E20" w:rsidRPr="00704852" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>- Audit et évaluation indépendants</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Audit et évaluation indépendants</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="497C2D42" w14:textId="28680C69" w:rsidR="001D0E20" w:rsidRPr="00704852" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Services d'assurance qualité (AQ) </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">Services d'assurance qualité (AQ) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BE11072" w14:textId="38EF0040" w:rsidR="001D0E20" w:rsidRPr="00704852" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>- Suivi et évaluation des projets</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Suivi et évaluation des projets</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4440CC97" w14:textId="7484ED81" w:rsidR="001D0E20" w:rsidRPr="00704852" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>- Briefings et conseils techniques pour les parties prenantes du projet</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Briefings et conseils techniques pour les parties prenantes du projet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04F59B45" w14:textId="3289EF47" w:rsidR="001D0E20" w:rsidRPr="00704852" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>- Réunions de projet, rapports d'avancement et rapports finaux</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Réunions de projet, rapports d'avancement et rapports finaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D525472" w14:textId="0B126D69" w:rsidR="001D0E20" w:rsidRPr="00704852" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>- Rapports spécifiques aux donateurs</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Rapports spécifiques aux donateurs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A7E83F6" w14:textId="261294EE" w:rsidR="001D0E20" w:rsidRPr="00704852" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>- Soutien aux parties chargées de la mise en œuvre et aux parties responsables</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Soutien aux parties chargées de la mise en œuvre et aux parties responsables</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22995973" w14:textId="24E3CBB0" w:rsidR="001D0E20" w:rsidRPr="00704852" w:rsidRDefault="001D0E20" w:rsidP="00704852">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00747AAB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00704852">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>- Évaluations HACT et toutes les activités d'assurance</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7AE7DBDD" w14:textId="77777777" w:rsidR="00747AAB" w:rsidRPr="00876456" w:rsidRDefault="00747AAB" w:rsidP="00747AAB">
+              <w:t>Évaluations HACT et toutes les activités d'assurance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70094586" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0A0DC480" w14:textId="77777777" w:rsidR="00DB22E3" w:rsidRPr="00DB22E3" w:rsidRDefault="00DB22E3" w:rsidP="00DB22E3">
+          <w:p w14:paraId="2EBD2117" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB22E3">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Les fonctions/activités suivantes nécessitent généralement le partage de personnel, y compris sous forme de contrats de travail, à payer par le projet en tant que services de facilitation de la prestation dans le cadre d'activités spécifiques du projet* :  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D380664" w14:textId="04893C4B" w:rsidR="00DB22E3" w:rsidRPr="00DB22E3" w:rsidRDefault="00DB22E3" w:rsidP="00DB22E3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="28AB2920" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Supervision et coordination du projet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="795A0464" w14:textId="12C177C4" w:rsidR="00DB22E3" w:rsidRPr="00DB22E3" w:rsidRDefault="00DB22E3" w:rsidP="00DB22E3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="49558C30" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Coordination du programme</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0D6756E9" w14:textId="698A0769" w:rsidR="00DB22E3" w:rsidRPr="00DB22E3" w:rsidRDefault="00DB22E3" w:rsidP="00DB22E3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="71EFE5ED" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Conseil politique et assurance qualité</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="507DCF62" w14:textId="5D0F780D" w:rsidR="00DB22E3" w:rsidRPr="00DB22E3" w:rsidRDefault="00DB22E3" w:rsidP="00DB22E3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1B54A2CC" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des risques </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0589B8EC" w14:textId="2DF5BBD5" w:rsidR="00DB22E3" w:rsidRPr="00DB22E3" w:rsidRDefault="00DB22E3" w:rsidP="00DB22E3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="18F61C97" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités menant à la clôture du projet (liste de contrôle) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F87F2CE" w14:textId="201E6F67" w:rsidR="00DB22E3" w:rsidRPr="00DB22E3" w:rsidRDefault="00DB22E3" w:rsidP="00DB22E3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="34B39457" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Services administratifs, opérationnels et autres services partagés </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DB22E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>tels que :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D7A7DBC" w14:textId="2B378507" w:rsidR="00DB22E3" w:rsidRPr="00DB22E3" w:rsidRDefault="00DB22E3" w:rsidP="00DB22E3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="684E8C05" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Création de documents relatifs au traitement des recettes, au budget, aux dépenses, aux paiements, aux rapports au niveau des fournisseurs et des projets, aux demandes d'achat, aux bons de commande, aux pièces justificatives, au traitement des salaires.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F367848" w14:textId="0CB6E24A" w:rsidR="00DB22E3" w:rsidRPr="00DB22E3" w:rsidRDefault="00DB22E3" w:rsidP="00DB22E3">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="285E816C" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="8"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:ind w:left="720"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Achat de biens et de services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="04E83881" w14:textId="77777777" w:rsidR="00BB4F34" w:rsidRPr="00BB4F34" w:rsidRDefault="00DB22E3" w:rsidP="00DB22E3">
+          <w:p w14:paraId="4C97CB66" w14:textId="23601F26" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB22E3">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Services de ressources humaines (RH) : recrutement et gestion du personnel du projet (gestion récurrente du personnel, briefings sur la sécurité et l'administration générale, formations et outils d'apprentissage) </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="58960791" w14:textId="77777777" w:rsidR="00BB4F34" w:rsidRPr="00BB4F34" w:rsidRDefault="00BB4F34" w:rsidP="00DB22E3">
+              <w:t xml:space="preserve">Services de ressources humaines (RH) : recrutement et gestion du personnel du projet (gestion récurrente du personnel, briefings sur la sécurité et l'administration générale, formations et outils d'apprentissage) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7662E69C" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB4F34">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Services de logistique pour les locaux de bureaux</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FC8B5E9" w14:textId="77777777" w:rsidR="00BB4F34" w:rsidRDefault="00BB4F34" w:rsidP="00DB22E3">
+          <w:p w14:paraId="4B35F7B7" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB4F34">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Services de soutien logistique tels que la gestion des voyages et des événements</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="663F46C5" w14:textId="77777777" w:rsidR="00BB4F34" w:rsidRDefault="00BB4F34" w:rsidP="00DB22E3">
+              <w:t>Services de soutien logistique tels que la gestion des voyages et des événements.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706D09DC" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB4F34">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Soutien à la communication pour le personnel et les activités du projet</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="5672CD2D" w14:textId="5347ABDA" w:rsidR="00876456" w:rsidRPr="00876456" w:rsidRDefault="00BB4F34" w:rsidP="00DB22E3">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Soutien à la communication pour le personnel et les activités du projet. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="222029B8" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:ind w:left="1080"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB4F34">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-          <w:p w14:paraId="0D361DC7" w14:textId="66B80B7F" w:rsidR="00876456" w:rsidRPr="00876456" w:rsidRDefault="00DB22E3" w:rsidP="00876456">
+              <w:t>Services de gestion des équipements et des actifs, y compris les équipements de technologie de l'information (TI), la maintenance, les licences et le soutien à l'équipe et aux activités du projet.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46ED47CB" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:ind w:left="330"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB4F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Contingence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5175" w:type="dxa"/>
+            <w:tcW w:w="5310" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40FDF931" w14:textId="596874A6" w:rsidR="00876456" w:rsidRPr="00876456" w:rsidRDefault="00BB4F34" w:rsidP="00BB4F34">
+          <w:p w14:paraId="17E80952" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB4F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Les coûts organisationnels qui ne sont pas directement attribuables à des projets ou services spécifiques, mais qui sont nécessaires pour financer les structures de l'entreprise, les coûts de gestion et de surveillance de l'</w:t>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">Les coûts organisationnels qui ne sont pas directement attribuables à des projets ou services spécifiques, mais qui sont nécessaires pour financer les structures de l'entreprise, les coûts de gestion et de surveillance de </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
+              <w:t>l'</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR"/>
+              </w:rPr>
               <w:t>organisation.</w:t>
             </w:r>
-            <w:r w:rsidR="00876456" w:rsidRPr="00876456">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Corporate</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00876456" w:rsidRPr="00876456">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00876456" w:rsidRPr="00876456">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>executive</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00876456" w:rsidRPr="00876456">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve"> management </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00876456" w:rsidRPr="00876456">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>functions</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="1293948B" w14:textId="6E44C47E" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="3BBA48B6" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Fonctions de mobilisation des ressources de l'entreprise</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42B64920" w14:textId="5F3313CD" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="74843140" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Fonctions de communication institutionnelle et de plaidoyer</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6620260B" w14:textId="15BC2114" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="0E625ADD" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Fonctions d'encadrement supérieur du CO, des bureaux régionaux et du Siège</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A605087" w14:textId="59811081" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="6E449870" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Fonctions de supervision du siège et des bureaux régionaux (finances, RH, administration, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5BFE57C2" w14:textId="3C000EFE" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="5898FDD1" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Gestion comptable et financière du personnel du siège et des bureaux régionaux</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47798C1C" w14:textId="2539D85D" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="004E21F5" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctions de contrôle indépendant de l'entreprise au siège </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D00F7D3" w14:textId="7FCA2025" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="50795E1D" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Fonctions de soutien juridique institutionnel au siège</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49301179" w14:textId="20A36D05" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="5B1C5B85" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Gestion des ressources humaines du personnel des bureaux du PNUD</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="541B3529" w14:textId="096EC411" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="69EFF580" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctions d'orientation de la politique de l'entreprise en matière d'approvisionnement et de soutien logistique pour le siège et les bureaux nationaux ou régionaux. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32D33672" w14:textId="1F67ABD0" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="35AA16D4" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Gestion des bureaux, gestion des ressources et des finances, gestion des ressources humaines (apprentissage, formation, recrutement, gestion des performances).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BDC7101" w14:textId="4829245A" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="593A88FF" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Services de conseil en matière de programmes et de politiques fournis par le personnel du PNUD* pour la gestion des programmes et du portefeuille. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02E8190C" w14:textId="3E6971B0" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="35A69181" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Direction et supervision de la mise en œuvre/exécution globale du projet</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D158135" w14:textId="70093524" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="5228C6CC" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Conception, formulation et présentation des documents de projet avec des plans de travail substantiels et des budgets entièrement chiffrés.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D0A894C" w14:textId="75969E26" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="015F5E26" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Développement d'objectifs de performance, d'indicateurs AQ et d'évaluations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2576DA9C" w14:textId="77777777" w:rsidR="00CA1366" w:rsidRPr="0080162D" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="42AB89B5" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="7"/>
               </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Approbation des transactions du projet (avances et dépenses) et des révisions budgétaires conformément au cadre de contrôle interne, clôture des projets. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68555E60" w14:textId="3F16EBC1" w:rsidR="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+          <w:p w14:paraId="49CEBD8B" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CA1366">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>Services de soutien opérationnel et administratif aux bureaux du PNUD pour l</w:t>
-[...52 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:t>Services de soutien opérationnel et administratif aux bureaux du PNUD pour l’exécution des tâches/fonctions suivantes :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B4A6C2B" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="9"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Services financiers (planification annuelle des travaux, établissement du budget, décaissement, dépenses, et suivi des budgets et des postes de gestion du bureau)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C4DD7F4" w14:textId="7A5B19C5" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="11246BF7" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="9"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Services d'achat de biens (location), d'installations et d'équipements pour le bureau</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="016295E5" w14:textId="43F74212" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="3D4E9B01" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="9"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Services RH : recrutement et gestion du personnel du bureau, y compris les briefings, les formations et les outils d'apprentissage relatifs aux RH, à la sécurité et à l'administration générale.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E1D152F" w14:textId="66491EB1" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0B9D38A7" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="9"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:t>Services de soutien logistique tels que la gestion des voyages et des événements du bureau</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CC27F3E" w14:textId="00144363" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2993167E" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="9"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Services de gestion de l'équipement et des actifs, y compris l'équipement informatique, la maintenance, les licences et le support de bureau. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4C986AA7" w14:textId="6CECF60F" w:rsidR="00CA1366" w:rsidRPr="00CA1366" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="0AD29F9E" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="9"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...27 lines deleted...]
-          <w:p w14:paraId="0792C576" w14:textId="33D7A260" w:rsidR="00876456" w:rsidRPr="00876456" w:rsidRDefault="00CA1366" w:rsidP="00CA1366">
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+              </w:rPr>
+              <w:t>Les équipements d'entreprise, leur maintenance et leur amortissement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D421A95" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="23"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t>L</w:t>
-[...21 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Les ressources partagées de l'entreprise qui ne sont pas directement attribuables au projet, telles que les plateformes informatiques et la sécurité de l'entreprise, les outils de planification, de budgétisation, d'établissement de rapports et de gestion des risques.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00876456" w:rsidRPr="007B23FE" w14:paraId="416C5DA0" w14:textId="77777777" w:rsidTr="00382D06">
+      <w:tr w:rsidR="001D0E20" w:rsidRPr="001D0E20" w14:paraId="7D0DC62B" w14:textId="77777777" w:rsidTr="00880B43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4BBA59" w14:textId="77777777" w:rsidR="00BB4F34" w:rsidRPr="00BB4F34" w:rsidRDefault="00BB4F34" w:rsidP="00BB4F34">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="0D43CD4F" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB4F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">*Les services peuvent être fournis par le personnel du PNUD dans différents lieux géographiques. Veuillez noter : </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A38B091" w14:textId="071C1D97" w:rsidR="00BB4F34" w:rsidRPr="00BB4F34" w:rsidRDefault="00BB4F34" w:rsidP="00BB4F34">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="7D2815E7" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB4F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Pour le personnel du PNUD au-dessus du niveau P5 sur des postes entièrement financés par le </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">- Pour le personnel du PNUD au-dessus du niveau P5 sur des postes entièrement financés par le budget institutionnel de base et GMS par la nature de ses fonctions, le remboursement à partir des budgets des projets n'est pas autorisé, indépendamment des services fournis aux projets. Ces services relèvent généralement de la catégorie des coûts indirects. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05DD46B1" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">budget institutionnel de base </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
-              <w:t xml:space="preserve">et GMS par la nature de ses fonctions, le remboursement à partir des budgets des projets n'est pas autorisé, indépendamment des services fournis aux projets. Ces services relèvent généralement de la catégorie des coûts indirects. </w:t>
-[...25 lines deleted...]
-              </w:rPr>
               <w:t>- Pour le personnel du PNUD de niveau P5 ou inférieur, ses activités qui sont directement liées à un projet particulier peuvent être imputées comme des coûts directs de projet. Toutefois, ces activités doivent être imputées judicieusement, en tenant compte de leur fonction de direction, et ne doivent pas dépasser 40% du coût de la personne.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="697ED2DD" w14:textId="63F0491D" w:rsidR="00876456" w:rsidRPr="00876456" w:rsidRDefault="00BB4F34" w:rsidP="00BB4F34">
-[...2 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="14EDACE0" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB4F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t xml:space="preserve">Note : Conformément au document du Conseil d'administration (DP/2013/41) et à la décision associée du Conseil d'administration (DP/2014/2), à compter du 1er janvier 2014, tous les postes de niveau P5 ou inférieur peuvent être </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00BB4F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>multifinancés</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00BB4F34">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="001D0E20">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FAE3D4B" w14:textId="44278D44" w:rsidR="00326493" w:rsidRPr="0028396C" w:rsidRDefault="00326493" w:rsidP="0028396C">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+    <w:p w14:paraId="147853B0" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRPr="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00326493" w:rsidRPr="0028396C" w:rsidSect="007A3B85">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId38"/>
+    <w:p w14:paraId="1333A131" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:p w14:paraId="7C2C0AC7" w14:textId="77777777" w:rsidR="00BB3E11" w:rsidRDefault="00BB3E11"/>
+    <w:p w14:paraId="21CDF1CF" w14:textId="77777777" w:rsidR="00BB3E11" w:rsidRPr="001D0E20" w:rsidRDefault="00BB3E11" w:rsidP="00BB3E11">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74C263F1" w14:textId="7E2E291A" w:rsidR="00BB3E11" w:rsidRPr="00880B43" w:rsidRDefault="00704852" w:rsidP="00BB3E11">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB3E11" w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60811B45" w14:textId="77777777" w:rsidR="00BB3E11" w:rsidRPr="00880B43" w:rsidRDefault="00BB3E11" w:rsidP="00BB3E11">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31B9E381" w14:textId="460AE2CD" w:rsidR="00BB3E11" w:rsidRDefault="00BB3E11" w:rsidP="00704852">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00BB3E11" w:rsidSect="00704852">
+      <w:headerReference w:type="default" r:id="rId29"/>
+      <w:footerReference w:type="even" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="first" r:id="rId32"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1145" w:right="738" w:bottom="1422" w:left="1673" w:header="720" w:footer="731" w:gutter="0"/>
+      <w:pgMar w:top="1788" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="731" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="455A8F83" w14:textId="77777777" w:rsidR="00373EDD" w:rsidRDefault="00373EDD">
+    <w:p w14:paraId="713D626C" w14:textId="77777777" w:rsidR="00F907B4" w:rsidRDefault="00F907B4" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49775C85" w14:textId="77777777" w:rsidR="00373EDD" w:rsidRDefault="00373EDD">
+    <w:p w14:paraId="21F002DA" w14:textId="77777777" w:rsidR="00F907B4" w:rsidRDefault="00F907B4" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...27 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Webdings">
     <w:panose1 w:val="05030102010509060703"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="20EC4161" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRDefault="00DC4EBD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="39984D1C" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRDefault="001D0E20">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:right="79"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00DD70EC">
+    <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DD70EC">
+    <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="007C3CA6">
+    <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2294DD63" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRDefault="00DD70EC">
+  <w:p w14:paraId="22D2F235" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRDefault="001D0E20">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="29"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7F72DD32" w14:textId="7BE45B67" w:rsidR="00206EDE" w:rsidRPr="00BA1072" w:rsidRDefault="00F858DA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2569E0AD" w14:textId="4425B314" w:rsidR="001D0E20" w:rsidRPr="00704852" w:rsidRDefault="001D0E20" w:rsidP="00704852">
     <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="720"/>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="left" w:pos="2160"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3600"/>
+        <w:tab w:val="left" w:pos="4320"/>
+        <w:tab w:val="left" w:pos="5040"/>
+        <w:tab w:val="left" w:pos="5760"/>
+        <w:tab w:val="left" w:pos="6480"/>
+        <w:tab w:val="left" w:pos="7200"/>
+        <w:tab w:val="left" w:pos="7920"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="29"/>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BA1072">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>Page </w:t>
     </w:r>
-    <w:r w:rsidR="00DC4EBD">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00BA1072">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00DC4EBD">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E13266" w:rsidRPr="00BA1072">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidR="00DC4EBD">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BA1072">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r w:rsidR="000F022D">
+    <w:r w:rsidRPr="00704852">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="000F022D" w:rsidRPr="00BA1072">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="000F022D">
+    <w:r w:rsidRPr="00704852">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00E13266" w:rsidRPr="00BA1072">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r w:rsidR="000F022D">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00BA1072">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:t xml:space="preserve"> pages </w:t>
+      <w:t> </w:t>
     </w:r>
-    <w:r w:rsidR="00AE3E9B">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00AE3E9B">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00AE3E9B">
+    <w:r w:rsidR="00BB3E11">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">            </w:t>
+    </w:r>
+    <w:r w:rsidR="00773277" w:rsidRPr="00773277">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t>Date d'entrée en vigueur</w:t>
+    </w:r>
+    <w:r w:rsidR="00704852">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00704852">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00704852">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00704852">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="fr-FR"/>
+      </w:rPr>
+      <w:t>14/06/2022</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00704852">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00BA1072">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
-        <w:lang w:val="fr-FR"/>
-[...13 lines deleted...]
-      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:tab/>
     </w:r>
-    <w:r w:rsidR="00AE3E9B" w:rsidRPr="00AE3E9B">
+    <w:r w:rsidR="00BB3E11">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-      <w:tab/>
+      <w:t xml:space="preserve">   </w:t>
     </w:r>
-    <w:r w:rsidRPr="00BA1072">
+    <w:r w:rsidRPr="00704852">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
       <w:t xml:space="preserve">Version # : </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="495766123"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{720B0071-EEBF-420B-91BB-58F19DBDC9DB}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="0036620A">
+        <w:r w:rsidRPr="00704852">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="fr-FR"/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3E9BE742" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRDefault="00DC4EBD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="57B78EC5" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRDefault="001D0E20">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:right="79"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidR="00DD70EC">
+    <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00DD70EC">
+    <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="007C3CA6">
+    <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7E0395C8" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRDefault="00DD70EC">
+  <w:p w14:paraId="37ECF7F4" w14:textId="77777777" w:rsidR="001D0E20" w:rsidRDefault="001D0E20">
     <w:pPr>
       <w:spacing w:line="259" w:lineRule="auto"/>
       <w:ind w:left="29"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B9DC5DE" w14:textId="77777777" w:rsidR="00373EDD" w:rsidRDefault="00373EDD">
+    <w:p w14:paraId="2A6A85C6" w14:textId="77777777" w:rsidR="00F907B4" w:rsidRDefault="00F907B4" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BFD8E09" w14:textId="77777777" w:rsidR="00373EDD" w:rsidRDefault="00373EDD">
+    <w:p w14:paraId="7359B5D3" w14:textId="77777777" w:rsidR="00F907B4" w:rsidRDefault="00F907B4" w:rsidP="001D0E20">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="501DA927" w14:textId="77777777" w:rsidR="00A84607" w:rsidRDefault="00A84607" w:rsidP="00A84607">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7E489BC3" w14:textId="6B9B4727" w:rsidR="001D0E20" w:rsidRDefault="001D0E20" w:rsidP="00A84607">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52AE3C2E" wp14:editId="0D66724E">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="73730357" wp14:editId="3C5F8937">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5636525</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-95535</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1476821353" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="16376"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="309373" cy="596648"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08F851F9"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A186C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2AE0A0A"/>
     <w:lvl w:ilvl="0" w:tplc="0BA05CB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="749"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -11840,51 +8947,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="36282C66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6094"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EE514BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C576C804"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -11926,51 +9033,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="185649E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E9A23AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12039,51 +9146,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F315243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34EEEBC0"/>
     <w:lvl w:ilvl="0" w:tplc="0BA05CB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="749"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -12250,64 +9357,155 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="36282C66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6094"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20121444"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B3F5944"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D98C803A"/>
-    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+    <w:tmpl w:val="F9D4D284"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B10479D0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B015603"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D416F952"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="20000001">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -12340,53 +9538,279 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25903495"/>
+    <w:nsid w:val="401D6AAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E09097DC"/>
+    <w:tmpl w:val="989E5C70"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E79639E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF9E9412"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="730B2EAC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90B64134"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -12452,2600 +9876,497 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6A5A06"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76E73B80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A49EE85E"/>
+    <w:tmpl w:val="B5122C26"/>
     <w:lvl w:ilvl="0" w:tplc="0BA05CB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="749"/>
+        <w:ind w:left="389"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="1F30E540">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1094"/>
+        <w:ind w:left="734"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5302F4E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1774"/>
+        <w:ind w:left="1414"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B48CE572">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2494"/>
+        <w:ind w:left="2134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F1C6D08E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3214"/>
+        <w:ind w:left="2854"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="609A8224">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3934"/>
+        <w:ind w:left="3574"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2CDAFF3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4654"/>
+        <w:ind w:left="4294"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="221294F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5374"/>
+        <w:ind w:left="5014"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="36282C66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6094"/>
+        <w:ind w:left="5734"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B3F5944"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DD81CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F9D4D284"/>
-[...87 lines deleted...]
-    <w:tmpl w:val="F2AA06A2"/>
+    <w:tmpl w:val="5D947D48"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...1742 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1084061784">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1873883420">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="2" w16cid:durableId="75905651">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1227372586">
+  <w:num w:numId="3" w16cid:durableId="716323217">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="209534134">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="53746351">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1519469820">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="945119019">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1780441872">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2043094617">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="240484014">
-[...53 lines deleted...]
-  <w:num w:numId="22" w16cid:durableId="1780441872">
+  <w:num w:numId="10" w16cid:durableId="902762886">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="2043094617">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="11" w16cid:durableId="1320428075">
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00206EDE"/>
-[...245 lines deleted...]
-    <w:rsid w:val="00FF4BD2"/>
+    <w:rsidRoot w:val="001D0E20"/>
+    <w:rsid w:val="0013343C"/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rsid w:val="00704852"/>
+    <w:rsid w:val="0071227B"/>
+    <w:rsid w:val="00773277"/>
+    <w:rsid w:val="00965EA6"/>
+    <w:rsid w:val="00BB3E11"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00D17FDE"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F60EAC"/>
+    <w:rsid w:val="00F907B4"/>
+    <w:rsid w:val="00F954D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1556AD6D"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="49F125E9"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7D057157-CD36-44A6-BFEC-E6F4C4E9535C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -15379,2196 +10700,1034 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00486CDD"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB38DE"/>
+    <w:rsid w:val="001D0E20"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:line="249" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
-      <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="001D0E20"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001D0E20"/>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
-    <w:rsid w:val="007C3CA6"/>
+    <w:rsid w:val="001D0E20"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...205 lines deleted...]
-    <w:rsid w:val="00863CE0"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid0"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="001D0E20"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...94 lines deleted...]
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-</w:styles>
-[...747 lines deleted...]
-    <w:rsid w:val="00D62F47"/>
+  <w:style w:type="table" w:styleId="TableGrid0">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:rsid w:val="001D0E20"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
+    <w:rsid w:val="00773277"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...20 lines deleted...]
-    <w:rsid w:val="003F6A05"/>
+    <w:rsid w:val="00773277"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2226" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFRM_Archive/Financial%20Resource%20Management%20Policies/Forms/fba_other.aspx?id=%2Fteams%2FOFRM%5FArchive%2FFinancial%20Resource%20Management%20Policies%2FCommunication%2FCost%20recovery%20%E2%80%93%20GCF%20Board%20decision%20B%2E19%2E43%20%E2%80%93%20Accredited%20Entity%20Fee%20%2D%2026%20Feb%20%2D%201%20Mar%202018%2Epdf&amp;parent=%2Fteams%2FOFRM%5FArchive%2FFinancial%20Resource%20Management%20Policies%2FCommunication" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/754898/files/DP_2013_9-FR.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/un-agency-services" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2226" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/document/gcf-b19-29" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/road-map-integrated-budget-joint-review-impact-cost-definitions-and-classifications" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/732003/files/DP-FPA_2012_1--E_ICEF_2012_AB_L.6-FR.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/sites/un2.un.org/files/un_system_chart_french.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2226" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/2971" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3126" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2226" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/556" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2211" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>26448</Characters>
+  <Pages>11</Pages>
+  <Words>4690</Words>
+  <Characters>26736</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>220</Lines>
+  <Lines>222</Lines>
   <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31025</CharactersWithSpaces>
+  <CharactersWithSpaces>31364</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...69 lines deleted...]
-</file>