--- v0 (2025-10-15)
+++ v1 (2026-05-24)
@@ -1,7523 +1,9471 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="09E0124E" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="08DD29E8" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Recuperación de Costos de Otros Recursos: Apoyo General a la Gestión (GMS)  </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="742AECFC" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="279D4DC6" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD277A9" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="58BD6A03" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El PNUD distingue entre dos tipos de costos en la ejecución de sus actividades. Los criterios son los siguientes:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E454876" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="7598E10F" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
-          <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="6"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F9CE4E" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="04FEF2D7" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Costos directos</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de las actividades administrativas, del programa y de apoyo operacional que son parte de los insumos del proyecto; y  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="046C4E7F" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="43B6D548" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Costos adicionales a los costos directos del proyecto, </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...25 lines deleted...]
-          <w:color w:val="auto"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que representan los costos a la organización que no se atribuyen directamente a los proyectos o los servicios, pero son necesarios para financiar los costos de estructuras corporativas, gestión y supervisión de la organización. Estos costos se recuperan mediante el cobro de una tasa de recuperación de costos, conocida como la tarifa de Apoyo General a la Gestión (GMS, General Management </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Services</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>por sus siglas en inglés)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD2896">
-[...2 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD2896">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0C0E8A" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="58210751" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B96AB02" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="0622984E" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Independientemente del tipo de costos de ejecución, el PNUD debe recuperar los costos totales de las actividades financiadas por otros recursos en apoyo a programas del PNUD u otros servicios provistos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E2B54A0" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="78398EB2" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5A635B" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="532442DE" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los costos para el PNUD adicionales a los costos directos del proyecto asociados con la gestión de la ejecución de un programa se gravan mediante la aplicación de la tarifa de </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-        <w:rPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Apoyo General a la Gestión</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (GMS).   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A25CD3" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="31261065" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04CFB810" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="1C4FD30D" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>La tarifa de GMS incluye los costos incurridos durante la provisión de funciones de apoyo general a la gestión y la supervisión de la organización como un todo.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-        <w:rPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Estos costos se incurren en apoyo de sus actividades, proyectos y programas, y de servicios provistos, que no se pueden relacionar inequívocamente con actividades, proyectos o programas específicos.  Además, estos costos se incurren a lo largo y en todos los niveles de la organización.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD4F423" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="3D6063D4" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A6B0A5" w14:textId="20F2E780" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="35E28825" w14:textId="404FB042" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Se debe realizar todo el esfuerzo para recuperar completamente los costos incurridos por el PNUD para brindar servicios a programas y proyectos (así como a otras entidades de la ONU, véase la </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00EA5150">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="005C5A15">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Sección de Servicios Reembolsables de Organismos de la ONU o de Agencias</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007F7642">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> en el capítulo de Planificación de Recursos de las Políticas y Procedimientos) de manera tal que el Presupuesto Integrado del PNUD (recursos básicos) no subsidie la gestión de otros recursos. Una aplicación exitosa y coherente de la política de recuperación de costos es una medida de la capacidad de la organización para planificar, orientada a alcanzar la clasificación de costos correcta y a asegurar la atribución de costos a la fuente de financiación correcta.  </w:t>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en el capítulo de Planificación de Recursos de las Políticas y Procedimientos) de manera tal que el Presupuesto Integrado del PNUD (recursos básicos) no subsidie la gestión de otros recursos. Una aplicación exitosa y coherente de la política de recuperación de costos es una medida de la capacidad de la organización para planificar, orientada a alcanzar la clasificación de costos correcta y a asegurar la atribución de costos a la fuente de financiación correcta.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D359D1" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="4E8DBBE6" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7729A9BF" w14:textId="1BEC2F98" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="2E6E32D5" w14:textId="427999A8" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El marco conceptual armonizado para definir y atribuir costos del programa y de organización </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-        <w:rPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:r w:rsidRPr="00EA5150">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="005C5A15">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
-            <w:u w:color="0563C1"/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0563C1"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP-FPA/2012/1</w:t>
         </w:r>
-        <w:r w:rsidRPr="00EA5150">
+        <w:r w:rsidRPr="005C5A15">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> y la metodología armonizada para calcular las tasas de recuperación de costos </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-        <w:rPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00EA5150">
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="005C5A15">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
-            <w:u w:color="0563C1"/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0563C1"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP-FPA/2013/1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="0036570F">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00C4104D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t xml:space="preserve"> DP/2013/9</w:t>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="005C5A15">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>DP/2013/9</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EE1372">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="00C4104D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00EE1372" w:rsidRPr="00EE1372">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="005C5A15">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP-FPA-ICEF-UNW/2020/1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007F7642">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidR="008270EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> tienen un impacto directo en las tasas de recuperación de costos y en las actividades para las que se puede utilizar el ingreso de recuperación de costos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14620A49" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="54A0EBC5" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10315CC7" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="3C81CEF7" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Las </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-        <w:rPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>tasas de recuperación de costos de GMS, con entrada en vigor el 1 de enero de 2014, son las siguientes:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50C0F1FE" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5AEDB0DF" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">acuerdos firmados ; </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">La tasa de recuperación de costos (porcentaje de GMS) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>para  fondos</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de costos-compartidos de terceros (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>third-party</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>cost</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sharing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y las contribuciones de fondos fiduciarios (trust </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>funds</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) es de un mínimo de 8 por ciento para nuevos acuerdos </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>firmados ;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151083DA" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6BA73E5D" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...20 lines deleted...]
-        <w:t>a nivel mundial, regional y de país (8 por ciento - 1 por ciento = 7 por ciento).</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se aplicará una reducción del 1 por ciento para contribuciones temáticas sin un destino estipulado (un-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>earmarked</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>contributions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) a nivel mundial, regional y de país (8 por ciento - 1 por ciento = 7 por ciento).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359F0F39" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0A107072" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...43 lines deleted...]
-        <w:t>Participación del Gobierno en los Gastos que a las contribuciones Sur-Sur.</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Se seguirá aplicando una tasa de GMS, un mínimo de 3 % a 5 %, a las contribuciones de Costos-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compartidos  del</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gobierno (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sharing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>). Se aplican las mismas tasas a los Costos Compartidos de Gobierno (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Government</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cost </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Sharing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) Participación del Gobierno en los Gastos que a las contribuciones Sur-Sur.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3217CD0F" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="33B6863A" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cualquier tasa de GMS que se negocie de manera central seguirá en su nivel actual hasta que se negocien nuevamente corporativamente.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562279A3" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...9 lines deleted...]
-    <w:p w14:paraId="03A13D1B" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="062B7C39" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...18 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9999" w:type="dxa"/>
-        <w:tblInd w:w="-805" w:type="dxa"/>
+        <w:tblInd w:w="-365" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="68" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3211"/>
-        <w:gridCol w:w="1279"/>
-        <w:gridCol w:w="5509"/>
+        <w:gridCol w:w="1649"/>
+        <w:gridCol w:w="5139"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="1DC5C7C7" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="4CB00E1A" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="550ED456" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4D495C77" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="5" w:hanging="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Tipo de Financiación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34F4BAB7" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="126D1F32" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>GMS a partir de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BABBF4C" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7F526C18" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>01/01/2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76D67EA7" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1809D7FF" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Comentarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="06CD9E16" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="47140473" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="478DE18D" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1919EBB1" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribuciones de terceros </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2912CA45" w14:textId="77777777" w:rsidR="004028B3" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...32 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="12739C87" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>(costos compartidos y Fondos Fiduciarios)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7848957F" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F858DA">
-              <w:rPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Party Contributions </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="383164DE" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="139C1AA8" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(cost sharing and Trust Funds) </w:t>
             </w:r>
-            <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-                <w:lang w:val="en-US"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59F7752F" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="66B759B3" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>8 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0557726E" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">) como exenciones que se informan a la Junta Ejecutiva.  </w:t>
+          <w:p w14:paraId="22F90A7C" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las excepciones son poco comunes y deben ser aprobadas por la Oficina de Gestión de Recursos Financieros (OFRM) como exenciones que se informan a la Junta Ejecutiva.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="67DECC03" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="1256A86F" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19366758" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...27 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="65FB7B9A" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Costos Compartidos Gobierno </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Gobierno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
-              <w:t xml:space="preserve">Government Cost Sharing  </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>Government</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-UY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cost </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-UY"/>
+              </w:rPr>
+              <w:t>Sharing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-UY"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57275B08" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="7BC1BC40" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Mínimo de 3 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37BB1EB7" w14:textId="77777777" w:rsidR="004028B3" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...61 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="525FE660" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Si bien el mínimo de 3 % es válido, solo es suficiente cuando se aplica a contribuciones de participación en los gastos en un gran volumen.  La mayoría de las Oficinas en el País ahora aplican tasas de GMS de costos compartidos del Gobierno de un mínimo de 5 %.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4415C5EB" w14:textId="2E4365E6" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nota: la tasa de recuperación de “Costos Compartidos Gobierno </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Gobierno</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-UY"/>
               </w:rPr>
-              <w:t xml:space="preserve">Government Cost Sharing  </w:t>
-[...14 lines deleted...]
-              <w:rPr>
+              <w:t>Government</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-UY"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cost </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-UY"/>
+              </w:rPr>
+              <w:t>Sharing</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-UY"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">” </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>no se aplica</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AC7EEF">
-              <w:rPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> a las situaciones en las que el PNUD presta servicios de apoyo al gobierno en su calidad de beneficiario de una subvención del Fondo Mundial.  En estos casos, se aplican las tasas del Fondo Mundial al 7%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="7D3E6B53" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="0C384A6A" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="694575E4" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2188588F" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribuciones Sur-Sur   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28C88DC3" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="06BA1C33" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Igual tasa que en Participación del Gobierno en los Gastos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30F334D4" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> incluso cuando ellos contribuyen a los resultados en otro país mediante la Cooperación Sur-Sur.   </w:t>
+          <w:p w14:paraId="2CD8977C" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Las tarifas de GMS se mantienen para los costos compartidos del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Gobienroy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> las Contribuciones Sur-Sur. En otras palabras, los países en que se ejecuta un programa deberán usar la tasa que se aplica a ellos para </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>llos</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Costos Compartidos del Gobierno incluso cuando ellos contribuyen a los resultados en otro país mediante la Cooperación Sur-Sur.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="76C59CDE" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="59D0E480" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EA845D6" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="668B7A3B" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribuciones Temáticas a </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="788C1827" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0FDD0C58" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Nivel de País, Regional y Mundial </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31878236" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="2E2F3674" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="369B16C7" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Se aplica una reducción del 1 % a contribuciones temáticas a nivel mundial, regional y de país (8 %-1 %). Esta tasa se aplica a contribuciones que no tienen un destino específico o que tienen un destino amplio para los programas del PNUD y no están atadas a un proyecto, un producto o una actividad específicos. Consulte el párrafo 8 a continuación.  </w:t>
+          <w:p w14:paraId="6448D99A" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Se aplica una reducción del 1 % a contribuciones temáticas a nivel mundial, regional y de país (8 %-1 %). Esta tasa se aplica a contribuciones que no tienen un destino específico o que tienen un destino amplio para los programas del PNUD y no están atadas a un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">proyecto, un producto o una actividad específicos. Consulte el párrafo 8 a continuación.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="7D796408" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="2E7CC7D8" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="161FE2EB" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3DDAF07F" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Comisión Europea   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="605104FF" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="1349047E" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F398A3F" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...21 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="733E0CC5" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109" w:right="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Con base en el acuerdo del Marco Financiero y Administrativo (FAFA), la Comisión Europea (EC, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>European</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Commission</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="444444"/>
               </w:rPr>
               <w:t>por sus siglas en inglés</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F7642">
-              <w:rPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">) continúa en 7 %.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="1185431B" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="6328B205" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34FF7C3F" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> (BEI)</w:t>
+          <w:p w14:paraId="040B8110" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Banco Europeo de Inversiones (BEI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="484E41BF" w14:textId="77777777" w:rsidR="004028B3" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="48630340" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D3D1373" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="1980902F" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>o 5%*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B202587" w14:textId="77777777" w:rsidR="004028B3" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...33 lines deleted...]
-            <w:r w:rsidRPr="0000069C">
+          <w:p w14:paraId="74281E0F" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109" w:right="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>* 7% GMS es aplicable, alineado con la EC.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42160E20" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109" w:right="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>Se aplica una tasa preferencial de 5% GMS si el BEI cumple con los criterios a continuación para las IFI.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="383C99AB" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="1DF4B587" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="406C134A" w14:textId="77777777" w:rsidR="004028B3" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> (IFI)</w:t>
+          <w:p w14:paraId="2B426633" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Instituciones Financieras Internacionales (IFI)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2CC55E" w14:textId="77777777" w:rsidR="004028B3" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="2D577A16" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="099C6591" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="00901E13" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="0FF36361" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>o 5%*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF12AEA" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="00AC3820" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="07383B5C" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:ind w:left="370" w:hanging="370"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="72083888" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="00CC4BF5" w:rsidRDefault="004028B3" w:rsidP="0045608F">
+              <w:t xml:space="preserve"> * 8% GMS es aplicable. Se aplica una tasa preferencial de 5% de GMS cuando se aplican los dos criterios siguientes:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1349F7F7" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="6"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002B15B5">
-              <w:rPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t xml:space="preserve">El PNUD prevé firmar acuerdos de financiación de $ 50 millones o más en un año con fondos </w:t>
-[...9 lines deleted...]
-          <w:p w14:paraId="406DBE54" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="00CC4BF5" w:rsidRDefault="004028B3" w:rsidP="0045608F">
+              <w:t>El PNUD prevé firmar acuerdos de financiación de $ 50 millones o más en un año con fondos proporcionados por la IFI, incluso a través de los respectivos gobiernos nacionales; y</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66EA2ADB" w14:textId="6AA8E65E" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="15"/>
+                <w:numId w:val="6"/>
               </w:numPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CC4BF5">
-              <w:rPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>El acuerdo de financiamiento es principalmente para apoyar la implementación del gobierno de préstamos soberanos o garantías de crédito</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D2B7F58" w14:textId="77777777" w:rsidR="004028B3" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...6 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="407AF7BD" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:ind w:left="720" w:hanging="370"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18C14337" w14:textId="77777777" w:rsidR="004028B3" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...6 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="487EE1E1" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:ind w:left="350"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:t>Cuando el acuerdo de financiación proporciona subvenciones para su implementación directa por parte del PNUD, se aplica la tasa de GMS del 8%.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46AC54DF" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:ind w:left="350"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>Cuando el acuerdo de financiación proporciona subvenciones para su implementación directa por parte del PNUD, se aplica la tasa de GMS del 8%.</w:t>
-[...10 lines deleted...]
-                <w:color w:val="auto"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A71379D" w14:textId="6C9A9EBB" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:ind w:left="350"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...8 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Consulte la Nota de orientación sobre GMS para las IFI </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-              <w:r w:rsidRPr="002B15B5">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="005C5A15">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>aquí</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00AC3820">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>en inglés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="364CB806" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="00CC4BF5" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...3 lines deleted...]
-              <w:jc w:val="left"/>
+          <w:p w14:paraId="3CA841E5" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:ind w:left="350"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="3E481D93" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="7EA47684" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07E006A6" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="00000000" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:r w:rsidR="004028B3" w:rsidRPr="00ED4C44">
+          <w:p w14:paraId="4FE4AC85" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="005C5A15">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:t>Mecanismo de participación</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="386BB365" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="12BB582A" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>8% o igual que la tasa de costo compartido del gobierno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16CE0029" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="008B31D6" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="383201AD" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109" w:right="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Las contribuciones de terceros y las transferencias de la cuenta 11888 - 8%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="77E8EFE5" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="71770916" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109" w:right="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Las contribuciones de costos compartidos del gobierno - una tasa preferencial de un 3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="5BD7D964" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="6441313F" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA37421" w14:textId="52A4621D" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">)  </w:t>
+          <w:p w14:paraId="0663AAF4" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fondo Mundial de Lucha contra el SIDA, la Tuberculosis y la Malaria (GF)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CAB0D1F" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="38A21600" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79235745" w14:textId="3148FA19" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...48 lines deleted...]
-              <w:t>cuando el PNUD es el Receptor Principal (RP) de una subvención del Fondo Mundial o cuando el PNUD presta servicios de apoyo a un receptor de subvenciones del Fondo Mundial (por ejemplo, un gobierno).</w:t>
+          <w:p w14:paraId="3D32E327" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Con base en el acuerdo actual entre el GFATM y el PNUD, el GFATM continúa en 7 % cuando el PNUD es el Receptor Principal (RP) de una subvención del Fondo Mundial o cuando el PNUD presta servicios de apoyo a un receptor de subvenciones del Fondo Mundial (por ejemplo, un gobierno).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="4BEFF4BB" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="05192392" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02BBBDC1" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="340B352C" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Contribución de un Organismo de la ONU a otro Organismo de la ONU   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="776B4238" w14:textId="41B2AD22" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="2D03B96B" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...12 lines deleted...]
-              <w:t>*</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>8 %*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="535A1D24" w14:textId="77777777" w:rsidR="004028B3" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="02ED0EF3" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Con respecto a la contribución de las agencias a las actividades de RCO, el GMS debe aplicarse de acuerdo con la política de recuperación de costos corporativos, ya que la Nota de Asesoría de 2016 del Fondo de Costo Compartido del GNUD para el sistema de RC ya no se aplica y se revoca a partir del 1 de enero de 2019</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68D84585" w14:textId="7F830239" w:rsidR="003A01D7" w:rsidRPr="007F7642" w:rsidRDefault="003A01D7" w:rsidP="0045608F">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="6A0BA916" w14:textId="0BB84631" w:rsidR="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">*Un mínimo de 7% para Oficinas y Departamentos del Secretariado como se muestra en la sección amarilla del </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="003A01D7">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidR="000623AB">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
-                <w:t>gráfico del Sistema de la ONU</w:t>
+                <w:t>organigrama del sistema de las Naciones Unidas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6321EB" w14:textId="2217EF97" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="7556C8AE" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="51CC0DFE" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8C759C" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...29 lines deleted...]
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="3076516F" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Fondos Gestionados por el Fondo para el Medio Ambiente Mundial (FMAM GEF)  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="461EEE68" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-10" w:firstLine="10"/>
-              <w:jc w:val="left"/>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Fondo Fiduciario del GEF, Fondo Especial para el Cambio Climático, Fondo para los Países Menos Adelantados, Fondo para la Aplicación </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BACF8E1" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...15 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>del Protocolo de Nagoya)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25D49533" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...31 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="676C879D" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Fondo de Adaptación</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="164BF5FF" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="499B73D1" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>9.0 % -</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B28E963" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="6BB6F456" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>9.5 %</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B8E6C2E" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="106" w:firstLine="0"/>
+          <w:p w14:paraId="64C87828" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...6 lines deleted...]
-              <w:ind w:left="106" w:firstLine="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79B68C8A" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...6 lines deleted...]
-              <w:ind w:left="106" w:firstLine="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B3A8D8E" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...6 lines deleted...]
-              <w:ind w:left="106" w:firstLine="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40557181" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...6 lines deleted...]
-              <w:ind w:left="106" w:firstLine="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28F03184" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...6 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21A84BA7" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>8.5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="58F7FAD4" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...7 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="506B1012" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> Para las contribuciones mayores a USD 10 M, el GMS es de 9.0 %. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C5E7760" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="36546A8A" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> Para las contribuciones menores a USD 10 M, el GMS es de 9.5%.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F1667FB" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...54 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5F880E77" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="019FDF60" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D4907D1" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25BDC1A2" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BBA27A9" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F9066FF" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="7A92EA62" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="5243311F" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D5D9E91" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="1C419C72" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-10" w:firstLine="10"/>
-              <w:jc w:val="left"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Costos Compartidos GEF  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B98F51F" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="1C1B8CB8" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>9.5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="260074F0" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...48 lines deleted...]
-              <w:t xml:space="preserve"> (es decir, 9.5 %).   </w:t>
+          <w:p w14:paraId="67F2375F" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">En principio, se aplica el GMS de 8 %; sin embargo, se requiere que el PNUD-GEF negocie tasas más altas para pagar las competencias técnicas especializadas y la arquitectura de apoyo provista por la Dependencia PNUD-GEF. El enfoque de la Dependencia es aplicar el mismo monto de recuperación de costos que aquel acordado en el marco del GEF (es decir, 9.5 %).   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="29B52004" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="4BE56BBA" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7136B194" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="76C04488" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="107" w:hanging="107"/>
-              <w:jc w:val="left"/>
-[...20 lines deleted...]
-              <w:t>)</w:t>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Fondo Verde para el Clima (FVC/GCF))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A475DE5" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="4912002E" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>De 4 % a 8,5 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EEA0004" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="529DB868" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>La política de tarifas provisionales del GCF fue reemplazada por la política revisada sobre tarifas vigente a partir del 16 de marzo de 2018.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="720F93E2" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="07B84381" w14:textId="65B83FC0" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">De conformidad con la decisión </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-              <w:r w:rsidRPr="007F7642">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r w:rsidRPr="005C5A15">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
                 <w:t>B19 / 09, GCF B.19 29</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="007F7642">
-              <w:rPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>en inglés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>, la tarifa de la entidad acreditada es de hasta el 8,5% para los proyectos de tamaño micro (&lt;$ 10m); hasta 7% para proyectos de tamaño pequeño ($ 10m-50m); y hasta 5% para proyectos de tamaño mediano ($ 50m-250m). Como en el caso de la política de tarifas interinas, la política revisada sobre tarifas continúa estableciendo un tope de tarifa hasta un cierto porcentaje fijo basado en el tamaño total del proyecto / programa (es decir, el total de financiación y cofinanciación del FVC). Sin embargo, como en el caso de la política provisional, el % de la tarifa se aplica solo a la parte de subvención del GCF.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AA93DCF" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...15 lines deleted...]
-              <w:r w:rsidRPr="007F7642">
+          <w:p w14:paraId="4302578C" w14:textId="281C1A65" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Todas las subvenciones del GCF aprobadas hasta el 16 de marzo de 2018 o antes han aplicado la política de tarifas interinas y en esos casos se aplicarán las tarifas respectivas acordadas en sus acuerdos de actividad de financiación. Para más detalles, consulte la página 9-10 y la página </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>51</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - Anexo VIII - Política sobre tarifas </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                   <w:lang w:val="es-ES_tradnl"/>
                 </w:rPr>
-                <w:t>Aquí</w:t>
+                <w:t>aquí</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>en inglés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="6C7B6052" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="0049F7AF" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="249A0FEC" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="3B629E8E" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Fondo Fiduciario del Protocolo de Montreal (</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PM)   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45619BBD" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="51697B36" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>De 7 % a 9 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA074AE" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="56A8A759" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">7 % para proyectos sobre USD 250 000; 9 % para proyectos debajo de USD 250 000   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42A91AF1" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1F28EE48" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Nota: Se cobra una tarifa de 6.5 % según cada caso para proyectos en el sector de producción.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E570FE" w:rsidRPr="00196E03" w14:paraId="3A4F6293" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="7B0FB90C" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0987BF31" w14:textId="1C90B16B" w:rsidR="00E570FE" w:rsidRPr="00E570FE" w:rsidRDefault="00E570FE" w:rsidP="0045608F">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="30AF988B" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>Particulares (es decir, ciudadanos privados)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37BE6C41" w14:textId="0B0A66DB" w:rsidR="00E570FE" w:rsidRPr="007F7642" w:rsidRDefault="00E570FE" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="5B7BC72A" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4BCEF5" w14:textId="77777777" w:rsidR="00E570FE" w:rsidRPr="007F7642" w:rsidRDefault="00E570FE" w:rsidP="0045608F">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3694871A" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="633D3394" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="43BA546D" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="542B22A6" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="253B01F0" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="es-ES_tradnl"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Financiación Común </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Interorganismo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15DD13B2" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="63C62256" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D4961E3" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="43202864" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="007F7642">
-              <w:rPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="7E3D17A1" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="45D35BEE" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DF0A71B" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5E45BA1B" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">  a. Secretaría de la ONU  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="544797B1" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="340175DA" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondos administrados: Fondo Central para la Acción en Casos de Emergencia (CERF), Fondo para la Acción en Casos de Emergencia (ERF), </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="599335D2" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="3712F015" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondo Fiduciario de las Naciones Unidas para la Seguridad Humana   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F848EEE" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6C911ED5" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">(FFNUSH)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B6C31E8" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="1658BCFB" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20C3450F" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6556965D" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="720C3A61" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="1704DAC6" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08C06AC3" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...12 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="587A93C0" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
               <w:t xml:space="preserve">b. Oficina del Fondo Fiduciario de Asociados Múltiples (FFAM) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58CC6446" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="718301DE" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">FFDM administrados  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="342FBC6E" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="49EB88AD" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="265C8A20" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6BE72565" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Además del GMS, cuando  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="472BB003" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1D9277A6" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">el PNUD/FFAM es el agente administrativo (AA), se aplica una tarifa de 1 %  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="376AD63D" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="0E2DD2A5" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A288C87" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="30498BA3" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">c. Programas conjuntos (intermediados) administrados  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60A40975" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="107EBE6A" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">por una variedad de organizaciones de la ONU   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="100BB55C" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="695BA5F2" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C393475" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7BFA3304" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Además del GMS, cuando  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="299E4286" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="48841531" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">el PNUD/FFAM es el agente administrativo (AA), se aplica una tarifa de 1 %  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="5BFC603E" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="29FD4297" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3211" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18A9A78C" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0EF6AF41" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">d. Fondos provistos por el Departamento de Operaciones de Mantenimiento de la Paz (DOMP)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1649" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8D60FA" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="28AE03A4" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="es-ES_tradnl"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t>7 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5509" w:type="dxa"/>
+            <w:tcW w:w="5139" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DCE3CB9" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="36CE78CE" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="238" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">A menos que se acuerde diferente, se aplica un GMS de 7 %.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7C051EF5" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="73F066D4" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B81A78B" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="68A5DA42" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La intención de la reducción del 1 por ciento para las contribuciones temáticas es incentivar la provisión de financiación sin destino específico o con un destino amplio para los programas del PNUD, a nivel mundial, regional y de país. Como tal, la reducción del 1 % se puede otorgar para financiación recibida que no tiene un destino específico o para financiación recibida a nivel mundial, regional o de oficina en el país para un resultado de programa determinado, pero no específico a un proyecto o un área geográfica subnacional y, por lo tanto, se puede programar a discreción del PNUD. Esto incluiría Ventanas de Financiación del PNUD y Contribuciones de un Fondo Fiduciario Temático (con la exclusión de ventanas De país/Regionales/Mundiales, ya que estas son específicas al proyecto).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68057A27" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="3DB310EF" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352C1158" w14:textId="59C5CD82" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="199D7D70" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...43 lines deleted...]
-        <w:t>debe aprobar cualquier excepción antes de las negociaciones con los donantes. Todos los casos de GMS aprobados excepcionalmente se informan como exenciones a la Junta Ejecutiva mediante informes anuales como la Revisión Anual de la Situación Financiera.</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Las tasas de GMS estándar establecidas anteriormente se deben utilizar en todos los acuerdos de donantes. El/La directora/a de Servicios de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Gestión(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>BMS) debe aprobar cualquier excepción antes de las negociaciones con los donantes. Todos los casos de GMS aprobados excepcionalmente se informan como exenciones a la Junta Ejecutiva mediante informes anuales como la Revisión Anual de la Situación Financiera.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A23B60" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+    <w:p w14:paraId="49E1F8A5" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48CCCCFB" w14:textId="2AB7718F" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="7D0CAC4D" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...43 lines deleted...]
-        <w:t>otorgue una tarifa de GMS aprobada excepcionalmente, es posible que se les pida a las oficinas que negocien con los donantes para aplicar costos directos del proyecto (DPC) adicionales al costo de las actividades. En esos casos, los DPC adicionales recuperados de proyectos deben publicarse con la cuenta 74597 como un gasto de los proyectos a la vez que se reducen los gastos en los fondos de gestión.</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Cuando el/la directora/a de Servicios de Gestión (BMS) otorgue una tarifa de GMS aprobada excepcionalmente, es posible que se les pida a las oficinas que negocien con los donantes para aplicar costos directos del proyecto (DPC) adicionales al costo de las actividades. En esos casos, los DPC adicionales recuperados de proyectos deben publicarse con la cuenta 74597 como un gasto de los proyectos a la vez que se reducen los gastos en los fondos de gestión.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E0A3CE" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...3 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+    <w:p w14:paraId="6A3B086C" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BF901E3" w14:textId="71017ADB" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="75BEFA36" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El objetivo es utilizar el ingreso de recuperación de costos de la tarifa de GMS (código de Fondo extrapresupuestario 11300) para financiar costos de personal, gastos operativos generales relacionados y otros costos de inversión estratégica en apoyo de las actividades de gestión, como se define en la</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-        <w:rPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> categoría 4</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-        <w:rPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">del marco armonizado de clasificación de costos. El GMS se puede utilizar para financiar las actividades de gestión en todas las Dependencias, incluidas aquellas que existen en Dependencias definidas de manera amplia como que proveen servicios de eficacia del desarrollo (DE).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACA123E" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="3A91E7CC" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652AB7E0" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="0A765275" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Para las </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-        <w:rPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Oficinas en el País</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, las actividades de gestión (clasificación de costos categoría 4) se definen de la manera siguiente:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DD072F" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+    <w:p w14:paraId="784601B5" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="691" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="646964BF" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="30BC673A" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="83" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Las actividades de gestión </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">son actividades y costos cuya función primaria es la promoción de la identidad, la dirección ejecutiva, la representación, la rendición de cuentas y el bienestar de la Oficina en el País del PNUD.   Estas actividades se agrupan en tres subgrupos aplicables al personal de la Oficina en el País:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4AE8F3" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="46D0FA41" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="83" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Actividades relacionadas con la promoción y la definición de la visión de la Oficina en el País, como también con la representación del PNUD en el fomento de su mandato básico y sus objetivos principales del programa con Gobiernos, donantes y otros terceros.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D78BE4" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="5A1D75D0" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="83" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dirección y Rendición de Cuentas del Programa:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> actividades relacionadas con la responsabilidad de gestión general y la rendición de cuentas para lograr la función del PNUD de apoyar a los países en que se ejecuta un programa para alcanzar resultados de desarrollo; asegurar alineación (o realineación) continua y simultánea de los resultados del País en que se Ejecuta un Programa con los objetivos de planificación nacionales y los resultados del plan estratégico del PNUD, incluida la respuesta a necesidades emergentes a mitad del ciclo; función(es) de liderazgo del PNUD en el proceso de programación del equipo de las Naciones Unidas en el país (UNCT) y reuniones estratégicas del UNCT; y asociación y posicionamiento general del trabajo programático de la organización dentro del país.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761E8CF5" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="373DA379" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="83" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Gestión y Administración de Operaciones:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> actividades relacionadas con la gestión general del personal/la oficina, y la provisión del lugar de trabajo y los servicios de apoyo (TIC, Finanzas, Oficina de Recursos Humanos [ORH], seguridad, viajes, activos y servicios generales del PNUD) que permiten al PNUD llevar a cabo la misión de la organización (pero con la excepción del apoyo para la ejecución directa de un programa).  Las actividades relacionadas con la armonización y la simplificación de los procesos operativos y las prácticas empresariales de la ONU también se deben incluir aquí.        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1278C3" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="52B53CE9" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18AF77BB" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="00805856" w14:textId="77777777" w:rsidR="00C4104D" w:rsidRDefault="00C4104D" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FCDCAFD" w14:textId="77777777" w:rsidR="00C4104D" w:rsidRDefault="00C4104D" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E59B56E" w14:textId="77777777" w:rsidR="00C4104D" w:rsidRDefault="00C4104D" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E3F1C9" w14:textId="77777777" w:rsidR="00C4104D" w:rsidRDefault="00C4104D" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65D1F450" w14:textId="77777777" w:rsidR="00C4104D" w:rsidRPr="005C5A15" w:rsidRDefault="00C4104D" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DEE9C53" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Para la </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-        <w:rPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Sede</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, el ingreso por recuperación de costos generado de GMS obtenido mediante el PNUD se debe utilizar en apoyo de los siguientes grupos de actividades funcionales de gestión:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E90FED4" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="15EFE24A" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="8550" w:type="dxa"/>
         <w:tblInd w:w="710" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="101" w:type="dxa"/>
           <w:right w:w="1" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3835"/>
         <w:gridCol w:w="4715"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="56EE95D6" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="00FF143D" w14:textId="77777777" w:rsidTr="00880B43">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B8CBFD7" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2EC8E4F6" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">  Grupo Funcional/de Actividad</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F7642">
-              <w:rPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21A8771F" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
+          <w:p w14:paraId="6C046E0F" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3545"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...7 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">  Oficinas</w:t>
             </w:r>
-            <w:r w:rsidRPr="007F7642">
-              <w:rPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="5E438554" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="487232E2" w14:textId="77777777" w:rsidTr="00880B43">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19F707B7" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="54B81318" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Liderazgo y dirección corporativa  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34EFAA35" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="34C15CA2" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Oficina Ejecutiva   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69618BF8" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="790B7AC8" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Direcciones Regionales  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="745088C1" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="5D1ABAE7" w14:textId="77777777" w:rsidTr="00880B43">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F5ED85B" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6016D50D" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervisión y garantía corporativas   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="549F0A07" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="66F84277" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Oficina de Auditoría e Investigaciones   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="799DB397" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="61E6CE36" w14:textId="77777777" w:rsidTr="00880B43">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="509B48A0" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="65810A6E" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestión financiera corporativa, TIC y administrativa  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="703E0D58" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">/Oficina de Gestión y Tecnología de la Información (OIMT)/Oficina de Apoyo Jurídico (LSO)/Oficina de Apoyo a las Adquisiciones (PSO)  </w:t>
+          <w:p w14:paraId="227A07FD" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t>Dirección de Servicios de Gestión BMS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E912936" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OFRM/Oficina de Gestión y Tecnología de la Información (OIMT)/Oficina de Apoyo Jurídico (LSO)/Oficina de Apoyo a las Adquisiciones (PSO)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="67F49F1D" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="6ADF5DA7" w14:textId="77777777" w:rsidTr="00880B43">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31FF8E35" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6E81E666" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestión corporativa de recursos humanos   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33FF65E4" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0870CFC5" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Dirección de Servicios de Gestión/Oficina de Recursos Humanos (ORH)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="3BF7323C" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="37FF3D9D" w14:textId="77777777" w:rsidTr="00880B43">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E88F9B9" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1618CC80" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Relaciones y asociaciones corporativas, </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57E0EE0B" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="506A15A7" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">comunicaciones y movilización de recursos externas  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1912E8" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="10CD88A1" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">  Dirección de Promoción y Relaciones Externas  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004028B3" w:rsidRPr="00196E03" w14:paraId="38B15B5C" w14:textId="77777777" w:rsidTr="0045608F">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="005C5A15" w14:paraId="1E2643E3" w14:textId="77777777" w:rsidTr="00880B43">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3835" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="154F0DA1" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="55EB818E" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Personal corporativo y seguridad de las instalaciones   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4715" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14CA8733" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="0045608F">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="46D61667" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="es-ES_tradnl"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005C5A15">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve">Dirección de Servicios de Gestión/Seguridad   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="070ABC3B" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="3D072678" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E3D4D0" w14:textId="75D8DA11" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="565B9C9D" w14:textId="51AA36B6" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...17 lines deleted...]
-        <w:r w:rsidR="00C57ACC" w:rsidRPr="00C57ACC">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Para las actividades financiadas por el ingreso de recuperación de costos que no se encuentran en las actividades definidas en los párrafos 12 y 13 anteriores, el objetivo era retirarlas durante 2014 y 2015, y que para 2016 ya estuvieran completamente cargadas en las fuentes de financiación correctas. Para 2017, las actividades que no se encuentren en la categoría de gestión, tales como actividades de efectividad de desarrollo, deben financiarse con recursos básicos y otros recursos, y deben ser cargados directamente a los proyectos y programas cuando corresponda según la política y las directrices sobre Costos Directos del Proyecto (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="005C5A15">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Planificación y pago de la prestación de servicios de apoyo a los proyectos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00C57ACC">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C67FDF0" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="139416C5" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C85B9E1" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="333A2DFA" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El personal del PNUD debe comprender y transmitir de manera coherente a todos los asociados la política sobre recuperación de costos, con el objetivo de asegurar su comprensión completa y correcta. En particular, se debe resaltar lo siguiente:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5138B079" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...4 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+    <w:p w14:paraId="5A02A251" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="83"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06D6F398" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="3219D6BE" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="86" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La provisión de servicios de apoyo general a la gestión </w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-        <w:rPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="es-ES_tradnl"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de calidad</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F7642">
-[...1 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> a otros programas financiados por otros recursos es costosa y requiere inversión constante por parte de la Organización.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4BB554" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="244FFE48" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="86" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El presupuesto de Recursos Básicos de la Organización no puede subsidiar la gestión de programas financiados por otros recursos.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167850AD" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="2BDAE008" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="86" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Las tarifas de recuperación de costos no son solo «gastos generales». El PNUD invierte el ingreso de recuperación de costos para sostener las estructuras corporativas, tanto locales como a nivel de sede, designadas para brindar apoyo general a la gestión a programas financiados por Otros Recursos. Sin estas estructuras corporativas, los programas financiados por Otros Recursos no podrían realizarse.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BBCBC0" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="06D15E83" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="86" w:hanging="360"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">La política de recuperación de costos se aplica a todas las contribuciones de Otros Recursos, sin excepción (los proyectos financiados desde Recursos Básicos no están sujetos a una tarifa de GMS debido a que el Presupuesto Integrado cubre la provisión de costos de apoyo de gestión para estos proyectos).  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F84427D" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="292385A2" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="86" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La aplicación de esta política de recuperación de costos comparte de manera más equitativa el costo de las actividades de gestión entre los recursos ordinarios y otros recursos. Mediante la financiación de actividades de eficacia del desarrollo, cuando corresponda, directamente desde programas y proyectos (con la aplicación de las metodologías de Costos Directos del Proyecto), los recursos de recuperación de costos del GMS financiarán las actividades de gestión que anteriormente se financiaban con recursos ordinarios. Estos recursos ordinarios luego serán reasignados a las actividades financieras del programa, un beneficio importante del marco de recuperación de costos. Además, esto asegura que los costos organizativos estén alineados con los marcos de resultados y las clases de financiación apropiados, y que el PNUD pueda financiar de manera más sostenible el requisito de estructuras y capacidades organizativas para entregar los resultados del programa con éxito.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FF7A906" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="52CA5A9D" w14:textId="00E1062B" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="86" w:hanging="360"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">Este enfoque sobre los costos de financiación asegura que los costos no se financien dos veces, al separar claramente aquellos costos financiados con cargos directos a los proyectos, aquellos costos financiados con recursos  básicos para actividades del proyecto financiadas por recursos  básicos, y aquellos costos de gestión financiados mediante el ingreso de GMS.  </w:t>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este enfoque sobre los costos de financiación asegura que los costos no se financien dos veces, al separar claramente aquellos costos financiados con cargos directos a los proyectos, aquellos costos financiados con </w:t>
+      </w:r>
+      <w:r w:rsidR="00300C7C" w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>recursos básicos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para actividades del proyecto financiadas por recursos</w:t>
+      </w:r>
+      <w:r w:rsidR="00300C7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">básicos, y aquellos costos de gestión financiados mediante el ingreso de GMS.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1C2F70" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="007F7642" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="38030CCE" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535490A9" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="005D7122" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="680F1785" w14:textId="58CE8498" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...10 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Antes de 2017, el ingreso de recuperación de costos generado de la tarifa de GMS se distribuía entre las dependencias que brindaban apoyo general a la gestión.  Las distribuciones internas del GMS (excepto las de los fondos verticales) se han discontinuado desde el 1 de enero de 2017 sobre la base de la decisión corporativa de consolidar los fondos extrapresupuestarios y el ingreso del GMS. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
-        <w:r w:rsidRPr="00C72CA6">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="005C5A15">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="es-ES_tradnl"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Aquí</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007F7642">
-[...10 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00CA06EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA06EA" w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en inglés</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA06EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>puede encontrar la distribución del GMS para los fondos verticales (FMSTM, FMAM y PM).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E3E8D57" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="005D7122" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...8 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+    <w:p w14:paraId="26063D9B" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="70C13CA9" w14:textId="77777777" w:rsidR="004028B3" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5876398D" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C5A15">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los principales costos que son financiados directamente por proyectos y GMS se resumen en los cuadros de la página siguiente.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8AB2AF" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83"/>
-      </w:pPr>
-[...12 lines deleted...]
-      </w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="40411B8D" w14:textId="77777777" w:rsidR="004028B3" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...9 lines deleted...]
-    <w:p w14:paraId="1CCAC951" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="005D7122" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="45F5C2F5" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-          <w:lang w:val="es-ES_tradnl" w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A99DAC7" w14:textId="77777777" w:rsidR="004028B3" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...3 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+    <w:p w14:paraId="30B96662" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00CA06EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ADD3756" w14:textId="77777777" w:rsidR="00CA06EA" w:rsidRDefault="00CA06EA" w:rsidP="00CA06EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66242755" w14:textId="77777777" w:rsidR="00CA06EA" w:rsidRDefault="00CA06EA" w:rsidP="00CA06EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45FEB6A7" w14:textId="77777777" w:rsidR="00CA06EA" w:rsidRDefault="00CA06EA" w:rsidP="00CA06EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0CD157" w14:textId="77777777" w:rsidR="00CA06EA" w:rsidRDefault="00CA06EA" w:rsidP="00CA06EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54D36FE8" w14:textId="77777777" w:rsidR="00CA06EA" w:rsidRDefault="00CA06EA" w:rsidP="00CA06EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33BC322C" w14:textId="77777777" w:rsidR="00CA06EA" w:rsidRDefault="00CA06EA" w:rsidP="00CA06EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D884DC2" w14:textId="77777777" w:rsidR="00CA06EA" w:rsidRPr="00C4104D" w:rsidRDefault="00CA06EA" w:rsidP="00C4104D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53999E09" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000027BC" w14:textId="77777777" w:rsidR="00CA06EA" w:rsidRDefault="00CA06EA" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D018D1D" w14:textId="77777777" w:rsidR="00CA06EA" w:rsidRDefault="00CA06EA" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78BE47F9" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3291716D" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="83"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
-[...44 lines deleted...]
-        <w:t>nglish document shall prevail.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C4104D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Los principales costos que son financiados directamente por proyectos y GMS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6AE087" w14:textId="77777777" w:rsidR="004028B3" w:rsidRDefault="004028B3" w:rsidP="004028B3">
-[...177 lines deleted...]
-          <w:lang w:val="es-ES_tradnl"/>
+    <w:p w14:paraId="10B92463" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid0"/>
+        <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-905" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:left w:w="29" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5625"/>
         <w:gridCol w:w="5175"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0002406C" w:rsidRPr="005B68B9" w14:paraId="4B2DE6DC" w14:textId="77777777" w:rsidTr="00382D06">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w14:paraId="1D2143BA" w14:textId="77777777" w:rsidTr="005C5A15">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
           </w:tcPr>
-          <w:p w14:paraId="52D18574" w14:textId="77777777" w:rsidR="005B68B9" w:rsidRDefault="005B68B9" w:rsidP="005B68B9">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="29B5AFE0" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B68B9">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>COSTOS DIRECTOS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74F46EAD" w14:textId="635BC641" w:rsidR="0002406C" w:rsidRPr="005B68B9" w:rsidRDefault="005B68B9" w:rsidP="005B68B9">
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="3A28E9E9" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B68B9">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Recursos del programa (es decir, financiados por los proyectos)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5175" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
           </w:tcPr>
-          <w:p w14:paraId="14FFAC69" w14:textId="77777777" w:rsidR="005B68B9" w:rsidRPr="005B68B9" w:rsidRDefault="005B68B9" w:rsidP="005B68B9">
-[...2 lines deleted...]
-              <w:ind w:left="360"/>
+          <w:p w14:paraId="4EA258B3" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="370"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B68B9">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>COSTES INDIRECTOS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B55F1E7" w14:textId="514F7128" w:rsidR="0002406C" w:rsidRPr="005B68B9" w:rsidRDefault="005B68B9" w:rsidP="005B68B9">
-[...2 lines deleted...]
-              <w:ind w:left="360"/>
+          <w:p w14:paraId="4531A8B0" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="370"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005B68B9">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recursos institucionales (es decir, financiados por el </w:t>
-[...51 lines deleted...]
-              <w:t>y el GMS)</w:t>
+              <w:t>Recursos institucionales (es decir, financiados por el presupuesto institucional básico y el GMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002406C" w:rsidRPr="000F3DFA" w14:paraId="036E60BD" w14:textId="77777777" w:rsidTr="00382D06">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w14:paraId="69A72304" w14:textId="77777777" w:rsidTr="00C4104D">
         <w:trPr>
-          <w:trHeight w:val="8047"/>
+          <w:trHeight w:val="3192"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5625" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="751DD0F4" w14:textId="77777777" w:rsidR="0002406C" w:rsidRPr="00800571" w:rsidRDefault="0002406C" w:rsidP="0002406C">
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="202FFD9B" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Los costos que pueden vincularse directamente a un proyecto concreto y atribuirse a él de forma razonable y económicamente viable. En el caso del personal, estos costes deberían calcularse en su totalidad, es decir, incluyendo: el salario del personal, las prestaciones y los derechos, los costes gestionados de forma centralizada, incluyendo las reservas de nómina para el aprendizaje, las TIC, el MAIP, el ASHI, el EOS, etc., el alquiler de oficinas, los servicios públicos, las comunicaciones, los suministros y la seguridad de las oficinas. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0EC2EA4C" w14:textId="18CFC0A2" w:rsidR="0002406C" w:rsidRPr="00800571" w:rsidRDefault="0002406C" w:rsidP="0002406C">
-[...2 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="6C20DE46" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">El personal puede ser contratado directamente en el marco de un proyecto, o un proyecto puede recibir servicios de otro personal del PNUD. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="68EE8CEF" w14:textId="18E34C0F" w:rsidR="0002406C" w:rsidRPr="00800571" w:rsidRDefault="0002406C" w:rsidP="0002406C">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:p w14:paraId="43FC21C2" w14:textId="17143B6F" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Los costos directos incluyen las siguientes funciones/actividades, además de las actividades específicas del proyecto descritas en el documento del mismo::</w:t>
-[...41 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t xml:space="preserve">Los costos directos incluyen las siguientes funciones/actividades, además de las actividades específicas del proyecto descritas en el documento </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>del mismo</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Comunicaciones del proyecto, promoción y visibilidad de los socios de financiación </w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AA7F2E8" w14:textId="7E38E205" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>- Auditoría y evaluación independientes.</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t>Gestión</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>proyecto</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="581E898B" w14:textId="6743CBB5" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Servicios de garantía de calidad (QA) </w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t xml:space="preserve">Comunicaciones del proyecto, promoción y visibilidad de los socios de financiación </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="268F7C7A" w14:textId="2EEABC31" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Auditoría</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> y </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>evaluación</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>independientes</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69A72C22" w14:textId="7E426AAE" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Seguimiento y evaluación de proyectos.</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t xml:space="preserve">Servicios de garantía de calidad (QA) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D55100F" w14:textId="55038EF8" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Reuniones informativas sobre el proyecto y orientación técnica para las partes interesadas en el mismo.</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t>Seguimiento y evaluación de proyectos.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5355E504" w14:textId="0490A061" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Reuniones de proyectos, informes de progreso y finales</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t>Reuniones informativas sobre el proyecto y orientación técnica para las partes interesadas en el mismo.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="213FB4EE" w14:textId="3B656C60" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Informes específicos para los donantes.</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t>Reuniones de proyectos, informes de progreso y finales</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="240CC636" w14:textId="3CFB6F20" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Apoyo a las partes ejecutoras y responsables.</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t>Informes específicos para los donantes.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="191CBE7E" w14:textId="14E2E6B5" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+              <w:t>Apoyo a las partes ejecutoras y responsables.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EC49613" w14:textId="5FB97D8D" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Evaluaciones del HACT y todas las actividades de garantía.</w:t>
-[...5 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:t>Evaluaciones del HACT y todas las actividades de garantía.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56BE60D8" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="474974DC" w14:textId="77777777" w:rsidR="00800571" w:rsidRPr="00800571" w:rsidRDefault="00800571" w:rsidP="00800571">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:p w14:paraId="609627BE" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Las siguientes funciones/actividades suelen requerir que se comparta personal, incluso con contratos de personal, que serán pagados por el proyecto como Servicios de Facilitación de la Entrega en el marco de actividades específicas del proyecto*: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B58DDE2" w14:textId="43D64111" w:rsidR="00800571" w:rsidRPr="00800571" w:rsidRDefault="00800571" w:rsidP="00800571">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="7B7F85BA" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Supervisión y coordinación de proyectos</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B45262E" w14:textId="274D75A8" w:rsidR="00800571" w:rsidRPr="00800571" w:rsidRDefault="00800571" w:rsidP="00800571">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="663A2B60" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Coordinación de programas</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36D68EF3" w14:textId="6E881C0F" w:rsidR="00800571" w:rsidRPr="00800571" w:rsidRDefault="00800571" w:rsidP="00800571">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="609EF6FC" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Asesoramiento político y garantía de calidad</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6036CAC1" w14:textId="59AB38D5" w:rsidR="00800571" w:rsidRPr="00800571" w:rsidRDefault="00800571" w:rsidP="00800571">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="4D761E14" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestión de riesgos </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="310D3D15" w14:textId="3C098937" w:rsidR="00800571" w:rsidRPr="00800571" w:rsidRDefault="00800571" w:rsidP="00800571">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="476CBAC2" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t xml:space="preserve">Actividades que conducen al cierre del proyecto (lista de control) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63ED28D7" w14:textId="5B3CE512" w:rsidR="00800571" w:rsidRPr="00800571" w:rsidRDefault="00800571" w:rsidP="00001E9C">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="314587FC" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Servicios administrativos, operativos y otros servicios compartidos, tales como</w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Servicios administrativos, operativos y otros servicios compartidos, tales como:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="537E8A6A" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Creación de documentos relativos a la tramitación de los ingresos, el presupuesto, los gastos, los pagos, los informes a nivel de proveedor y de proyecto, los pedidos, las órdenes de compra, los vales, la tramitación de las nóminas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3890E35E" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Creación de documentos relativos a la tramitación de los ingresos, el presupuesto, los gastos, los pagos, los informes a nivel de proveedor y de proyecto, los pedidos, las órdenes de compra, los vales, la tramitación de las nóminas</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Adquisición de bienes y servicios</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="296F6557" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Adquisición de bienes y servicios</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t xml:space="preserve">Servicios de recursos humanos (RRHH): contratación y gestión del personal del proyecto (gestión recurrente del personal, seguridad y sesiones informativas de administración general, formaciones y herramientas de aprendizaje) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="318F8C6E" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Servicios de recursos humanos (RRHH): contratación y gestión del personal del proyecto (gestión recurrente del </w:t>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">personal, seguridad y sesiones informativas de administración general, formaciones y herramientas de aprendizaje) </w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t xml:space="preserve">Servicios logísticos para los locales de las oficinas </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B0B18EC" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">Servicios logísticos para los locales de las oficinas </w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t>Servicios de apoyo logístico, como la gestión de viajes y eventos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23C80215" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Servicios de apoyo logístico, como la gestión de viajes y eventos</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t>Apoyo a la comunicación para el personal y las actividades del proyecto</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B04AC48" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00800571">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Apoyo a la comunicación para el personal y las actividades del proyecto</w:t>
-[...4 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+              <w:t>Servicios de gestión de equipos y activos, incluidos los equipos de tecnología de la información (TI), el mantenimiento, las licencias y el apoyo al equipo y las actividades del proyecto</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D521908" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:numPr>
-                <w:ilvl w:val="1"/>
-                <w:numId w:val="22"/>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:after="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="es-ES"/>
-[...34 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Contingencias</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5175" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D305FB6" w14:textId="77777777" w:rsidR="00001E9C" w:rsidRDefault="00001E9C" w:rsidP="00001E9C">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:p w14:paraId="2196F757" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00001E9C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Costes de organización que no son directamente atribuibles a proyectos o servicios específicos, pero que son necesarios para financiar las estructuras corporativas, la gestión y los costes de supervisión de la organización</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>Costes de organización que no son directamente atribuibles a proyectos o servicios específicos, pero que son necesarios para financiar las estructuras corporativas, la gestión y los costes de supervisión de la organización:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="379B7742" w14:textId="6A127538" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Funciones de gestión ejecutiva de la empresa</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="623AF0B9" w14:textId="6127CDDE" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Funciones de gestión ejecutiva de la empresa</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Funciones de movilización de recursos corporativos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A31C992" w14:textId="4F11A666" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Funciones de movilización de recursos corporativos</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Funciones de promoción de las comunicaciones corporativas</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="330E89C8" w14:textId="73296E58" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Funciones de promoción de las comunicaciones corporativas</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Funciones de alta dirección de la oficina central, las oficinas regionales y la sede central</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FC889C8" w14:textId="177B1743" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Funciones de alta dirección de la oficina central, las oficinas regionales y la sede central</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Oficinas corporativas y regionales, funciones de supervisión (finanzas, RRHH, administración, etc.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B5AAC79" w14:textId="68383164" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Oficinas corporativas y regionales, funciones de supervisión (finanzas, RRHH, administración, etc.)</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Gestión contable y financiera del personal de la sede y las oficinas regionales</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40979099" w14:textId="4ECBB12E" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Gestión contable y financiera del personal de la sede y las oficinas regionales</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t xml:space="preserve">Funciones de supervisión corporativa independiente en la sede </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="119313FA" w14:textId="7759021B" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Funciones de supervisión corporativa independiente en la sede </w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Funciones de apoyo jurídico institucional en la sede</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="527221DB" w14:textId="2CB2C231" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Funciones de apoyo jurídico institucional en la sede</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Gestión de los recursos humanos del personal de las oficinas del PNUD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F89A5B2" w14:textId="60D0995B" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Gestión de los recursos humanos del personal de las oficinas del PNUD</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t xml:space="preserve">Funciones de orientación política corporativa en materia de adquisiciones y apoyo logístico para la sede y las oficinas nacionales o regionales </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EA6A761" w14:textId="3D9823CE" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Funciones de orientación política corporativa en materia de adquisiciones y apoyo logístico para la sede y las oficinas nacionales o regionales </w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Gestión de la oficina, gestión financiera y de recursos de la oficina, gestión de RRHH (aprendizaje, formación, contratación, gestión del rendimiento)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A702F0C" w14:textId="10A27752" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Gestión de la oficina, gestión financiera y de recursos de la oficina, gestión de RRHH (aprendizaje, formación, contratación, gestión del rendimiento)</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t xml:space="preserve">Servicios de asesoramiento sobre programas y políticas prestados por el personal del PNUD* para la gestión de programas y carteras </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CC9AE08" w14:textId="43C84454" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Servicios de asesoramiento sobre programas y políticas prestados por el personal del PNUD* para la gestión de programas y carteras </w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Dirección y supervisión de la implementación/ejecución general del proyecto</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60265E78" w14:textId="74F2258D" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Dirección y supervisión de la implementación/ejecución general del proyecto</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Diseño, formulación y presentación de documentos de proyecto con planes de trabajo sustantivos y presupuestos totalmente presupuestados</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B02FB49" w14:textId="089786AA" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Diseño, formulación y presentación de documentos de proyecto con planes de trabajo sustantivos y presupuestos totalmente presupuestados</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Desarrollo de objetivos de rendimiento, indicadores de control de calidad y evaluaciones</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C6EE340" w14:textId="3815E5B9" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Desarrollo de objetivos de rendimiento, indicadores de control de calidad y evaluaciones</w:t>
-[...14 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t xml:space="preserve">Aprobación de las transacciones de los proyectos (anticipos y gastos) y de las revisiones presupuestarias según el marco de control interno, y cierre de los proyectos </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4511163F" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Aprobación de las transacciones de los proyectos (anticipos y gastos) y de las revisiones presupuestarias según el marco de control interno, y cierre de los proyectos </w:t>
-[...5 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B8F3C70" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...4 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Servicios de apoyo operativo y administrativo a las oficinas del PNUD para realizar las siguientes tareas/funciones:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="010E6E75" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="720" w:hanging="370"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>Servicios de apoyo operativo y administrativo a las oficinas del PNUD para realizar las siguientes tareas/funciones:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="00169CAA" w14:textId="77777777" w:rsidR="00001E9C" w:rsidRDefault="00001E9C" w:rsidP="00001E9C">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21B022D9" w14:textId="3B1ACC5D" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...11 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Servicios financieros (planificación anual del trabajo, elaboración de presupuestos, desembolsos, gastos y seguimiento de los presupuestos y puestos de gestión de la oficina)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D3595FA" w14:textId="0E1EE3AE" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Servicios financieros (planificación anual del trabajo, elaboración de presupuestos, desembolsos, gastos y seguimiento de los presupuestos y puestos de gestión de la oficina)</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Servicios de adquisición de bienes (alquiler), instalaciones y equipos para la oficina</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BC7978A" w14:textId="52114029" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Servicios de adquisición de bienes (alquiler), instalaciones y equipos para la oficina</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Servicios de RRHH: contratación y gestión del personal de la oficina, incluidas las sesiones informativas, de seguridad y de administración general, las formaciones y las herramientas de aprendizaje</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="030D40CF" w14:textId="7AD73657" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>Servicios de apoyo logístico, como la gestión de viajes y eventos de la oficina</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E7BF71A" w14:textId="2D4C9274" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Servicios de apoyo logístico, como la gestión de viajes y eventos de la oficina</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t xml:space="preserve">Servicios de gestión de equipos y activos, incluidos los equipos informáticos, el mantenimiento, las licencias y el apoyo a la oficina </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64C3793C" w14:textId="6D9B46E0" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Servicios de gestión de equipos y activos, incluidos los equipos informáticos, el mantenimiento, las licencias y el apoyo a la oficina </w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:t>Equipamiento corporativo y mantenimiento y depreciación relacionados</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A0EED01" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15" w:rsidP="00C4104D">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t>- Equipamiento corporativo y mantenimiento y depreciación relacionados</w:t>
-[...13 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C4104D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>- Recursos corporativos compartidos no directamente atribuibles al proyecto, como plataformas informáticas corporativas y seguridad, planificación corporativa, presupuestos, informes y herramientas de gestión de riesgos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0002406C" w:rsidRPr="00001E9C" w14:paraId="094A5181" w14:textId="77777777" w:rsidTr="00382D06">
+      <w:tr w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w14:paraId="453CB6E4" w14:textId="77777777" w:rsidTr="00880B43">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C9EEBEB" w14:textId="77777777" w:rsidR="00001E9C" w:rsidRPr="00001E9C" w:rsidRDefault="00001E9C" w:rsidP="00001E9C">
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4BF7409F" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00001E9C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">*Los servicios pueden ser prestados por personal del PNUD en diferentes lugares geográficos. Tenga en cuenta: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1BD73F2A" w14:textId="506E8705" w:rsidR="00001E9C" w:rsidRPr="00001E9C" w:rsidRDefault="00001E9C" w:rsidP="00001E9C">
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="6776EA60" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00001E9C">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">- Para el personal del PNUD por encima de la categoría P5 en puestos financiados en su totalidad por el </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">- Para el personal del PNUD por encima de la categoría P5 en puestos financiados en su totalidad por el presupuesto institucional básico y el GMS por la naturaleza de sus funciones, no se permite el reembolso con cargo a los presupuestos de los proyectos, independientemente de los servicios prestados a los mismos. Dichos servicios suelen entrar en la categoría de costes indirectos. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="580A642D" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">presupuesto institucional básico </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-              <w:t xml:space="preserve">y el GMS por la naturaleza de sus funciones, no se permite el reembolso con cargo a los presupuestos de los proyectos, independientemente de los servicios prestados a los mismos. Dichos servicios suelen entrar en la categoría de costes indirectos. </w:t>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>- En el caso del personal del PNUD de categoría P5 o inferior, sus actividades directamente relacionadas con un proyecto concreto pueden imputarse como costes directos del proyecto. Sin embargo, estas actividades deben imputarse con criterio, teniendo en cuenta su función de liderazgo, y no pueden superar el 40% del coste de la persona.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21B2037E" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="es-ES"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CA06EA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
-            </w:pPr>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>Nota: De acuerdo con el documento de la Junta Directiva (DP/2013/41) y la decisión asociada de la Junta Directiva (DP/2014/2), a partir del 1 de enero de 2014, todos los puestos de nivel P5 e inferior pueden tener financiación múltiple.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="386218FF" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="00001E9C" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="4541128F" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2665BBF5" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="00001E9C" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="6C71C798" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27E87E1F" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="00001E9C" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="640315A4" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D3B361E" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="00001E9C" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="6562257E" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0397E1FD" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="00001E9C" w:rsidRDefault="004028B3" w:rsidP="004028B3">
+    <w:p w14:paraId="5646DA23" w14:textId="77777777" w:rsidR="00CA06EA" w:rsidRPr="00CA06EA" w:rsidRDefault="00CA06EA" w:rsidP="00CA06EA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA06EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772B5ABC" w14:textId="77777777" w:rsidR="00CA06EA" w:rsidRPr="00CA06EA" w:rsidRDefault="00CA06EA" w:rsidP="00CA06EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5544DF53" w14:textId="77777777" w:rsidR="00CA06EA" w:rsidRPr="00CA06EA" w:rsidRDefault="00CA06EA" w:rsidP="00CA06EA">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CA06EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en inglés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA06EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Segoe UI"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E3844E6" w14:textId="77777777" w:rsidR="00CA06EA" w:rsidRPr="00880B43" w:rsidRDefault="00CA06EA" w:rsidP="00CA06EA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014548B7" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Segoe UI"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="212121"/>
-          <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="74C54627" w14:textId="77777777" w:rsidR="004028B3" w:rsidRPr="00001E9C" w:rsidRDefault="004028B3" w:rsidP="004028B3"/>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId29"/>
+    <w:p w14:paraId="5A034435" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="759" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5C9A25" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRPr="00CA06EA" w:rsidRDefault="005C5A15" w:rsidP="005C5A15">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="759" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47AE994F" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRPr="00C4104D" w:rsidRDefault="00DA504D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DA504D" w:rsidRPr="00C4104D" w:rsidSect="00C4104D">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="even" r:id="rId20"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1145" w:right="738" w:bottom="1422" w:left="1673" w:header="720" w:footer="731" w:gutter="0"/>
+      <w:pgMar w:top="1800" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="731" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="235510BE" w14:textId="77777777" w:rsidR="00F0308F" w:rsidRDefault="00F0308F">
+    <w:p w14:paraId="5D4EB397" w14:textId="77777777" w:rsidR="007F1623" w:rsidRDefault="007F1623" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="140D9FF2" w14:textId="77777777" w:rsidR="00F0308F" w:rsidRDefault="00F0308F">
+    <w:p w14:paraId="27FDF9F9" w14:textId="77777777" w:rsidR="007F1623" w:rsidRDefault="007F1623" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS PGothic">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...20 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS PGothic">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1CA771F7" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRDefault="00DD70EC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F75A8FA" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRDefault="005C5A15">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="79" w:firstLine="0"/>
+      <w:ind w:right="79"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1CA771F8" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRDefault="00DD70EC">
+  <w:p w14:paraId="2FE02975" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRDefault="005C5A15">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="29" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="29"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1CA771FA" w14:textId="76497D64" w:rsidR="00206EDE" w:rsidRDefault="00F858DA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="203D5773" w14:textId="0879B03E" w:rsidR="005C5A15" w:rsidRPr="00C4104D" w:rsidRDefault="005C5A15">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="29" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="29"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00611655">
-      <w:rPr>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00611655">
-      <w:rPr>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha</w:t>
     </w:r>
-    <w:r w:rsidR="00E23179">
-      <w:t>14/06/2022</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> de entrada </w:t>
     </w:r>
-    <w:r w:rsidR="00E23179">
-      <w:t xml:space="preserve"> </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> vigor: 14/06/2022 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve">Versión n.°: </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Versión</w:t>
     </w:r>
-    <w:r w:rsidR="00E23179">
-      <w:t>18</w:t>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00C4104D">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> #: 18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1CA771FB" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRDefault="00DD70EC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7783FF62" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRDefault="005C5A15">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="79" w:firstLine="0"/>
+      <w:ind w:right="79"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1CA771FC" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRDefault="00DD70EC">
+  <w:p w14:paraId="1DE9568D" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRDefault="005C5A15">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="29" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="29"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="189DE3CB" w14:textId="77777777" w:rsidR="00F0308F" w:rsidRDefault="00F0308F">
+    <w:p w14:paraId="7F5853FE" w14:textId="77777777" w:rsidR="007F1623" w:rsidRDefault="007F1623" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2405B201" w14:textId="77777777" w:rsidR="00F0308F" w:rsidRDefault="00F0308F">
+    <w:p w14:paraId="2C9E383F" w14:textId="77777777" w:rsidR="007F1623" w:rsidRDefault="007F1623" w:rsidP="005C5A15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="18AF6A97" w14:textId="715623F2" w:rsidR="00A84607" w:rsidRDefault="00A84607" w:rsidP="00A84607">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CC0D989" w14:textId="7BEB2F12" w:rsidR="005C5A15" w:rsidRDefault="005C5A15" w:rsidP="00A84607">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E7514EF" wp14:editId="19B84ACE">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="46D206BD" wp14:editId="79D2DA7D">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-7951</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1831208220" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect b="18026"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="316469" cy="642188"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0C566625" w14:textId="77777777" w:rsidR="00A84607" w:rsidRDefault="00A84607">
-[...9 lines deleted...]
-  <w:p w14:paraId="0013A58D" w14:textId="77777777" w:rsidR="00E23179" w:rsidRDefault="00E23179">
+  <w:p w14:paraId="0D665C87" w14:textId="77777777" w:rsidR="005C5A15" w:rsidRDefault="005C5A15">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="012A4B65"/>
+    <w:nsid w:val="072C6642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="47F25B12"/>
+    <w:tmpl w:val="95844FE6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A186C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2AE0A0A"/>
     <w:lvl w:ilvl="0" w:tplc="0BA05CB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="749"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
@@ -7778,156 +9726,156 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185649E4"/>
+    <w:nsid w:val="1C6A46E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3E9A23AE"/>
+    <w:tmpl w:val="41829F4C"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F315243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34EEEBC0"/>
     <w:lvl w:ilvl="0" w:tplc="0BA05CB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="749"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
@@ -8102,163 +10050,50 @@
     <w:lvl w:ilvl="8" w:tplc="36282C66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6094"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25903495"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25DD5350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BC50CDD0"/>
     <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1070" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1790" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8300,2551 +10135,1626 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5390" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6110" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6830" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B3F5944"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2EB40288"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6DBC315A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="270B0179"/>
+    <w:nsid w:val="41F926E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="501E1CF0"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="78385F64"/>
+    <w:lvl w:ilvl="0" w:tplc="20000001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="20000003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="20000001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="20000001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="20000003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="20000005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6A5A06"/>
+    <w:nsid w:val="442A422C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A49EE85E"/>
+    <w:tmpl w:val="A2A625F2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44CF0CBA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF10EF98"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45440BB6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8A4C808"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="455E793C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7780EC48"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48D13214"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BDF880E8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D94659B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87DEFA9E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55EC136E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A368250"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="579E107A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="59BE2F02"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="20000001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75551F15"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="31AAADB6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76E73B80"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5122C26"/>
     <w:lvl w:ilvl="0" w:tplc="0BA05CB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="749"/>
+        <w:ind w:left="389"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="1F30E540">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
-[...24 lines deleted...]
-        <w:ind w:left="1774"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="734"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B48CE572">
-[...5 lines deleted...]
-        <w:ind w:left="2494"/>
+    <w:lvl w:ilvl="2" w:tplc="5302F4E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1414"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="F1C6D08E">
-[...5 lines deleted...]
-        <w:ind w:left="3214"/>
+    <w:lvl w:ilvl="3" w:tplc="B48CE572">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="609A8224">
-[...5 lines deleted...]
-        <w:ind w:left="3934"/>
+    <w:lvl w:ilvl="4" w:tplc="F1C6D08E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2854"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2CDAFF3A">
-[...5 lines deleted...]
-        <w:ind w:left="4654"/>
+    <w:lvl w:ilvl="5" w:tplc="609A8224">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3574"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="221294F6">
-[...5 lines deleted...]
-        <w:ind w:left="5374"/>
+    <w:lvl w:ilvl="6" w:tplc="2CDAFF3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4294"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="36282C66">
-[...5 lines deleted...]
-        <w:ind w:left="6094"/>
+    <w:lvl w:ilvl="7" w:tplc="221294F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5014"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-  </w:abstractNum>
-[...22 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="36282C66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%3."/>
-[...70 lines deleted...]
-        <w:ind w:left="389"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5734"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1F30E540">
-[...1721 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="387533748">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2320845">
+  <w:num w:numId="2" w16cid:durableId="879636746">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1708792694">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1539973652">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1665620597">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1173454540">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="551309321">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1418474407">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="971715417">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="979069448">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="724570521">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1025206213">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2122339012">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1971200917">
+  <w:num w:numId="14" w16cid:durableId="743841318">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1375077066">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1280799733">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="848642013">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="654453844">
-[...35 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1103300644">
+  <w:num w:numId="18" w16cid:durableId="1338531707">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00206EDE"/>
-[...195 lines deleted...]
-    <w:rsid w:val="00FF278F"/>
+    <w:rsidRoot w:val="005C5A15"/>
+    <w:rsid w:val="000623AB"/>
+    <w:rsid w:val="00176C69"/>
+    <w:rsid w:val="001A0F69"/>
+    <w:rsid w:val="00300C7C"/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rsid w:val="006816F5"/>
+    <w:rsid w:val="006B529B"/>
+    <w:rsid w:val="007F1623"/>
+    <w:rsid w:val="008270EF"/>
+    <w:rsid w:val="00965EA6"/>
+    <w:rsid w:val="00C4104D"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00CA06EA"/>
+    <w:rsid w:val="00D17FDE"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DD054F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1CA77120"/>
-  <w15:docId w15:val="{71693299-A25D-49AE-8F4A-FBDFAF96C563}"/>
+  <w14:docId w14:val="0500BEE5"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{747C7B7B-6029-43DF-BB87-00CFFE9CE46F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11185,1432 +12095,1024 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...7 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00AB38DE"/>
+    <w:rsid w:val="005C5A15"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="240" w:after="0"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="005C5A15"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
+    <w:rsid w:val="005C5A15"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...22 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A84607"/>
+    <w:rsid w:val="005C5A15"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...166 lines deleted...]
-    <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="759" w:hanging="370"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
-[...11 lines deleted...]
-    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:unhideWhenUsed/>
-[...22 lines deleted...]
-    <w:rsid w:val="004028B3"/>
+    <w:rsid w:val="005C5A15"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...12 lines deleted...]
-    <w:name w:val="Table Grid"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid0"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0002406C"/>
+    <w:rsid w:val="005C5A15"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid0">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C5A15"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...40 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/732003/files/DP-FPA_2012_1--E_ICEF_2012_AB_L.6-ES.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10706" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/ofrm/Financial%20Resource%20Management%20Policies/Communication/Cost%20recovery%20%E2%80%93%20GCF%20Board%20decision%20B.19.43%20%E2%80%93%20Accredited%20Entity%20Fee%20-%2026%20Feb%20-%201%20Mar%202018.pdf&amp;action=default" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11671" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2871" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/2971" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/documents/20182/953917/GCF_B.19_29_-_Policy_on_fees_for_accredited_entities_and_delivery_partners.pdf/11f35fd8-ce50-4688-9b48-591c28a28009" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/754898/files/DP_2013_9-ES.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3126" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/sites/un2.un.org/files/21-00054s_un_system_chart_11x8.5_4c_sp.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/6671" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/732003/files/DP-FPA_2012_1--E_ICEF_2012_AB_L.6-ES.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10706" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3126" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/policy-page/un-agency-services" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2871" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFRM_Archive/Financial%20Resource%20Management%20Policies/Forms/fba_other.aspx?id=%2Fteams%2FOFRM%5FArchive%2FFinancial%20Resource%20Management%20Policies%2FCommunication%2FCost%20recovery%20%E2%80%93%20GCF%20Board%20decision%20B%2E19%2E43%20%E2%80%93%20Accredited%20Entity%20Fee%20%2D%2026%20Feb%20%2D%201%20Mar%202018%2Epdf&amp;parent=%2Fteams%2FOFRM%5FArchive%2FFinancial%20Resource%20Management%20Policies%2FCommunication" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/documento/propuesta-conjunta-amplia-sobre-la-politica-de-recuperacion-de-gastos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/documents/20182/953917/GCF_B.19_29_-_Policy_on_fees_for_accredited_entities_and_delivery_partners.pdf/11f35fd8-ce50-4688-9b48-591c28a28009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digitallibrary.un.org/record/754898/files/DP_2013_9-ES.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2226" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/sites/un2.un.org/files/un_system_chart_spanish_0.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>24750</Characters>
+  <Pages>10</Pages>
+  <Words>4377</Words>
+  <Characters>24954</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>206</Lines>
+  <Lines>207</Lines>
   <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>29034</CharactersWithSpaces>
+  <CharactersWithSpaces>29273</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...72 lines deleted...]
-</file>