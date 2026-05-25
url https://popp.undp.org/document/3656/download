--- v0 (2026-01-17)
+++ v1 (2026-05-25)
@@ -1,8215 +1,8936 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5AE9EE07" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="173B5BB4" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="16" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cost Recovery from Other Resources - General Management Support (GMS)  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5D6BF7" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="5B39D0EB" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A03D260" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="5410C0FB" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP distinguishes between two types of costs in the implementation of its activities. These are:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAA7913" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="21C82F75" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F3C3B0" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="17D15FEB" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Direct costs</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> of programme, administrative and operational support activities, that are part of the project input; and  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A72576" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="565967A0" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...4 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Costs that are in addition to direct project costs, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">representing the costs to the organization that are not directly attributable to specific projects or services, but are necessary to fund the corporate structures, management and oversight costs of the organization. These costs are recovered by charging a cost recovery rate, known as General Management Support (GMS) fee.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0254D05A" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="3EE95A3D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AC9ADD1" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="1937AC55" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Regardless of the type of implementation costs, UNDP is required to recover the full costs of activities funded by other resources in support of UNDP programmes or services provided.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761DE957" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="07DAE803" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748DAB33" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="7403783A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Costs to UNDP that are in addition to direct project costs associated with managing the implementation of programmes are levied through the application of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-        <w:rPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General Management Support</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (GMS) fee.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79EDB723" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="442851AA" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F97C469" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="59D1C5B1" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>The GMS fee encompasses costs incurred in providing general management and oversight functions of the organization as a whole.</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The GMS fee encompasses costs incurred in providing general management and oversight functions of the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-        <w:rPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>organization as a whole</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> programmes, and services provided, that cannot be traced unequivocally to specific activities, project or programmes.  Furthermore, these costs are incurred throughout and at all levels of the organization.   </w:t>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These costs are incurred in support of its activities, projects and programmes, and services provided, that cannot be traced unequivocally to specific activities, project or programmes.  Furthermore, these costs are incurred throughout and at all levels of the organization.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C56AC03" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="5F99F675" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5411CDF3" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="3090DA92" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">All efforts must be made to recover fully the costs incurred by UNDP in providing services to programmes and projects (as well as to other UN entities - see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidRPr="00F858DA">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Agency Reimbursable Services Section</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F858DA">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">chapter of the Policies and Procedures) so that UNDP’s Integrated Budget (regular resources) do not subsidize the management of other resources. A successful and consistent application of the cost recovery policy is a measure of the organization’s ability to plan, and one geared towards attaining proper cost classification and ensuring cost attribution to the right funding source.  </w:t>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Resource Planning chapter of the Policies and Procedures) so that UNDP’s Integrated Budget (regular resources) do not subsidize the management of other resources. A successful and consistent application of the cost recovery policy is a measure of the organization’s ability to plan, and one geared towards attaining proper cost classification and ensuring cost attribution to the right funding source.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A16BB9E" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="401DD460" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65287C28" w14:textId="11284AA9" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="53694FB3" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The harmonized conceptual framework for defining and attributing programme costs and organizational costs </w:t>
       </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00586051">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00586051">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0563C1"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>DP</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00586051">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0563C1"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00586051">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single" w:color="0563C1"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>FPA/2012/1</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00586051">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="333333"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and the harmonized methodology for calculating cost recovery rates </w:t>
+      </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="00F858DA">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>(</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="00F858DA">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0563C1"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="00F858DA">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0563C1"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="00F858DA">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0563C1"/>
             <w:lang w:val="en-GB"/>
-          </w:rPr>
-[...69 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>FPA/2013/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidRPr="00F858DA">
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0563C1"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidRPr="00F858DA">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId24">
-        <w:r w:rsidRPr="00F858DA">
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>;</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId25">
-        <w:r w:rsidRPr="00F858DA">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId26">
-        <w:r w:rsidRPr="00F858DA">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP/2013/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId27">
-        <w:r w:rsidRPr="00F858DA">
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:val="single" w:color="0000FF"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId28">
-        <w:r w:rsidRPr="00F858DA">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F858DA">
-        <w:rPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29" w:history="1">
-        <w:r w:rsidR="007F0CB2" w:rsidRPr="001779AE">
+      <w:hyperlink r:id="rId24" w:history="1">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:color w:val="0070C0"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:u w:color="0000FF"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>DP-FPA-ICEF-UNW/2020/1</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007F0CB2">
-        <w:rPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:hyperlink r:id="rId30">
-        <w:r w:rsidR="007F0CB2" w:rsidRPr="00F858DA">
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="333333"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>,</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">have a direct impact on the cost recovery rates and the activities for which the cost recovery income can be utilized.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2FE99D" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="0A23644A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12221922" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="0ACB31B2" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-        <w:rPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>GMS cost recovery rates, effective 1 January 2014, are</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412AF2CF" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="303E1FBB" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> a minimum of 8 percent for newly signed agreements; </w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The cost recovery rate (GMS percent) for third-party cost sharing and trust fund contributions is a minimum of 8 percent for newly signed agreements; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B1D7A7" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5A5406E6" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:t>thematic contributions at the global, regional and country level (8 percent – 1 percent = 7 percent).</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>1 per cent reduction will be applied for un-earmarked thematic contributions at the global, regional and country level (8 percent – 1 percent = 7 percent).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAADD15" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="649987B5" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> will continue to be applied to Government Cost Sharing contributions. The same rates applied to Government Cost Sharing apply for South-South contributions.</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A GMS rate, a minimum of 3%–5%, will continue to be applied to Government Cost Sharing contributions. The same rates applied to Government Cost Sharing apply for South-South contributions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F07067" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7B4A0E09" w14:textId="695A0374" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="83"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Any GMS rates that are negotiated centrally will remain at current levels until such time as they are renegotiated corporately.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30151056" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...9 lines deleted...]
-    <w:p w14:paraId="332082E4" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="7AC4552F" w14:textId="3D436231" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
-        <w:tblW w:w="10520" w:type="dxa"/>
-        <w:tblInd w:w="-805" w:type="dxa"/>
+        <w:tblW w:w="9090" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="68" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3211"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="6030"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="1800"/>
+        <w:gridCol w:w="4680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="60BEB871" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="4E190D13" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18CE923C" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5904F3FE" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-              </w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Funding Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47CCC96F" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2E11444C" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GMS as of</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1658912A" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6775D619" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>01/01/2014</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DDD9C4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC5AE5B" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2EA369A8" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="653192C0" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="5B45EBE8" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB6A9A9" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="321770D6" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Third Party Contributions </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D976D5E" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="4850A0E7" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(cost sharing and Trust Funds) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="654B9918" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="58398B9E" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="203D27EE" w14:textId="0F01BD98" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="32AE141A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Exceptions are rare and must be approved by OFM as waivers that are reported to the Executive Board.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006941F0" w:rsidRPr="00F858DA" w14:paraId="262BDFFA" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="4F9310DA" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="1249"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39D7BFEB" w14:textId="77777777" w:rsidR="006941F0" w:rsidRPr="00F858DA" w:rsidRDefault="006941F0" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2478018B" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Government Cost Sharing  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24EA70FD" w14:textId="77777777" w:rsidR="006941F0" w:rsidRPr="00F858DA" w:rsidRDefault="006941F0" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="2ADFF84E" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>minimum of 3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="449954B2" w14:textId="77777777" w:rsidR="00FE23FC" w:rsidRDefault="006941F0" w:rsidP="001728B3">
-[...60 lines deleted...]
-            <w:r w:rsidRPr="00651488">
+          <w:p w14:paraId="6D4594C3" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">While the minimum of 3% is still valid, it is only sufficient when applied to very large volume cost sharing contributions.  Most Country Offices now apply Government cost sharing GMS rates of a minimum of 5%.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2168E12C" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">Note: the ‘government cost sharing’ cost recovery rate </w:t>
             </w:r>
-            <w:r w:rsidRPr="00651488">
-              <w:rPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>does not apply for situations</w:t>
             </w:r>
-            <w:r w:rsidRPr="00651488">
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve"> where UNDP provides support services to the government in its capacity as a Global Fund grant recipient</w:t>
             </w:r>
-            <w:r w:rsidRPr="00651488">
-              <w:rPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00651488">
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t xml:space="preserve">  In such cases, the Global Fund rates apply at 7%.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="00B5FAE2" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="7FE3EA5C" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C3C37EF" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">South Contributions   </w:t>
+          <w:p w14:paraId="57FA5A0E" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South-South Contributions   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3ABBEB" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="3A5DA347" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>same as Govt Cost Sharing rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4147F605" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">South Contributions. In other words, programme countries shall use the rate that applies to them for government cost sharing even when they contribute to results in another country through South-South Cooperation.   </w:t>
+          <w:p w14:paraId="354DAC9E" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GMS rates are maintained for government cost sharing and South-South Contributions. In other words, programme countries shall use the rate that applies to them for government cost sharing even when they contribute to results in another country through South-South Cooperation.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="352421C9" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="08439BF3" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60665424" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="65A2B7C4" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Thematic Contributions at </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50B6D114" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2E70CD38" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Country, Regional and Global Levels </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="107FD611" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="387DB037" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13440FF0" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> below.  </w:t>
+          <w:p w14:paraId="48DE03C6" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A 1 % reduction for thematic contributions at the global, regional and country level applies (8%-1%). This rate is applicable for contributions that are non-earmarked or lightly earmarked for UNDP programmes and not tied to a specific project, output or activity. Refer to paragraph 8, below.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="718E31C7" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="3DD14D79" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4630ED51" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="24C264AA" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">European Commission   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E0D1956" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="509C87C0" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3791DB13" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">7%   </w:t>
+          <w:p w14:paraId="2010C138" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109" w:right="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Based on the existing FAFA agreement, EC remains at 7%   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="09811A7A" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="26F0C3A6" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7718A33D" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2195E36A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>European Investment Bank (EIB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="073B566C" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="0E4225CA" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0A6F1912" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="1AB0666A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Or 5%*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="632184FA" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...6 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="7C55B48A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109" w:right="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">*7% GMS is applicable, aligned with the EC. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17F768ED" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...11 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="7EFC0FA2" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109" w:right="10"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="001547C2">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">applies if the criteria below for the IFIs are met by EIB. </w:t>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> preferential rate of 5% GMS applies if the criteria below for the IFIs are met by EIB. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="69C2C4BF" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="2AE88E75" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38E16DA6" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...26 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7D8E6C47" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>International Financial Institutions (IFI)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BDCC9BD" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="778A8A43" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="403451DE" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18E7202F" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00AB0A91" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="3235954E" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Or 5%*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75CA57A7" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="001547C2" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...1 lines deleted...]
-              <w:spacing w:after="240"/>
+          <w:p w14:paraId="4CAD9B24" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:after="240" w:line="249" w:lineRule="auto"/>
               <w:ind w:left="3" w:firstLine="90"/>
-              <w:rPr>
-[...6 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>*8% GMS is applicable. A</w:t>
             </w:r>
-            <w:r w:rsidRPr="001547C2">
-[...32 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> preferential rate of 5% GMS applies when both of the following criteria apply:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B258AB2" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-[...26 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="453" w:hanging="370"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNDP anticipates </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>to sign</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> financing agreements of $50m or more in a year with funding provided by the IFI, including through respective national governments; and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A46A79B" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
-              <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:color w:val="auto"/>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="453" w:hanging="370"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003D2917">
-[...58 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The financing agreement is predominantly to support the government’s implementation of sovereign </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>loan</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or credit guarantees</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7398B016" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Where the financing agreement provides grant funding for implementation directly by UNDP, the GMS rate of 8% applies. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43A82079" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Refer to the Guidance Note on GMS for IFIs </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-              <w:r w:rsidRPr="00C15264">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r w:rsidRPr="00586051">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00C15264">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="081A0872" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="003D2917" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...6 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="23F28BC3" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:after="240"/>
+              <w:ind w:left="453"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="431F14A2" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="3D59A6DB" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7002B5BA" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00AB0A91" w:rsidRDefault="00000000" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:r w:rsidR="00FD78CE" w:rsidRPr="003621B5">
+          <w:p w14:paraId="36ADF772" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r w:rsidRPr="00586051">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>Engagement Facility</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00FD78CE" w:rsidRPr="003621B5">
-[...1 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33029D1A" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00AB0A91" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="4AFA9B31" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">8% </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0651C418" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00AB0A91" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="0B208B48" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09DC7170" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00AB0A91" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="7A8C12E2" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>same as Govt Cost Sharing rate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68F88950" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00AB0A91" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...6 lines deleted...]
-                <w:color w:val="auto"/>
+          <w:p w14:paraId="6ABD5E1D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB0A91">
-[...2 lines deleted...]
-                <w:color w:val="auto"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>The third-party contributions, and transfers from the 11888 account – 8%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21B8A1AC" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00AB0A91" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...14 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="7DD05BAB" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>The government cost-sharing contributions – a preferential rate of a 3%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="0C860DA9" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="4190663E" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6759D4" w14:textId="17A7093B" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+          <w:p w14:paraId="33630397" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Fund to Fight AIDS, Tuberculosis and Malaria (GF)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09EDDEBA" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="788D7E23" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05864EB4" w14:textId="60D47965" w:rsidR="008555FF" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00935F89">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="672CED17" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-AU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Based on the current agreement between </w:t>
-[...71 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Based on the current agreement between GF and UNDP, GF remains at 7% when UNDP is the Principal Recipient (PR) of a GF grant or when UNDP provides support services to a Global Fund grant recipient (e. g. government).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00641F6A" w14:paraId="1A1D1D14" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="67CEE012" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC6BDB3" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5BAF3F06" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">UN to UN Agency Contribution   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C684370" w14:textId="2F9046FE" w:rsidR="00117972" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="0086572A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="6D11B599" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...12 lines deleted...]
-              <w:t>*</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>8%*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE3F8F9" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5B70A86A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Note: Regarding agencies’ contribution to RCO activities, GMS should be applied in line with the corporate cost recovery policy, since the 2016 Advisory note for the UNDG Cost Sharing Funds for the RC system no longer applies and is hereby revoked as of 1 January 2019.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36F459B3" w14:textId="77777777" w:rsidR="00E76948" w:rsidRDefault="00E76948" w:rsidP="00D1736A">
-[...61 lines deleted...]
-              <w:r w:rsidR="00BB6944" w:rsidRPr="000E1EF6">
+          <w:p w14:paraId="0BF9D1D6" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="09F3C4BB" w14:textId="0C49C43A" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="109"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*Minimum 7% for UN Secretariat Offices/Departments as shown in yellow section of the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r w:rsidRPr="00586051">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>UN System Chart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00BB6944">
-              <w:rPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="4870DA84" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="5C9204C3" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69F1470E" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...53 lines deleted...]
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="0676FDD7" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Environment Facility (GEF) Managed Funds  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DF4D8C8" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-10" w:firstLine="10"/>
-              <w:jc w:val="left"/>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(GEF Trust Fund, Special Climate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Change Fund, Least Developed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F858DA">
-              <w:rPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Countries Fund, Nagoya Protocol </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="552D228F" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:lang w:val="en-GB"/>
-[...15 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Implementation Fund)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F93A0BD" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
-                <w:lang w:val="en-GB"/>
-[...31 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D8A55DE" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Adaptation Fund</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="270822B9" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="5F0CEC01" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>9.0% -</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E28DEE2" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="0DC6D1B6" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>9.5%</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="00FB6F7A" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="106" w:firstLine="0"/>
+          <w:p w14:paraId="1F67E373" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-              <w:ind w:left="106" w:firstLine="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F8D6C52" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-              <w:ind w:left="106" w:firstLine="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F8172D0" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-              <w:ind w:left="106" w:firstLine="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="441E5421" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-              <w:ind w:left="106" w:firstLine="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A8E432A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EB37F8C" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>8.5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CE1DB01" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00AB38DE" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...66 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="6730D6CE" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Contributions over $10m GMS </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9.0%; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57AD7879" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Contributions below $10m GMS </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9.5%.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34F3996B" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00516116" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D0639D8" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02E5FDCC" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C46334E" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C2B1A05" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="64C49CA1" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="1D7304E9" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C7BD01F" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="68CD8999" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="-10" w:firstLine="10"/>
-              <w:jc w:val="left"/>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">GEF Cost Sharing  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24EC0AC2" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="0" w:firstLine="0"/>
+          <w:p w14:paraId="3024ADD7" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>9.5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E65719F" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0A2DE33B" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="106"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">In principle, the 8% GMS applies, however UNDP-GEF is required to negotiate higher rates to pay for the specialized technical skills and support architecture provided by the UNDP-GEF Unit. The approach of the Unit is to apply the same cost recovery amount as that which is agreed under the GEF (i.e. 9.5%).   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="3F9BE004" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="2C8077E0" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65B9AB58" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+          <w:p w14:paraId="60901424" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="107" w:hanging="107"/>
-              <w:jc w:val="left"/>
-[...5 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Green Climate Fund (GCF)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EEF4D86" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="12619D72" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4%-8.5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D7DDF80" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="003C0A14" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003C0A14">
+          <w:p w14:paraId="45E1D543" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t>The GCF interim fee policy was replaced by the revised policy on fees effective 16 March 2018.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40F418D4" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="003C0A14" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="003C0A14">
+          <w:p w14:paraId="03BF43AF" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F6942FF" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...12 lines deleted...]
-              <w:r w:rsidRPr="003C0A14">
+          <w:p w14:paraId="5B9449F8" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>As per the GCF Board decision B19/09, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00586051">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>GCF B.19 29</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="00C15264">
-[...3 lines deleted...]
-                <w:u w:val="none"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C0A14">
-[...23 lines deleted...]
-              <w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the accredited entity fee is up to 8.5% for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Micro-size projects (&lt;$10m); up to 7% for Small-size projects ($10m-50m); and up to 5% for Medium-size projects ($50m-250m). As was the case with the interim fee policy, the revised policy on fees continues to institute a fee cap up to a certain fixed percentage based on the total size of the project/program (i.e.  the total of GCF funding and co-finance). However as was the case with the interim policy the fee % is applied only to the GCF grant portion. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62E68E2D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41E94172" w14:textId="660EFAC0" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All GCF grants approved up to or before March 16, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>2018</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> have applied the interim fee policy and in those cases the respective rates agreed to in their funding activity agreements will apply. For more details, please refer page 9-10 and page 48 - Annex VIII – Policy on fees </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:tgtFrame="_blank" w:history="1">
+              <w:r w:rsidRPr="00586051">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
+                  <w:color w:val="0000FF"/>
+                  <w:u w:val="single"/>
                 </w:rPr>
-                <w:t>h</w:t>
-[...7 lines deleted...]
-                <w:t>ere</w:t>
+                <w:t>here</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="003C0A14">
+            <w:r w:rsidR="0030766A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="4F253A22" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="5FE472A0" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59EDCD99" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="57838E76" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Montreal Protocol </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">Trust Fund   </w:t>
+              <w:t xml:space="preserve">Montreal Protocol (MP) Trust Fund   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12F556C1" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="6CFD26A5" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7%-9%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="690DDA5D" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="46C089B8" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">7% for projects above $250,000; 9% for projects below $250,000   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="537F2116" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...12 lines deleted...]
-              <w:t xml:space="preserve">Note: on a case by case basis a 6.5% fee is charged for projects in the production sector.  </w:t>
+          <w:p w14:paraId="63702265" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Note: on a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>case by case</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> basis a 6.5% fee is charged for projects in the production sector.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w14:paraId="63226087" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="532B272D" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9C6855" w14:textId="1BFD668F" w:rsidR="007F0CB2" w:rsidRPr="00651488" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...12 lines deleted...]
-              <w:t>Individuals (i. e. private citizens)</w:t>
+          <w:p w14:paraId="5A0E6094" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Individuals (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>. e. private citizens)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="145B4120" w14:textId="63542B9A" w:rsidR="007F0CB2" w:rsidRPr="00651488" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="749C02A7" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0BDE1D9A" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...4 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="201EA84C" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w14:paraId="792F1559" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="29A56583" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62340ED4" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="398AD2B3" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Interagency Pooled Funding </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F858DA">
-              <w:rPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0229CB1D" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="1DC1DF57" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1861C0D3" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="31A1DCEE" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F858DA">
-              <w:rPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w14:paraId="6707B472" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="14D8E1CC" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E52FF1B" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...71 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="49341E44" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  a. UN Secretariat  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F7A0213" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Administered Funds: CERF, ERF, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36AE77E8" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">UNTF for Human Security  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E35BDE7" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5E3AD36D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">(UNTFHS)  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC33C8E" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="11CDD5C4" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52F6F451" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="208E7987" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w14:paraId="7BAD2F6D" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="0F190CC2" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DA25E45" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...37 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="5F5B19F6" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">b. MPTF office </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44FFDDD0" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Administered MDTFs  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36ACB5D6" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="26ED6089" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC8B1AE" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00AB38DE" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7B9D37CA" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">In addition to the GMS, when  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20551902" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...18 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+          <w:p w14:paraId="59724049" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNDP/MPTF is the AA a 1% fee applies  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w14:paraId="1B571063" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="1216B01F" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E01504D" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> UN organizations   </w:t>
+          <w:p w14:paraId="4F0B38F4" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="237" w:lineRule="auto"/>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c. Joint Programmes (Pass Through) administered  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C94D79B" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by a variety of UN organizations   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6550EC95" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="752055E2" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C90FD4C" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00234914" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+          <w:p w14:paraId="748BB39D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In addition to the GMS, when  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E767942" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNDP/MPTF is the AA a 1% fee applies  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w14:paraId="3CD7E92F" w14:textId="77777777" w:rsidTr="71FD2F9C">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="72D0190A" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2610" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="761C61C1" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+          <w:p w14:paraId="0B6F5242" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="67"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">d. Funds provided by DPKO through assessed contributions  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcW w:w="1800" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39DF275E" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...2 lines deleted...]
-              <w:ind w:left="108" w:firstLine="0"/>
+          <w:p w14:paraId="48B35BE8" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...12 lines deleted...]
-              <w:t>%</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>7%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6030" w:type="dxa"/>
+            <w:tcW w:w="4680" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40F61D89" w14:textId="77777777" w:rsidR="007F0CB2" w:rsidRPr="00F858DA" w:rsidRDefault="007F0CB2" w:rsidP="007F0CB2">
-[...18 lines deleted...]
-              <w:t xml:space="preserve">% GMS applies.  </w:t>
+          <w:p w14:paraId="23D9BA62" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="238" w:lineRule="auto"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Unless otherwise agreed, a 7% GMS applies.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="421996CD" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="345D93DD" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABB116F" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="04FE4940" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>The intent of the 1 per cent reduction for thematic contributions is to incentivize the provision of non-earmarked or lightly earmarked funding for UNDP programmes, at the global regional or country levels. As such the 1% reduction may be granted for funding received that is un</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The intent of the 1 per cent reduction for thematic contributions is to incentivize the provision of non-earmarked or lightly earmarked funding for UNDP programmes, at the global regional or country levels. As such the 1% reduction may be granted for funding received that is un-earmarked; and for funding received at the global, regional or country office levels for a given programme outcome, but not specific to a project or sub-national geographic </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>-</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>area, and</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...3 lines deleted...]
-        <w:t>earmarked; and for funding received at the global, regional or country office levels for a given programme outcome, but not specific to a project or sub-national geographic area, and can therefore be programmed at UNDP’s discretion. This would include</w:t>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can therefore be programmed at UNDP’s discretion. This would include UNDP Funding Windows and </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Thematic Trust Fund contributions (excluding Country/Regional/Global windows as these are project specific). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2598BCCC" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="2A4CC610" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="360" w:right="83"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F8FA00B" w14:textId="1EE0B481" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="5E5714EC" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C312E4">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> prior to any negotiation with the donors. All exceptionally approved GMS cases are reported as waivers to the Executive Board through annual reports such as Annual Review of Financial Situation.</w:t>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>standard GMS rates set out above should be used in all donor agreements. Any exceptions must be approved by the BMS Director prior to any negotiation with the donors. All exceptionally approved GMS cases are reported as waivers to the Executive Board through annual reports such as Annual Review of Financial Situation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FBC034" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="83" w:firstLine="0"/>
+    <w:p w14:paraId="4DCA9C04" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="83"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C096E9F" w14:textId="2D79781B" w:rsidR="00FD78CE" w:rsidRPr="007A576F" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="70D03013" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t>offices may be required to have negotiated with the donors to apply additional DPC to the cost of activities. In those cases, the additional DPC recovered from the projects should be posted with the account 74597 as an expense to the projects while reducing the expenses in management funds.</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where an exceptionally approved GMS rate was granted by the BMS Director, offices may be required to have negotiated with the donors to apply additional DPC to the cost of activities. In those cases, the additional DPC recovered from the projects should be posted with the account 74597 as an expense to the projects while reducing the expenses in management funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E59A9C" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="007A576F" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="7DD134F2" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="759" w:right="83" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73692C22" w14:textId="28E9B383" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="5DE9256B" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>The aim is for the cost recovery income generated from the GMS fee (Extra-budgetary Fund code 11300) to be utilized to fund personnel costs and related general operating expenses and other strategic investment costs in support of management activities</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The aim is for the cost recovery income generated from the GMS fee (Extra-budgetary Fund code 11300) to be utilized to fund personnel costs and related general operating expenses and other strategic investment costs in support of management activities, as defined under </w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">category 4 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">of the harmonized cost classification framework. GMS can be used to fund management activities in all Units, including those that exist in Units broadly defined as providing DE services.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CF0FE9" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="544D5D4D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36A2255A" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="37012E3C" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-        <w:rPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Country Offices</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, management activities (cost classification category 4) are defined as follows:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057FC105" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="435796C7" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="691" w:hanging="370"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="111C8FB2" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="1240281D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="83" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Management activities </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">are activities and costs whose primary function is the promotion of the identity, executive direction, representation, accountability and well-being of the UNDP Country Office.   These activities are grouped into three sub-clusters applicable to Country Office staff:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC15FF5" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="424F8F84" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="83" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Activities related to leading and defining the vision of the Country Office, as well as representing UNDP in advancing its core mandate and major programme goals with governments, donors and other third parties.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="088AE7A4" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="01419086" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="83" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Programme Direction and Accountability:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  Activities related to overall managerial responsibility and accountability for achieving UNDP’s role in supporting programme countries in achieving development results; ensuring continuous and simultaneous alignment (or re-alignment) of Country Programme results with national planning goals and UNDP Strategic Plan results, including responding to emerging needs mid-cycle; UNDP leadership role(s) in the UNCT programming processes and UNCT strategic meetings; strategic partnership management; and overall partnering and positioning of the programmatic work of the organization within the country.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E52371" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="4B5228CA" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="83" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single" w:color="000000"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Operations Management &amp; Administration:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  Activities related to overall staff/office management and the provision of workplace and support services (ICT, Finance, OHR, UNDP security, travel, assets and general services) which permit UNDP to carry out the mission of the organization (but excluding direct project implementation support).  Activities related to the harmonization and simplification of UN operational processes and business practices should also be included here.        </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="188D8DFB" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="29F3AB7F" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="098C8731" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="32ED2267" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26D47148" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23CE82CE" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E4D0C81" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0406EB7A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-        <w:rPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Headquarters</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">clusters:  </w:t>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, cost recovery income generated from GMS earned throughout UNDP shall be utilized in support of the following management functional activity clusters:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2B0E55" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="18844D9D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
-        <w:tblW w:w="8550" w:type="dxa"/>
-        <w:tblInd w:w="710" w:type="dxa"/>
+        <w:tblW w:w="9270" w:type="dxa"/>
+        <w:tblInd w:w="-10" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="101" w:type="dxa"/>
           <w:right w:w="1" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3835"/>
-        <w:gridCol w:w="4715"/>
+        <w:gridCol w:w="4050"/>
+        <w:gridCol w:w="5220"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="7E57ED7D" w14:textId="77777777" w:rsidTr="00D1736A">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="595F3DE5" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61D1C12C" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="26A22C8B" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  Functional/Activity Cluster</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F858DA">
-              <w:rPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46EC9D36" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
+          <w:p w14:paraId="3693A64A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="3545"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...7 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  Offices</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="20A1BA46" w14:textId="77777777" w:rsidTr="00D1736A">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="2C09B1C0" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3EE28D" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="35D6724D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Leadership and corporate direction  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8604BB" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="7EEBD454" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Executive Office   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="397034AE" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="383D8AFC" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Bureaus  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="63C03B49" w14:textId="77777777" w:rsidTr="00D1736A">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="5A3B4BA1" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7773D8B5" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0AF4E22D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate oversight and assurance   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="324D8A52" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...24 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          <w:p w14:paraId="6F95A080" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Office of Audit and Investigation   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="763CD537" w14:textId="77777777" w:rsidTr="00D1736A">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="2EC01DEE" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="60AF5501" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="2FD14684" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate financial, ICT and administrative management  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="415D005F" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0A8B066E" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Bureau for Management Services</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27E423C4" w14:textId="50D3306E" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">T/LSO/PSO  </w:t>
+          <w:p w14:paraId="12826096" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OFM/OIMT/LSO/PSO  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="013F5B3B" w14:textId="77777777" w:rsidTr="00D1736A">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="2CBDFCA2" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16CC95F8" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="1B48F939" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate human resource management   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41A20FA7" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">/OHR  </w:t>
+          <w:p w14:paraId="598DB74D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bureau for Management Services/OHR  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="2D521CEC" w14:textId="77777777" w:rsidTr="00D1736A">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="1C0BBB60" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="769B8693" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="0F91AFC4" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate external relations and </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4786B2AF" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">resource mobilization  </w:t>
+          <w:p w14:paraId="6310AEAB" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">partnerships, communications and resource mobilization  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1581BD91" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...18 lines deleted...]
-              <w:t xml:space="preserve">&amp; Relations Advocacy  </w:t>
+          <w:p w14:paraId="1209C65E" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Bureau for External &amp; Relations Advocacy  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w14:paraId="41F746FA" w14:textId="77777777" w:rsidTr="00D1736A">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="07A47BDE" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3835" w:type="dxa"/>
+            <w:tcW w:w="4050" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="422C5AE2" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...9 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="09200056" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Staff and premises security   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4715" w:type="dxa"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA75F14" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00D1736A">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">/Security   </w:t>
+          <w:p w14:paraId="2BB98809" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="118"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bureau for Management Services/Security   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="466AADF3" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="4C30A8C6" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:firstLine="0"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05A027E9" w14:textId="33D2C6CE" w:rsidR="00FD78CE" w:rsidRPr="00CF286C" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="01C78575" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">For activities funded by the cost recovery income that do not fall within the activities defined in </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For activities funded by the cost recovery income that do not fall within the activities defined in the paragraphs 12 and 13 above, the aim was to phase them out during 2014-2015 and by 2016, they are fully charged to the correct funding sources. By 2017, activities not covered under the management category, such as development effectiveness activities, should be funded from regular and other resources and directly charged to projects and programmes where applicable per the Direct Project Costs policy and guidelines (</w:t>
       </w:r>
-      <w:r w:rsidRPr="007A14EA">
-[...90 lines deleted...]
-        <w:r w:rsidR="002B7BDC">
+      <w:hyperlink r:id="rId31" w:history="1">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Planning and Paying for Delivery Enabling Services to Projects</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00CF286C">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C27C6F2" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="5E577E98" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="333333"/>
-          <w:lang w:val="en-GB"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F858DA">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D081FAF" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="5DA063B0" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
         <w:ind w:left="360" w:right="83" w:hanging="360"/>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">UNDP staff must understand, and convey consistently to all partners the policy on cost recovery, in order to ensure their full and correct understanding. In particular, the following need to be highlighted:  </w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP staff must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>understand, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> convey consistently to all partners the policy on cost recovery, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ensure their full and correct understanding. In particular, the following need to be highlighted:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BB45A75" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="6D1D38F1" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="83"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60FF2B32" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="00F858DA" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
+    <w:p w14:paraId="151E65DF" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The provision of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>quality</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> general management support services to Other Resources-funded programmes is costly and requires constant investment by the Organization.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A36DA47" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Organization’s Regular Resources budget cannot subsidize the management of Other Resources-funded programmes.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3560AD76" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cost recovery fees are not just ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>overheads’</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Income from cost recovery is invested by UNDP to sustain the corporate structures – both locally and at headquarters – designated to provide general management support to Other Resources-funded programmes. Without these corporate structures, the Other Resources-funded programmes could not be performed.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58EB4F46" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The cost recovery policy applies to all Other Resources contributions, without exceptions (projects funded from Regular Resources are not subject to a GMS fee as the Integrated Budget covers the provision of management support costs to these projects).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="564D0E3D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The application of this cost recovery policy more equitably shares the cost of management activities between regular and other resources. By funding qualified development effectiveness activities, where appropriate, directly from programmes and projects (applying Direct Project Costing methodologies), GMS cost recovery resources </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">presently will fund management activities that were previously financed from regular resources. These regular resources shall then be re-allocated to finance programme activities - a major benefit of the cost recovery framework. In addition, this ensures that organizational costs are aligned to appropriate results frameworks and funding streams and that UNDP can more sustainably finance the requisite organizational structures and capacities to successfully deliver on programme results.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652823E2" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1065" w:right="86" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This approach to funding costs ensures that costs are not funded twice, by separating clearly those costs to be funded through direct charges to projects, those costs funded by regular resources for regular resource funded project activities, and those management costs funded through GMS income.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FF57A41" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="86"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175FF1B2" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="1065" w:right="86" w:hanging="360"/>
-[...136 lines deleted...]
-        <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
         <w:ind w:right="86"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Prior to 2017, the cost recovery income generated from the GMS fee was distributed among the units providing general management support.  GMS internal distributions except those from the vertical funds have been discontinued effective 1 January 2017 based on the corporate decision to consolidate the extra-budgetary funds and GMS income. The GMS distribution for vertical funds (GF, GEF and MP) can be found </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
-        <w:r w:rsidRPr="003621B5">
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:r w:rsidRPr="00586051">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003621B5">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E6981B" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="003621B5" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="56C80A96" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
         <w:spacing w:after="120" w:line="250" w:lineRule="auto"/>
-        <w:ind w:left="360" w:right="86" w:firstLine="0"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="360" w:right="86"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="716620A4" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRPr="003621B5" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="534AFCED" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:jc w:val="left"/>
-[...29 lines deleted...]
-        <w:t>summarized in the charts on the following page.</w:t>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Major costs that are funded directly by projects and GMS are summarized in the charts on the following page.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FF35CD" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="7E108582" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FCC89A9" w14:textId="77777777" w:rsidR="001E2A7C" w:rsidRDefault="001E2A7C" w:rsidP="00FD78CE">
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="5ADEB739" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15621D5B" w14:textId="77777777" w:rsidR="001E2A7C" w:rsidRDefault="001E2A7C" w:rsidP="00FD78CE">
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="2D27EE3C" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03179563" w14:textId="77777777" w:rsidR="001E2A7C" w:rsidRDefault="001E2A7C" w:rsidP="00FD78CE">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="6FEB362E" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ABFEDFC" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="2D8A805E" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1019C7C6" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="356B6127" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4811A7A2" w14:textId="77777777" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00FD78CE">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="737AE830" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C60AD37" w14:textId="77777777" w:rsidR="00071DB9" w:rsidRDefault="00071DB9" w:rsidP="00FD78CE">
-[...5 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="4D2A5D2B" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26CC333E" w14:textId="77777777" w:rsidR="0029107E" w:rsidRDefault="0029107E" w:rsidP="00D019E6">
-[...3 lines deleted...]
-        <w:ind w:left="-10" w:right="83" w:firstLine="0"/>
+    <w:p w14:paraId="6D450B77" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38CA6CCE" w14:textId="638A68F8" w:rsidR="00E85069" w:rsidRDefault="00E85069" w:rsidP="000C01BD">
-[...3 lines deleted...]
-        <w:ind w:left="-10" w:right="83" w:firstLine="0"/>
+    <w:p w14:paraId="0CD5D410" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FE9D00E" w14:textId="77777777" w:rsidR="00E85069" w:rsidRDefault="00E85069" w:rsidP="00D019E6">
-[...3 lines deleted...]
-        <w:ind w:left="-10" w:right="83" w:firstLine="0"/>
+    <w:p w14:paraId="3FDCE5B8" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F4A0C87" w14:textId="2745FD62" w:rsidR="00A86DD8" w:rsidRDefault="00A86DD8" w:rsidP="000C01BD">
-[...3 lines deleted...]
-        <w:ind w:left="-10" w:right="83" w:firstLine="0"/>
+    <w:p w14:paraId="4520C876" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43166A20" w14:textId="1841A7A6" w:rsidR="00A86DD8" w:rsidRDefault="00A86DD8" w:rsidP="000C01BD">
-[...3 lines deleted...]
-        <w:ind w:left="-10" w:right="83" w:firstLine="0"/>
+    <w:p w14:paraId="7065D596" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29C94AEC" w14:textId="000F5CE2" w:rsidR="00A86DD8" w:rsidRDefault="00A86DD8" w:rsidP="000C01BD">
-[...3 lines deleted...]
-        <w:ind w:left="-10" w:right="83" w:firstLine="0"/>
+    <w:p w14:paraId="2C11988F" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="686B05D1" w14:textId="50F92F3E" w:rsidR="00A86DD8" w:rsidRDefault="00A86DD8" w:rsidP="000C01BD">
-[...3 lines deleted...]
-        <w:ind w:left="-10" w:right="83" w:firstLine="0"/>
+    <w:p w14:paraId="2CC31418" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0296471A" w14:textId="3750A42A" w:rsidR="00A86DD8" w:rsidRDefault="00A86DD8" w:rsidP="000C01BD">
-[...3 lines deleted...]
-        <w:ind w:left="-10" w:right="83" w:firstLine="0"/>
+    <w:p w14:paraId="03745EFB" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BB69E80" w14:textId="54788406" w:rsidR="00A86DD8" w:rsidRDefault="00A86DD8" w:rsidP="000C01BD">
-[...3 lines deleted...]
-        <w:ind w:left="-10" w:right="83" w:firstLine="0"/>
+    <w:p w14:paraId="5AB857E5" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E6DC75A" w14:textId="77777777" w:rsidR="00A86DD8" w:rsidRDefault="00A86DD8" w:rsidP="00D019E6">
-[...3 lines deleted...]
-        <w:ind w:left="-10" w:right="83" w:firstLine="0"/>
+    <w:p w14:paraId="03C4C99E" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46DE659D" w14:textId="69863B40" w:rsidR="00FD78CE" w:rsidRDefault="00FD78CE" w:rsidP="00D019E6">
-[...2 lines deleted...]
-        <w:ind w:left="0" w:right="83" w:firstLine="0"/>
+    <w:p w14:paraId="7BD13B99" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223C6A61" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AD870DA" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096CD659" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F23C64F" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023518CC" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BDD5C8A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="83"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3633E8E2" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F4FC1F6" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0079FC46" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="-10" w:right="83"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62CFB88F" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="83"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00586051">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Major costs that are funded directly by projects and GMS</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1C8B143D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="83"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-905" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="29" w:type="dxa"/>
           <w:left w:w="29" w:type="dxa"/>
           <w:bottom w:w="29" w:type="dxa"/>
           <w:right w:w="29" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5625"/>
-        <w:gridCol w:w="5175"/>
+        <w:gridCol w:w="5400"/>
+        <w:gridCol w:w="5400"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC6AD0" w:rsidRPr="00EE060E" w14:paraId="4AF3CD61" w14:textId="77777777" w:rsidTr="00D019E6">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="4588FE3C" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5625" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
           </w:tcPr>
-          <w:p w14:paraId="4F68A694" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="55E82974" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE060E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>DIRECT COSTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7CCB4EDC" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="468B34D6" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE060E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Programme Resources (i.e., funded from Projects)</w:t>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Resources (i.e., funded </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Projects)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5175" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9D389F" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...2 lines deleted...]
-              <w:ind w:left="360"/>
+          <w:p w14:paraId="6576CC95" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="370"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE060E">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>INDIRECT COSTS</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1091F86B" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...2 lines deleted...]
-              <w:ind w:left="360"/>
+          <w:p w14:paraId="19935DFA" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="360" w:hanging="370"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-                <w:rFonts w:eastAsia="MS PGothic" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F497D"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Institutional Resources (i.e., funded from Core IB and GMS)</w:t>
+              <w:t xml:space="preserve">Institutional Resources (i.e., funded </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>from</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F497D"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Core IB and GMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86DD8" w:rsidRPr="00EE7596" w14:paraId="38ED594E" w14:textId="77777777" w:rsidTr="00A86DD8">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="65340C9E" w14:textId="77777777" w:rsidTr="00DA3AB8">
         <w:trPr>
           <w:trHeight w:val="8047"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5625" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="061AD809" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:p w14:paraId="338E2967" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">Costs that can be directly linked to a particular project and traced to it in a reasonable and economically feasible way. In case of personnel, such costs should be </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">osts that can be </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>costed</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">directly </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve"> fully, i.e. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">linked to a particular project and traced to it in a reasonable and economically feasible way. In case of personnel, such costs should be costed fully, i.e. including: </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>including:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>staff</w:t>
             </w:r>
-            <w:r w:rsidRPr="00EE060E">
-[...33 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> salary, benefits and entitlements, centrally managed costs, including payroll reserves for learning, ICT, JFA, MAIP, ASHI, EOS etc., office rent, utilities, communications, supplies, and office security. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FD71394" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4977C67B" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:p w14:paraId="291719B1" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...40 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Personnel may be directly contracted under a project, or a project may receive services from other UNDP personnel. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="764157C4" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="8"/>
                 <w:szCs w:val="8"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="71609919" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00583ECC" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:p w14:paraId="43D0EA72" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00583ECC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Direct costs include the following functions/activities, in addition to specific project activities described in the project document</w:t>
             </w:r>
-            <w:r w:rsidRPr="00583ECC">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="21DE4693" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="40BEF526" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Project management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67463DDB" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="78CF958F" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Project communications, advocacy, and funding partner visibility </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CBFED34" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="4EA97839" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Independent Audit and Evaluation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39FB93EC" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="5676047D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...39 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quality Assurance (QA) services </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08970AD4" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Monitoring and evaluation of projects</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F99C4B6" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="25870B35" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Project briefings and technical guidance for project stakeholders</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="191C371D" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="48C5BFD4" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Project meetings, progress, and final reporting</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A7B0177" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="655CFE1B" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...37 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Donor-specific reporting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B8D46B3" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Support to implementing and responsible parties</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E7CA952" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="35DE024A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="21"/>
+                <w:numId w:val="10"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HACT assessments and all assurance activities</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F7887A7" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:p w14:paraId="210AB2BE" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DF8FBD7" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:p w14:paraId="3277DF0B" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE060E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">The </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>The following functions/activities typically require sharing of personnel, including on staff contracts, to be paid by the project as Delivery Enabling Services under specific project activities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">*:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BB46F6E" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Project Supervision and Coordination</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14239EEA" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...8 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Coordination</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35942337" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Policy advice and Quality Assurance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F17D544" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Risk Management </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="205D54D7" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activities leading to project closure (checklist) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="378C8C5B" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="11"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Administrative, Operational, and Other Shared Services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> such as:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25F14724" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Creation of documents relating to revenue processing, budget, expenses, payments, vendor and project level reporting, requisitions, purchase orders, vouchers, payroll processing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3442FFE1" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Procurement of goods and services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="095F1F60" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human resources (HR) services: recruitment and management of project personnel (recurrent personnel management, security and general administration briefings, trainings and learning tools) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2143680A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Logistics services for office premises </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31FB0A05" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...9 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Logistics support services such as travel and event management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06BC391D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="22"/>
+                <w:numId w:val="7"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Communication support for project personnel and activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DE7B219" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Equipment and asset management services, including information technology (IT) equipment, maintenance, licenses, and support for the project team and activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CA85B80" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:ind w:left="330"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...329 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contingency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5175" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF07CEA" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:p w14:paraId="21CAFF10" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EE060E">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Organizational costs that are not directly attributable to specific projects or services, but are necessary to fund the corporate structures, management and oversight costs of the organization</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="63F4FE90" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="03A7E02F" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Corporate executive management functions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48D6C72F" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="5A50169B" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Corporate resource mobilization functions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72A42CFD" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="4D80269A" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Corporate communications advocacy functions</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F5EDABA" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="4855CA2C" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Senior management functions of CO, regional offices, and HQ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14F9CBF1" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="1E39C6DD" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Corporate and regional offices, oversight functions (finance, HR, administration, etc.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E11A322" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="298ECDB3" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Accounting and financial management of staff at HQ and regional offices</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15AC2D3D" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="66761574" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Independent corporate oversight functions at HQ </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0950477E" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="5B2203A4" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Institutional legal support functions at HQ</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67D36771" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="42F29820" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>HR management of UNDP office staff</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34343C82" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="6FC2CC87" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate policy guidance functions on procurement and logistics support for HQ and country or regional offices </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="530214A0" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="1F2D4D22" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Office management, office resource and financial management, HR management (learning, training, recruitment, performance management)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11DE3052" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="27F4CF05" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and policy advisory services provided by UNDP personnel* for </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Programme</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Portfolio Management </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75B6B919" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Direction and oversight of overall project implementation/delivery</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08942747" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="7DE7DC74" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...7 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Design, formulation, and presentation of project documents with substantive workplans and fully costed budgets</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36B37D53" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="43014F64" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Development of performance targets, QA indicators, and assessments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C467943" w14:textId="1FEF5446" w:rsidR="000C01BD" w:rsidRPr="00BC6AD0" w:rsidRDefault="000C01BD" w:rsidP="00D019E6">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="244F95E8" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="8"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Approval of project transactions (advances and expenses) and budget revisions as per internal control framework, project closures </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66A70190" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...2 lines deleted...]
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+          <w:p w14:paraId="1C36B24F" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...53 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Operational and administrative support services to UNDP offices for performing the following tasks/functions:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7963500C" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Financial services (annual work-planning, budgeting, disbursing, spending, and office management budgets and positions monitoring)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3AC4BACD" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="7202C3E8" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Procurement services for property (lease), plant and equipment for the office</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="283F1A93" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="6F229CAE" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HR services: recruitment and management of office personnel including HR, security and general administration briefings, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>trainings</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and learning tools</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DE1B3BA" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Logistics support services such as travel and office event management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="352559E7" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="76B8AB6D" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Equipment and asset management services, including IT equipment, maintenance, licenses, and office support </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74F6B6CD" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="25957208" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...9 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Corporate equipment and related maintenance and depreciation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37CFC60B" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00EE060E" w:rsidRDefault="000C01BD" w:rsidP="000C01BD">
-[...1 lines deleted...]
-              <w:pStyle w:val="NormalWeb"/>
+          <w:p w14:paraId="71445314" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="20"/>
+                <w:numId w:val="9"/>
               </w:numPr>
-              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...54 lines deleted...]
-              <w:t xml:space="preserve"> security, corporate planning, budgeting, reporting and risk management tools</w:t>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corporate shared resources </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>not</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> directly attributable to the project, such as corporate IT platforms and security, corporate planning, budgeting, reporting and risk management tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A86DD8" w14:paraId="6DD9EF92" w14:textId="77777777" w:rsidTr="00A86DD8">
+      <w:tr w:rsidR="00586051" w:rsidRPr="00586051" w14:paraId="73E5361D" w14:textId="77777777" w:rsidTr="003D24EA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0487DFDA" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00C43BF6" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="18D4E809" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C43BF6">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS PGothic" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS PGothic" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:kern w:val="24"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">*The services can be provided by UNDP personnel in different geographical locations. Please note: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BA371DA" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00C43BF6" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:p w14:paraId="3AD6648E" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="6B0D51CE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- For UNDP personnel above the P5 level on positions </w:t>
             </w:r>
-            <w:r w:rsidRPr="6B0D51CE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>full</w:t>
             </w:r>
-            <w:r w:rsidRPr="6B0D51CE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">y funded by core IB and GMS by nature of its functions, </w:t>
             </w:r>
-            <w:r w:rsidRPr="6B0D51CE">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">reimbursement from project budgets is not allowed irrespective of services provided to projects. Such services generally fall under the indirect cost category. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7853B938" w14:textId="77777777" w:rsidR="000C01BD" w:rsidRPr="00B77412" w:rsidRDefault="000C01BD" w:rsidP="005E1707">
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="4DDC79C5" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B77412">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B77412">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>For UNDP personnel at</w:t>
-[...16 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">For UNDP personnel at the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>P5 level</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>P5 level or below</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, his/her activities that are directly linked to a particular project may be charged as direct project costs. However, such activities should be charged </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or below</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>judiciously</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">, his/her activities </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve">, noting </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">that </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>its</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>are directly linked to a particular project</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t xml:space="preserve"> leadership function, and may not exceed 40% of the person’s cost.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E3860C5" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00586051" w:rsidRDefault="00586051" w:rsidP="00586051">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> may be charged as direct project costs. However, such</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00586051">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> activities</w:t>
-[...80 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">Note: As per the Board document (DP/2013/41) and associated Board decision (DP/2014/2), effective 1 January 2014, all P5 level positions and below can be multi-funded. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="725AF0C1" w14:textId="1D632E06" w:rsidR="00400CAD" w:rsidRPr="00FD78CE" w:rsidRDefault="00400CAD" w:rsidP="00D019E6">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="11E714A3" w14:textId="52C4380A" w:rsidR="00DA504D" w:rsidRDefault="00DA504D" w:rsidP="00DA3AB8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1544"/>
+        </w:tabs>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00400CAD" w:rsidRPr="00FD78CE" w:rsidSect="00D019E6">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId43"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00DA3AB8">
+      <w:headerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="even" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="first" r:id="rId36"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1008" w:right="576" w:bottom="1296" w:left="1440" w:header="576" w:footer="734" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="576" w:footer="734" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="299"/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0360B49E" w14:textId="77777777" w:rsidR="0018501C" w:rsidRDefault="0018501C">
+    <w:p w14:paraId="19FD8218" w14:textId="77777777" w:rsidR="00C80D9E" w:rsidRDefault="00C80D9E" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3301135F" w14:textId="77777777" w:rsidR="0018501C" w:rsidRDefault="0018501C">
+    <w:p w14:paraId="6A3BBE9C" w14:textId="77777777" w:rsidR="00C80D9E" w:rsidRDefault="00C80D9E" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...20 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS PGothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1CA771F7" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRDefault="00DD70EC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2CAC8E23" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="79" w:firstLine="0"/>
+      <w:ind w:right="79"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1CA771F8" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRDefault="00DD70EC">
+  <w:p w14:paraId="72D5A6C2" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="29" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="29"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1CA771FA" w14:textId="1221E7CD" w:rsidR="00206EDE" w:rsidRDefault="00F858DA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="76D06BE2" w14:textId="77777777" w:rsidR="00586051" w:rsidRPr="00DA3AB8" w:rsidRDefault="00586051" w:rsidP="00DA3AB8">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="29" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00DA3AB8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DA3AB8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DA3AB8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DA3AB8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005B338B">
+    <w:r w:rsidRPr="00DA3AB8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DA3AB8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DA3AB8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DA3AB8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DA3AB8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DA3AB8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="005B338B">
+    <w:r w:rsidRPr="00DA3AB8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DA3AB8">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DA3AB8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00F858DA">
-      <w:t>Effective Date:</w:t>
+    <w:r w:rsidRPr="00DA3AB8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: 14/06/2022 </w:t>
     </w:r>
-    <w:r>
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00DA3AB8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00F858DA">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00DA3AB8">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="495766123"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{720B0071-EEBF-420B-91BB-58F19DBDC9DB}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="005713F5">
+        <w:r w:rsidRPr="00DA3AB8">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>18</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="1CA771FB" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRDefault="00DD70EC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="41AAE6B8" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="79" w:firstLine="0"/>
+      <w:ind w:right="79"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1CA771FC" w14:textId="77777777" w:rsidR="00206EDE" w:rsidRDefault="00DD70EC">
+  <w:p w14:paraId="5461F703" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="29" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="29"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="144B5366" w14:textId="77777777" w:rsidR="0018501C" w:rsidRDefault="0018501C">
+    <w:p w14:paraId="16489591" w14:textId="77777777" w:rsidR="00C80D9E" w:rsidRDefault="00C80D9E" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="172FA6C6" w14:textId="77777777" w:rsidR="0018501C" w:rsidRDefault="0018501C">
+    <w:p w14:paraId="53F1F0D0" w14:textId="77777777" w:rsidR="00C80D9E" w:rsidRDefault="00C80D9E" w:rsidP="00586051">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="18AF6A97" w14:textId="715623F2" w:rsidR="00A84607" w:rsidRDefault="00A84607" w:rsidP="00A84607">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02A46CA3" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051" w:rsidP="00A84607">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E7514EF" wp14:editId="3DD728C7">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13999CA3" wp14:editId="071ADD68">
           <wp:extent cx="294689" cy="580709"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:docPr id="24" name="Picture 24"/>
+          <wp:docPr id="1492459864" name="Picture 1492459864"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="3299" b="17389"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="299110" cy="589421"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0C566625" w14:textId="77777777" w:rsidR="00A84607" w:rsidRDefault="00A84607">
-[...9 lines deleted...]
-  <w:p w14:paraId="724C50E0" w14:textId="77777777" w:rsidR="00527FED" w:rsidRDefault="00527FED">
+  <w:p w14:paraId="78E84BC1" w14:textId="77777777" w:rsidR="00586051" w:rsidRDefault="00586051">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08F851F9"/>
-[...87 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A186C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2AE0A0A"/>
     <w:lvl w:ilvl="0" w:tplc="0BA05CB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="749"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8376,51 +9097,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="36282C66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6094"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EE514BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C576C804"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -8462,51 +9183,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="185649E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E9A23AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8575,51 +9296,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19726991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8F0C8AA"/>
     <w:lvl w:ilvl="0" w:tplc="88D01F44">
       <w:start w:val="16"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8664,51 +9385,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F315243"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34EEEBC0"/>
     <w:lvl w:ilvl="0" w:tplc="0BA05CB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="749"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8875,54 +9596,140 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="36282C66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6094"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B3F5944"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4FA764C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25903495"/>
+    <w:nsid w:val="366211D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E09097DC"/>
+    <w:tmpl w:val="F2AA06A2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
@@ -8989,4717 +9796,723 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6A5A06"/>
+    <w:nsid w:val="401D6AAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A49EE85E"/>
+    <w:tmpl w:val="989E5C70"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="455E793C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7780EC48"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="678A5CB2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3870871A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76E73B80"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B5122C26"/>
     <w:lvl w:ilvl="0" w:tplc="0BA05CB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="749"/>
+        <w:ind w:left="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090019">
+    <w:lvl w:ilvl="1" w:tplc="1F30E540">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2."/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1094"/>
+        <w:ind w:left="734"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="5302F4E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1774"/>
+        <w:ind w:left="1414"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="B48CE572">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2494"/>
+        <w:ind w:left="2134"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F1C6D08E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3214"/>
+        <w:ind w:left="2854"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="609A8224">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3934"/>
+        <w:ind w:left="3574"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2CDAFF3A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4654"/>
+        <w:ind w:left="4294"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="221294F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5374"/>
+        <w:ind w:left="5014"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="36282C66">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6094"/>
-[...1903 lines deleted...]
-      <w:pPr>
         <w:ind w:left="5734"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1650789230">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1209803281">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="2" w16cid:durableId="1529443599">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="837305079">
+  <w:num w:numId="3" w16cid:durableId="1621064176">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="40983615">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="219945641">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2094280396">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="879391576">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="945306473">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="8" w16cid:durableId="18162163">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1529443599">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="9" w16cid:durableId="626548530">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1621064176">
-[...2 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="40983615">
+  <w:num w:numId="10" w16cid:durableId="1760253117">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="219945641">
-[...8 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="461964449">
+  <w:num w:numId="11" w16cid:durableId="125971395">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="00206EDE"/>
-[...301 lines deleted...]
-    <w:rsid w:val="71FD2F9C"/>
+    <w:rsidRoot w:val="00586051"/>
+    <w:rsid w:val="002C2D7E"/>
+    <w:rsid w:val="0030766A"/>
+    <w:rsid w:val="004D34AA"/>
+    <w:rsid w:val="00586051"/>
+    <w:rsid w:val="006645EF"/>
+    <w:rsid w:val="00965EA6"/>
+    <w:rsid w:val="00A00DAB"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C80D9E"/>
+    <w:rsid w:val="00D17FDE"/>
+    <w:rsid w:val="00DA3AB8"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00DA60EF"/>
+    <w:rsid w:val="00DB2DD1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1CA77120"/>
-  <w15:docId w15:val="{71693299-A25D-49AE-8F4A-FBDFAF96C563}"/>
+  <w14:docId w14:val="03CF37D6"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{DF177ABF-AE0B-48A5-AF55-2B725A1F9320}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...1 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
-[...2106 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14041,1003 +10854,985 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="759" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00586051"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
+    <w:name w:val="Table Grid0"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003F6A05"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00586051"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2226" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2226" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2871" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/556" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11671" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2226" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/556" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2226" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/556" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.greenclimate.fund/documents/20182/953917/GCF_B.19_29_-_Policy_on_fees_for_accredited_entities_and_delivery_partners.pdf/11f35fd8-ce50-4688-9b48-591c28a28009" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2211" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2971" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/3126" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2226" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/sites/un2.un.org/files/un_system_chart_english.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2211" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/556" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2211" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2226" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/556" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/10706" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFRM_Archive/Financial%20Resource%20Management%20Policies/Forms/fba_other.aspx?id=%2Fteams%2FOFRM%5FArchive%2FFinancial%20Resource%20Management%20Policies%2FCommunication%2FCost%20recovery%20%E2%80%93%20GCF%20Board%20decision%20B%2E19%2E43%20%E2%80%93%20Accredited%20Entity%20Fee%20%2D%2026%20Feb%20%2D%201%20Mar%202018%2Epdf&amp;parent=%2Fteams%2FOFRM%5FArchive%2FFinancial%20Resource%20Management%20Policies%2FCommunication" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2211" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>20137</Characters>
+  <Pages>8</Pages>
+  <Words>3563</Words>
+  <Characters>20313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
+  <Lines>169</Lines>
   <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23622</CharactersWithSpaces>
+  <CharactersWithSpaces>23829</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>admin</dc:creator>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>