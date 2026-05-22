--- v0 (2025-10-03)
+++ v1 (2026-05-22)
@@ -1,8279 +1,5338 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6813F0C5" w14:textId="432C9A87" w:rsidR="00664EEF" w:rsidRPr="00BD5204" w:rsidRDefault="00664EEF" w:rsidP="00664EEF">
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="65B0AB57" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Receipt of Goods, Services and Works</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45AA122E" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This policy overrides the previous policies relating to receipt of services, receipt of goods and application of Incoterms, receipt of goods DAP and application of Incoterms, receipt of goods FOB and application of Incoterms and receipt of works. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288845EE" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To ensure compliance with IPSAS, it is critical that goods, services, and works are receipted and recorded as an expense in the correct accounting period i.e., when the goods were delivered, services were performed, construction works milestones were reached. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEF7F6D" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Receipt accrual process is scheduled to run regularly once the Accounts Payable module closes and will capture those receipts that are not yet invoiced. To ensure the accuracy of the receipt accrual liability, UNDP offices must ensure that they have receipted all goods, services, and works by the last day of the calendar month in Quantum or before AP module closes (backdating the receipt date to the accounting closure month), otherwise the receipt accrual process will not capture all the accrued expenses and corresponding liabilities to ensure completeness of financial transactions in our UNDP financial statements and project delivery will be understated. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14F82269" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP offices must ensure that all supporting documentation for transactions forming the receipt accrual balance are maintained and readily available locally, as they will be required for verification and audit purposes. Supporting documentation for all assets (individual asset item =&gt; US$5,000) and other non-asset goods or services transactions (each receipt =&gt; US$20,000) will be required to be uploaded into Quantum during receipting. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E4CD743" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Receipt of Goods </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34EAD2E6" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A receipt is entered in Quantum when the goods are received by UNDP in accordance with the terms and conditions set out in the contract or purchase order (PO).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FA985D1" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is important that the receipts are entered promptly in the system when the goods are received. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157F689D" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is mandatory to enter receipts in Quantum within 48 hours of the actual receipt of goods, so that the expense, asset and liability recognition is done correctly in accordance with the UNDP expense accounting policy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DCFFAA" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Prompt receipting of goods in the system also determines when to capitalize an item (for capital assets) and facilitates the evaluation of supplier performances.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6048F22D" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk125120672"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Receipt of Services</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="697F84E2" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...55 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When UNDP procures “services”, receipts must be entered in Quantum on the date when services are properly rendered according to the contract and accepted by UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C19B874" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...82 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For services such as individual contracts (IC), it is important to enter receipts when services were performed or deliverables are achieved against milestones, if any per the contract, e.g., submission of reports, assessments, certain number of hours, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61C618A0" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...172 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>If the contract runs for a longer period, but several deliverables or payments are agreed upon, then receipts occur at each deliverable. For instance, for a six-month IC with monthly payments for which a PO has been raised, a portion equivalent to the monthly payment needs to be received each month before the payment of the IC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07AB8DD7" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B6D312B" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07042414" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Receipt of Works</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E8C47E" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
-[...930 lines deleted...]
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="10"/>
-        <w:jc w:val="both"/>
-[...55 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Construction works (collectively, “Works”) need to be received/recorded at the stage when milestones, according to the contract, are completed and accepted by UNDP as part of the regular project monitoring activities.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30C6FC94" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="10"/>
-        <w:jc w:val="both"/>
-[...55 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The term “Works” refer to all the activities associated with the construction, reconstruction, demolition, repair or renovation of infrastructure or activities such as site preparation, excavation, erection, building, installation of equipment or materials, decoration and finishing, as well as services incidental to works such as exploratory drilling, mapping and similar services. It covers all aspects of construction such as civil, mechanical, electrical, and associated Works.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD47555" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="10"/>
-        <w:jc w:val="both"/>
-[...91 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is of utmost importance that the Program or Project Manager enters the correct date and amounts for works completed to ensure both the supplier performance and the UNDP expenses and accrued liability for the construction services are accurately reflected in Quantum. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA6273A" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="10"/>
-        <w:jc w:val="both"/>
-[...121 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Such Works are often specialized in nature, UNDP acceptance and receipt should only be performed by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a qualified personnel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that have the requisite knowledge of the Works. Amounts receipted in Quantum should be based on the progress certificate or site assessment report, as appropriate.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A3BC4BF" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="1" w:line="241" w:lineRule="auto"/>
         <w:ind w:right="10"/>
-        <w:jc w:val="both"/>
-[...526 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Retention represents an amount deducted and withheld from each progress payment made to a contractor and this is common in Works. Retention may also be referred to “retention sum”, “retention monies”, “holdbacks”, etc. Normally these funds are withheld by UNDP until the end of the contract and released and paid to the contractor after a certain period. The final retention amounts may only be paid over to the contractor after the end of the contractor’s liability period also known as the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>defects</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notification period. It is important to note that even though the contractor will be paid at a future period in time, receipts recorded in Quantum and based on progress certificates should be inclusive of retentions, as the milestone has been reached but the funds are held back as a risk mitigation strategy or safeguard for UNDP to cover for any potential issues that may be encountered during the contractor’s liability period.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F7A3B5" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44504C2B" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Receipt of Goods and Application of Incoterms    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75884DFC" w14:textId="269766C6" w:rsidR="00124D7C" w:rsidRDefault="003E4661" w:rsidP="005859D8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5786D95F" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...96 lines deleted...]
-        <w:r w:rsidR="00314A17">
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Careful attention to Incoterms under which goods are being procured is required, as this will dictate the date when the receipts are to be entered in the Quantum. UNDP is adhering to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00A707FA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>INCOTERM 2020</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007E0ECC">
-[...118 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The Receipt should be recorded in Quantum on the date when the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>risks</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of ownership is transferred to UNDP per the Incoterms. Incoterms are discussed in the sections below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4E03DA" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20B26821" wp14:editId="44AF1E17">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2DA22DFB" wp14:editId="41CAD1E5">
             <wp:extent cx="5303520" cy="1866813"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="4" name="Picture 4" descr="Diagram&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4" descr="Diagram&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14"/>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5330614" cy="1876350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6250C6" w14:textId="77777777" w:rsidR="009F3DDB" w:rsidRDefault="009F3DDB" w:rsidP="009F3DDB">
-[...2 lines deleted...]
-        <w:spacing w:after="89"/>
+    <w:p w14:paraId="2AF6A314" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>©UNDP/PSU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315A195D" w14:textId="75AC3FDB" w:rsidR="00112D5D" w:rsidRPr="00BD5204" w:rsidRDefault="00112D5D" w:rsidP="00BD5204">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="52DB0ADC" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Free on Board (FOB)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="383C7689" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...134 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The FOB is commonly used in the sale of bulk commodity cargo such as oil, grains and ore. In FOB, the seller clears the goods for export and is responsible for the costs and risks of delivering the goods on the ship at the named port. Carriage to be arranged by the buyer. Buyer pays for the cost of pre-shipment inspection, except if the inspections are required by the country of export. The Buyer pays all costs associated with securing documentation originating in the country of export as required for import. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="029C2CBB" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Receipt date is the date when the goods are placed on board the vessel, because on that date the risk is transferred from the supplier to UNDP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6CB5EF" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...33 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples of the named port of the shipment are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:spacing w:after="89"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“Vessel ABC” Buenos Aires Argentina, Gdansk Poland.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="318C6DEA" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7904BF64" wp14:editId="6A2BD1AF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CE3249F" wp14:editId="5100A6DA">
             <wp:extent cx="5272285" cy="1378528"/>
             <wp:effectExtent l="0" t="0" r="5080" b="0"/>
             <wp:docPr id="2" name="Picture 2" descr="A picture containing timeline&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 2" descr="A picture containing timeline&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId9"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5289618" cy="1383060"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7BF3E8" w14:textId="14E49F0D" w:rsidR="00E35719" w:rsidRDefault="00F9615A" w:rsidP="00F9615A">
-[...2 lines deleted...]
-        <w:spacing w:after="89"/>
+    <w:p w14:paraId="73617D8D" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>©UNDP/PSU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444BAF35" w14:textId="55B90450" w:rsidR="00E1128E" w:rsidRDefault="00E1128E" w:rsidP="00E1128E">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="7E1A785D" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58888896" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delivered at Place (DAP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08ECC5A0" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...74 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DAP can be used on all means of transport. The seller clears the goods for export when the goods are placed at the disposal of the buyer on the arriving means of transport and the goods are ready for unloading at the named place of the destination. All risks to that point are for the account of the seller. The Buyer must pay costs of unloading and import formalities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E664A83" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...80 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Receipt date is the date when the goods have arrived at the specified place, whether they are unloaded from the forwarder’s truck, vessel or other means of transport. This is the date at which the ownership for the goods procured is transferred to UNDP. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3545770E" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...31 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Example of the named place of destination is “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...28 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UN Warehouse Harare, Zimbabwe.”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2504F494" w14:textId="5BFFEA28" w:rsidR="00C077D0" w:rsidRDefault="00C077D0" w:rsidP="00C077D0">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="44F52A7A" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03C6F2A7" wp14:editId="11165DF6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="210DD0CA" wp14:editId="2A0F95D3">
             <wp:extent cx="5306291" cy="1372722"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Picture 3" descr="A picture containing graphical user interface&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Picture 3" descr="A picture containing graphical user interface&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5320935" cy="1376510"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8AA317" w14:textId="77777777" w:rsidR="00555190" w:rsidRDefault="00555190" w:rsidP="00555190">
-[...2 lines deleted...]
-        <w:spacing w:after="89"/>
+    <w:p w14:paraId="0C6B74B9" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>©UNDP/PSU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C2EF20" w14:textId="0E3D9EFB" w:rsidR="009E455B" w:rsidRPr="007A7A16" w:rsidRDefault="009E455B" w:rsidP="00BD5204">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="11698DFD" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ex Works (EXW)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66619931" w14:textId="6EAC20E9" w:rsidR="0006190D" w:rsidRDefault="00B4364C" w:rsidP="00170025">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1978DFE8" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...104 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EXW can be used for all modes of transport. Under EXW, the seller minimizes his risk by only making the goods available at his own premises. The seller neither clears the goods for export nor loads the goods onto a truck or other transport vehicle. The carriage is to be arranged by the buyer who will pay for Licenses and Custom Formalities and must obtain at its own risk and cost all export and import licenses and authorizations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D327536" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...98 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>The Receipt date is the date when the seller/exporter makes the goods available to the buyer/importer at the seller’s/exporter’s premises/factory/warehouse.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C77FB8" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example of the name place is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“ABC Factory Paris, France”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D621D1F" w14:textId="25EAACC8" w:rsidR="001B075E" w:rsidRDefault="001B075E" w:rsidP="001B075E">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="377B8D49" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36F331A6" wp14:editId="67AC5892">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32F37B39" wp14:editId="41CAFCB1">
             <wp:extent cx="5212044" cy="1898072"/>
             <wp:effectExtent l="0" t="0" r="8255" b="6985"/>
             <wp:docPr id="5" name="Picture 5" descr="Graphical user interface&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Picture 5" descr="Graphical user interface&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5281106" cy="1923222"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2905D1A2" w14:textId="77777777" w:rsidR="00F91EDF" w:rsidRDefault="00F91EDF" w:rsidP="00F91EDF">
-[...2 lines deleted...]
-        <w:spacing w:after="89"/>
+    <w:p w14:paraId="19E80263" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>©UNDP/PSU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29FDA4AB" w14:textId="018CDB56" w:rsidR="00F91EDF" w:rsidRPr="007A7A16" w:rsidRDefault="000D5913" w:rsidP="00F91EDF">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="74B053C6" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Free Carrier (FCA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B8ABB88" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...98 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FCA can be used for all modes of transport, including multimodal. The Seller must provide export licenses, documentation and authorizations and carry out all export formalities and procedures. In addition, the seller also pays all costs until the goods have been delivered to the carrier as well as all costs relating to export including duties, taxes, and custom formalities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044919C4" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Receipt date is the date when the seller clears the goods for export and then delivers them to the carrier as specified by the buyer at the named place. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036E2104" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Examples of the named place are “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...37 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ABC Shipping Line Hamburg Germany, AZ freight forwarded Tokyo Japan”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32F53B65" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4978DA38" wp14:editId="696ED3C9">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="234CFAFA" wp14:editId="5B451924">
             <wp:extent cx="5297416" cy="1371600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Picture 7" descr="Diagram&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="7" name="Picture 7" descr="Diagram&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5313725" cy="1375823"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5358A076" w14:textId="77777777" w:rsidR="003B6968" w:rsidRDefault="003B6968" w:rsidP="003B6968">
-[...2 lines deleted...]
-        <w:spacing w:after="89"/>
+    <w:p w14:paraId="04F45A3A" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>©UNDP/PSU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72107D8A" w14:textId="4E8DA7EF" w:rsidR="00E21328" w:rsidRPr="007A7A16" w:rsidRDefault="00A3293F" w:rsidP="00E21328">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="2D360FF4" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cost and Freight (CFR)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0ED5EA" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...116 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CFR is only used for ocean and inland waterway </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>transport, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> commonly used in the sale of oversize and overweight cargo that will not fit into an ocean freight container. The seller clears the goods for export and pays any cost of export licenses and authorization. In addition, the seller is also responsible for paying the costs associated with transport of goods to the named port of destination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A31366A" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The Receipt date is the date when the seller delivered the goods on board at the port of shipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D017A7D" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Example of the named port of destination is </w:t>
       </w:r>
-      <w:r w:rsidR="00DF6A4F" w:rsidRPr="00BD5204">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“Port-au-Prince Haiti”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667FE47A" w14:textId="531E9E2D" w:rsidR="006C3394" w:rsidRDefault="006C3394" w:rsidP="006C3394">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3CC50286" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
-        </w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58A70707" wp14:editId="51C62802">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04E26F7F" wp14:editId="7DDC0073">
             <wp:extent cx="5272405" cy="1287780"/>
             <wp:effectExtent l="0" t="0" r="4445" b="7620"/>
             <wp:docPr id="8" name="Picture 8" descr="Timeline&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Picture 8" descr="Timeline&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19"/>
+                    <a:blip r:embed="rId13"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5356884" cy="1308414"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B3DF6D" w14:textId="77777777" w:rsidR="006C3394" w:rsidRDefault="006C3394" w:rsidP="006C3394">
-[...2 lines deleted...]
-        <w:spacing w:after="89"/>
+    <w:p w14:paraId="6CFEA4EB" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>©UNDP/PSU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D500965" w14:textId="2BFD78BC" w:rsidR="006C3394" w:rsidRPr="007A7A16" w:rsidRDefault="006C3394" w:rsidP="006C3394">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="0009CE33" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cost, Insurance and Freight (CIF)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="133833B3" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...62 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIF can only be used on sea freight. The seller clears the goods for export, arranges the insurance and is responsible for procuring and paying for insurance cover during the voyage to the named port of destination; the buyer may exercise prudence and purchase additional insurance coverage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E242435" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...56 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Receipt date is the date when the seller delivered the goods on board the ship at the port of shipment. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8DE600" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Example of named port of destination is </w:t>
       </w:r>
-      <w:r w:rsidR="004411E2" w:rsidRPr="00BD5204">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“Hong Kong Seaport”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48009916" w14:textId="162C6B34" w:rsidR="00923C63" w:rsidRDefault="00923C63" w:rsidP="00923C63">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0DBD9998" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4119774B" wp14:editId="65AF8B67">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7C0A2725" wp14:editId="2C8CC1E2">
             <wp:extent cx="5271712" cy="1403493"/>
             <wp:effectExtent l="0" t="0" r="5715" b="6350"/>
             <wp:docPr id="9" name="Picture 9" descr="Diagram, timeline&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="Picture 9" descr="Diagram, timeline&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5291047" cy="1408641"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40803991" w14:textId="77777777" w:rsidR="00923C63" w:rsidRDefault="00923C63" w:rsidP="00923C63">
-[...2 lines deleted...]
-        <w:spacing w:after="89"/>
+    <w:p w14:paraId="3DBA1EFB" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>©UNDP/PSU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A692C9" w14:textId="469DA353" w:rsidR="00923C63" w:rsidRPr="00BD5204" w:rsidRDefault="00F82C3F" w:rsidP="00BD5204">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="284356F5" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Carriage Paid To (CPT)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="282A804E" w14:textId="053A81DB" w:rsidR="002244D2" w:rsidRDefault="008F6E27" w:rsidP="00170025">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="3A6BAB54" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...92 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CPT can be used for all modes of transport. The seller must obtain at its own risk and cost any export licenses and authorizations and carry out all export formalities and procedures. In addition, the seller needs to arrange and pay for the main carriage but without assuming the risk of the main carriage. Once the seller delivers the goods to the carrier, the buyer becomes responsible for all additional costs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F988371" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Receipt date is the date when the seller delivered the goods to the carrier. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28F75C4C" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example of the named place of destination is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“Kampala Airport”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="551B8231" w14:textId="46A1D993" w:rsidR="000D1FFF" w:rsidRDefault="000D1FFF" w:rsidP="000D1FFF">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="349C85B5" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A24A95A" wp14:editId="101ACE25">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2EF6D64A" wp14:editId="4E87B0E5">
             <wp:extent cx="5271712" cy="1370785"/>
             <wp:effectExtent l="0" t="0" r="5715" b="1270"/>
             <wp:docPr id="10" name="Picture 10" descr="Graphical user interface&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="Picture 10" descr="Graphical user interface&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21"/>
+                    <a:blip r:embed="rId15"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5282765" cy="1373659"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31664F5B" w14:textId="77777777" w:rsidR="000D1FFF" w:rsidRDefault="000D1FFF" w:rsidP="000D1FFF">
-[...2 lines deleted...]
-        <w:spacing w:after="89"/>
+    <w:p w14:paraId="73C25023" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>©UNDP/PSU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDFE368" w14:textId="0D839B89" w:rsidR="000D1FFF" w:rsidRPr="007A7A16" w:rsidRDefault="000D1FFF" w:rsidP="000D1FFF">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="00893153" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Carriage and Insurance Paid (CIP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A35F221" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...68 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CIP can be used for all modes of transport. The seller clears the goods for export, delivers them to the carrier, and is responsible for paying carriage and insurance to the named port or place of destination, but without assuming the risk of the main carriage. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72969F92" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Receipt date is the date when the goods are delivered to the named place of destination. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1774A99A" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...8 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Example of the named place of destination is </w:t>
       </w:r>
-      <w:r w:rsidR="00E22260" w:rsidRPr="00BD5204">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“UN Kabul Warehouse”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D997B7" w14:textId="10FDD9C0" w:rsidR="003706BB" w:rsidRDefault="003706BB" w:rsidP="003706BB">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="719B370F" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75974D40" wp14:editId="11516C5F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="469A1D21" wp14:editId="215C4FF6">
             <wp:extent cx="5283356" cy="1371600"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="11" name="Picture 11" descr="Graphical user interface&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="Picture 11" descr="Graphical user interface&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5306631" cy="1377642"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA7CA87" w14:textId="77777777" w:rsidR="003706BB" w:rsidRDefault="003706BB" w:rsidP="003706BB">
-[...2 lines deleted...]
-        <w:spacing w:after="89"/>
+    <w:p w14:paraId="6A9C2A8A" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>©UNDP/PSU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CEA1695" w14:textId="282DDC58" w:rsidR="00FF50EC" w:rsidRPr="007A7A16" w:rsidRDefault="00FF50EC" w:rsidP="00FF50EC">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="0418E626" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Delivered at Place Unloaded (DPU)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A41F681" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...92 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DPU can be used for all modes of transport. The seller clears the goods for export whilst the buyer arranges the import formalities. The seller delivers when the goods are unloaded from the arriving means of transport and are placed at the disposal of the buyer at the named place of destination. All risks to that point are for the account of the seller, including unloading. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9A7D44" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Receipt date is the date when the goods are unloaded and placed at the disposal of the buyer. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44C481B4" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...19 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Example of the named place of destination is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...20 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“Port Maputo”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F1D48C" w14:textId="7AD74669" w:rsidR="00D03FC6" w:rsidRDefault="00D03FC6" w:rsidP="00D03FC6">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="41B0B4BA" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FB513CB" wp14:editId="7025F844">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D744317" wp14:editId="203EC870">
             <wp:extent cx="5327073" cy="1419412"/>
             <wp:effectExtent l="0" t="0" r="6985" b="9525"/>
             <wp:docPr id="12" name="Picture 12" descr="A picture containing timeline&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Picture 12" descr="A picture containing timeline&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5350262" cy="1425591"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203E969A" w14:textId="77777777" w:rsidR="00D03FC6" w:rsidRDefault="00D03FC6" w:rsidP="00D03FC6">
-[...2 lines deleted...]
-        <w:spacing w:after="89"/>
+    <w:p w14:paraId="33121159" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>©UNDP/PSU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3CCE15" w14:textId="77777777" w:rsidR="00D03FC6" w:rsidRDefault="00D03FC6" w:rsidP="00D03FC6">
-[...12 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="57304BA3" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D290EA" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Year End Guidance</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C202790" w14:textId="77777777" w:rsidR="00E131FE" w:rsidRPr="00BD5204" w:rsidRDefault="002A5D42" w:rsidP="00BD5204">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="130E6602" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purchase Order </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A6C1E17" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...120 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Goods or services received before year-end must be receipted in Quantum no later than the Year End AP closure (backdating the receipt date to the accounting closure month). UNDP offices should not wait for the invoice from the supplier to record the receipt in Quantum. Country Offices are required to use their best estimate of the goods or services received with the good coordination on the field and finance unit to ensure that the Receipt Accrual process captures all receipts when run once AP module is closed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10CB1726" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A43C885" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Purchase Order Invoice </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75708D99" w14:textId="70654F81" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...90 lines deleted...]
-        <w:r w:rsidR="00744CCD" w:rsidRPr="00F41CAE">
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP offices are not required to enter a receipt date in Quantum for non-PO purchases/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>payments,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> however, UNDP offices are required to ensure that all invoices for goods or services received in current year from suppliers are processed as per the deadlines stated in the Annex B of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00A707FA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Year End Closure Instructions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00744CCD">
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>. For example, if a non-PO payment is made in January pertaining to a good/service received in the prior year, the payment should be recorded in the year that the goods or services were received. If the period is closed, the GSSC should notify OFM of such payments and the total quantity and value.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F52D60" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...96 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">UNDP offices must contact their suppliers (including consultants) to provide invoices for work completed or goods delivered. For purchases below the USD 5,000 PO threshold and other non-PO purchases/payments such as utility expenses where the supplier is a government or government agency, UNDP offices are encouraged to at least for the year end create a PO and receipt the expense in Quantum. This will help ensure expenses or delivery is recorded in the correct financial year and the related budget is committed for planning purposes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DDAB363" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A20AC03" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Works </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3273E122" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...231 lines deleted...]
-          <w:lang w:val="en-US"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If a progress certificate or site assessment report is not available as of 31 December (i.e., the end of UNDP’s financial year), the project manager is still required to estimate the progress of works completed as of 31 December in order to receipt the works in Quantum so that the financial records are accurate and project delivery is recorded. The last available progress certificate or site report can be used as the basis to estimate the additional value of un-receipted works undertaken as of 31 December. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>As construction w</w:t>
       </w:r>
-      <w:r w:rsidR="009537B5" w:rsidRPr="00CB3B29">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>orks are specialized in nature, the estimate</w:t>
       </w:r>
-      <w:r w:rsidR="009537B5" w:rsidRPr="00CB3B29">
-[...99 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should only be performed by personnel that have the requisite knowledge of construction works. This is normally done by the site engineer and confirmed by the project manager as appropriate. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP offices should try to perform the receipt in Quantum by 31 December, however, for the circumstances where the County Offices that need more time to finalize the estimated receipt amounts before entering the receipt date in Quantum, an additional Receipt Accrual process is scheduled to run on 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00015D84">
-[...37 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> January (for the work performed in current fiscal year, for example, Works related of 2022 will have additional RA run on 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="00780B44">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> January 2023). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5076CD91" w14:textId="77777777" w:rsidR="00E0059B" w:rsidRDefault="00E0059B" w:rsidP="00E0059B">
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="22909A5D" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207EA06D" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Consultants </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC0F4E8" w14:textId="41EC3D80" w:rsidR="00821DBA" w:rsidRDefault="00601822" w:rsidP="00170025">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="34DD49BE" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...42 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP offices must ensure that all consultants are contacted in the year end to submit invoice or timesheets for the work completed for current fiscal year so that the receipt is entered in Quantum before AP module is closed. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2862D731" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E62C1E" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NGO financial reports (FRs) or FACE forms – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Non-PO</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w14:paraId="03377962" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For expenses that are recorded based on the receipt of FR/FACE forms from project Implementing Partners and Responsible Parties, UNDP offices must ensure that these FR/FACE forms are received on time to ensure that expenses are recorded in the correct accounting period. UNDP Offices should closely monitor these project Implementing Partners and Responsible Parties to make sure that these FR/FACE forms are submitted to the UNDP office on time to enable expenditure recording.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02384919" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">It should be noted that the project implementation modality or cash implementation modality (Direct payments modality) does not change the way expenses are to be recorded. The expenses should be recorded in the period that the IP/IA incurred the costs and not when UNDP signed and accepted FACE form. That is the reason that </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD5204">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>FACE forms are to be submitted within 15 days after the quarter-end</w:t>
       </w:r>
-      <w:r w:rsidRPr="00942A4A">
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> so that it can be recorded before the prior period closes and at year-end, OFM always close AP later for this specific reason. If the period is closed, the GSSC should notify OFM of such payments and the total quantity and value to determine if an accrual is required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2101D572" w14:textId="7276CC2A" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a UNDP office does not receive the FACE form on time, the UNDP office is required to estimate or accrue the amount of expenses incurred by the project Implementing Partner and record the estimated expense in Quantum based on the last available FACE form </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>or similar expenditure report. This can be used as the basis for estimating the value of un-recorded expenses as of 31 December. The expense accrual should be processed via GLJE using the December 31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> current fiscal year and reversed on January 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00021B47">
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> following fiscal year. The estimated accrual should be done by recording an expense and reducing the advance (i.e., NEX advance). The estimate should be performed by personnel that have the requisite knowledge of the project in conjunction with the finance unit. This is normally done by the project manager and verified by the finance personnel. The UNDP office should not be creating a new liability to avoid the risk of payment by the GSSC. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6037186A" w14:textId="363B1571" w:rsidR="00FA073B" w:rsidRDefault="00FA073B" w:rsidP="00FA073B">
-[...22 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="5E6635BA" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12280D12" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Best practices guidance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="258A1F9E" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Enter receipts in Quantum in the same month that the goods are received (follow INCOTERM) or services are rendered. Do not backdate the receipts. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEBAD17" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Close those POs which have no further commitments immediately.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2468CC46" w14:textId="7E892E81" w:rsidR="00446685" w:rsidRDefault="00405159" w:rsidP="00D90A36">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="725C2A23" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...14 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Do not use non-PO invoice when paying for items associated with the receipted </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>POs.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="54C9784D" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Double check the PO invoices to ensure that accurate receipts are associated with it. Do not choose a wrong receipt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5018F7EA" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ensure that the requisition and PO are created correctly to eliminate hiccups in the receipting and invoicing process, which may lead to incorrect receipt accrual recognition.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EBB2F5" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...7 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Create prepayment invoice when goods and services are receipted for prepaid items.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6DABEB" w14:textId="2B532DF9" w:rsidR="00446537" w:rsidRDefault="0018296D" w:rsidP="00D90A36">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="353D50DF" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...44 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP office Finance colleagues must liaise closely with Buyers and Project Managers to identify Incoterms documented in the PO as items not yet physically received by the Office may still need to be receipted in Quantum in the correct accounting period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C545C1F" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...38 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP office Finance colleagues must implement mechanisms for monthly monitoring of receipts to ensure expenses are recorded in the correct accounting period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B5ED453" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="89"/>
-[...64 lines deleted...]
-          <w:t xml:space="preserve">s </w:t>
+        <w:spacing w:after="89" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">POs must be broken down into multiple lines to differentiate between various items or services when more than one type of good or service is being procured. UNDP offices must comply with UNDPs policy for the creation of PO's and record receipts in line with the multiple lines, instead of grouping multiple items into batches which makes receipting of goods and services difficult; this results in errors in recording expenses. The policy: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00A707FA">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Purchase Orders (Commitments, Maintenance and Closure), Main Procedures </w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BD5204">
-[...19 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>&gt; Step 3) states that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20043D6F" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1440" w:right="615"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Times New Roman" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="444444"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">"PO Line: When more than one type of good or service is being procured, multiple lines must be used to differentiate between the various items or services. A PO Line contains information specific to the item or service procured (i.e., description, category code, quantity, unit of measure). The Buyer should be as precise as possible regarding the quantity and description for each item or service. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="444444"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...5 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Where multiple items/services are being purchased from a supplier, but only some of them require a Prepayment, separate POs should be raised for prepaid and non-prepaid items.​</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="444444"/>
-[...39 lines deleted...]
-          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C8D755A" w14:textId="77777777" w:rsidR="00EB297F" w:rsidRDefault="00EB297F" w:rsidP="00FA073B">
-[...9 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="5DB59786" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A82E578" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...11 lines deleted...]
-    <w:p w14:paraId="2C4935DC" w14:textId="2A45811B" w:rsidR="00C13491" w:rsidRPr="003D593F" w:rsidRDefault="00C13491" w:rsidP="00C13491">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Internal Control Framework (ICF)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA9F4C0" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2760"/>
         </w:tabs>
-        <w:rPr>
-[...19 lines deleted...]
-        <w:r w:rsidRPr="003D593F">
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer below to the following accountabilities of the project manager per </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00A707FA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...1 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>UNDP’s Operational Guide of the Internal Control Framework (ICF)</w:t>
+          <w:t>UNDP’s Operational Guide of the Internal Control Framework (ICF):</w:t>
         </w:r>
-        <w:r w:rsidR="00616E5C">
+        <w:r w:rsidRPr="00A707FA" w:rsidDel="00616E5C">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...9 lines deleted...]
-            <w:lang w:val="en-US"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25B840CA" w14:textId="6F34C74F" w:rsidR="0093790D" w:rsidRDefault="003B4DDD" w:rsidP="00616E5C">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="551F4084" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...27 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Page 18: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>“6. Receipt Goods, Services &amp; Works: Verify receipt of goods, services, &amp; works:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Project Managers are responsible for verifying, documenting, and recording satisfactory receipt of goods, services, and works…. Depending on the size of the project and the volumes, Project Managers may delegate this function to other project staff. Where the volumes are significant, this delegation should be in writing and copied to the Operations Manager, so that the finance unit is aware of the delegation. Copies of this delegation should be maintained and securely filed. In many offices, the staff member who physically receives the goods confirms receipt of goods and forwards such confirmation to the Project Manager for written approval before recording the receipt…. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFAEED5" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Remember: The receipting of goods, services, and works must not be performed by staff members with the ‘Buyer’ profile. The receipt date plays a very crucial role in (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:u w:val="single"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) triggering the recording of expenses where applicable, (ii) recording of fixed assets, (iii) title and insurance, (iv) management and control and (v) all the rights associated with the item.”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A923EA" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:u w:val="single"/>
-[...101 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ED3AD3D" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BD51279" w14:textId="6B4A3E04" w:rsidR="00B52110" w:rsidRPr="001945B4" w:rsidRDefault="001945B4" w:rsidP="002E7370">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="09A9BFED" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> HYPERLINK "https://popp.undp.org/node/171" </w:instrText>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00E35888" w:rsidRPr="001945B4">
-[...16 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0563C1"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Internal Control Framework Policy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50349481" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="81"/>
-[...9 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+        <w:spacing w:after="81" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A707FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
-        <w:r w:rsidR="003B2690">
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="00A707FA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Procurement POPP</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="17AAE019" w14:textId="7964B45F" w:rsidR="005D5DDC" w:rsidRPr="00BD5204" w:rsidRDefault="00000000" w:rsidP="0093790D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0C31F58E" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="81"/>
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+        <w:spacing w:after="81" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="444444"/>
-          <w:u w:val="none"/>
-[...3 lines deleted...]
-        <w:r w:rsidR="005D5DDC" w:rsidRPr="0093790D">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="00A707FA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Construction Works Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3390D4DA" w14:textId="75971FA1" w:rsidR="00744CA2" w:rsidRPr="0093790D" w:rsidRDefault="00000000" w:rsidP="00BD5204">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="73A5F025" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="81"/>
-        <w:rPr>
+        <w:spacing w:after="81" w:line="259" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="444444"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:r w:rsidR="00744CA2" w:rsidRPr="0093790D">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidRPr="00A707FA">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Guidance Note – Construction Works Policy</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="35D27141" w14:textId="2111CFEF" w:rsidR="00FC3504" w:rsidRPr="002C0DD3" w:rsidRDefault="00FC3504" w:rsidP="00BD5204">
-[...28 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId35"/>
+    <w:p w14:paraId="3FFAB80C" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:after="81" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="107380E6" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A24B78B" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00A707FA">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F5AEB07" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00A707FA">
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ADA003D" w14:textId="77777777" w:rsidR="00272EB5" w:rsidRDefault="00272EB5" w:rsidP="003001D8">
+    <w:p w14:paraId="4E21FED5" w14:textId="77777777" w:rsidR="00660C43" w:rsidRDefault="00660C43" w:rsidP="00A707FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C24A076" w14:textId="77777777" w:rsidR="00272EB5" w:rsidRDefault="00272EB5" w:rsidP="003001D8">
+    <w:p w14:paraId="162E6E17" w14:textId="77777777" w:rsidR="00660C43" w:rsidRDefault="00660C43" w:rsidP="00A707FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-[...27 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="2B8B35AA" w14:textId="77777777" w:rsidR="00A9484E" w:rsidRDefault="00A9484E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="499C7C66" w14:textId="4479399E" w:rsidR="00A707FA" w:rsidRPr="00A707FA" w:rsidRDefault="00A707FA">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...9 lines deleted...]
-    <w:r w:rsidRPr="00F631A9">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00F631A9">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00F631A9">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00F631A9">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00F631A9">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F631A9">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00F631A9">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00F631A9">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00F631A9">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00F631A9">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="00F631A9">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00F631A9">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00F631A9">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="00A707FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective: 16/03/2023 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00A707FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00A707FA">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Version #</w:t>
+    </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Effective: </w:t>
+      <w:t>:</w:t>
     </w:r>
-    <w:r w:rsidR="00AD5F4F" w:rsidRPr="00AD5F4F">
+    <w:r w:rsidRPr="00A707FA">
       <w:rPr>
-        <w:b/>
-[...7 lines deleted...]
-        <w:bCs/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00F631A9">
-[...12 lines deleted...]
-    </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="732668358"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{0FA569EA-C92C-4B99-A653-65FD883A2098}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00ED1ACC">
+        <w:r w:rsidRPr="00A707FA">
           <w:rPr>
-            <w:b/>
-            <w:bCs/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0449D9BB" w14:textId="77777777" w:rsidR="00272EB5" w:rsidRDefault="00272EB5" w:rsidP="003001D8">
+    <w:p w14:paraId="07759E94" w14:textId="77777777" w:rsidR="00660C43" w:rsidRDefault="00660C43" w:rsidP="00A707FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BAE44EC" w14:textId="77777777" w:rsidR="00272EB5" w:rsidRDefault="00272EB5" w:rsidP="003001D8">
+    <w:p w14:paraId="38DEB369" w14:textId="77777777" w:rsidR="00660C43" w:rsidRDefault="00660C43" w:rsidP="00A707FA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="72D37B5F" w14:textId="052D4285" w:rsidR="003001D8" w:rsidRDefault="00A9484E" w:rsidP="00BD5204">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2843305A" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRDefault="00A707FA" w:rsidP="00BD5204">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D7C5F4D" wp14:editId="3760E683">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4ACCA4E5" wp14:editId="27DEB54B">
           <wp:extent cx="312023" cy="589376"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:docPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name="Picture 1" descr="Icon&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-2389" b="16155"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="316704" cy="598218"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3638F998" w14:textId="77777777" w:rsidR="003001D8" w:rsidRDefault="003001D8">
-[...9 lines deleted...]
-  <w:p w14:paraId="582A1FFD" w14:textId="77777777" w:rsidR="00A9484E" w:rsidRDefault="00A9484E">
+  <w:p w14:paraId="34A2C6E9" w14:textId="77777777" w:rsidR="00A707FA" w:rsidRDefault="00A707FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0395241E"/>
-[...200 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="095A6ECE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC9A6406"/>
     <w:lvl w:ilvl="0" w:tplc="AA200BCE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8343,165 +5402,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="145238CB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C82E0626"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -8580,2082 +5525,137 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...1250 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="918295521">
+  <w:num w:numId="1" w16cid:durableId="487286637">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1667250149">
-[...8 lines deleted...]
-  <w:num w:numId="12" w16cid:durableId="1935942628">
+  <w:num w:numId="2" w16cid:durableId="1213082309">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...15 lines deleted...]
-    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00664EEF"/>
-[...673 lines deleted...]
-    <w:rsid w:val="21F7AD65"/>
+    <w:rsidRoot w:val="00A707FA"/>
+    <w:rsid w:val="000C1D80"/>
+    <w:rsid w:val="0053250E"/>
+    <w:rsid w:val="00596EBF"/>
+    <w:rsid w:val="00660C43"/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00EF3390"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1D0F7E79"/>
+  <w14:docId w14:val="36213586"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8CC0AA7D-C7A8-47EF-82EE-720C53FF6583}"/>
+  <w15:docId w15:val="{D18AECA5-D6B3-491C-B5D8-139E8A7C0FBC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10997,1112 +5997,673 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00664EEF"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0031485F"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0031485F"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
-    <w:uiPriority w:val="99"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0031485F"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="both"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="0031485F"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...3 lines deleted...]
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...2 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="0031485F"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...10 lines deleted...]
-      <w:contextualSpacing/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
-  </w:style>
-[...843 lines deleted...]
-    <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A707FA"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A707FA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A707FA"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A707FA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00A707FA"/>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undp.sharepoint.com/teams/OFM/SitePages/CFRA/Financial-Closure.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/taxonomy/term/186" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://home.kuehne-nagel.com/-/knowledge/incoterms" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/266" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/2106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11376" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/261" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -12110,54 +6671,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -12310,683 +6871,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...584 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
+  <Pages>1</Pages>
   <Words>3113</Words>
-  <Characters>17748</Characters>
+  <Characters>17749</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>147</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20820</CharactersWithSpaces>
+  <CharactersWithSpaces>20821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Odette Anthoo</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...21 lines deleted...]
-</file>