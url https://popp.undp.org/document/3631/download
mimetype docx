--- v0 (2025-12-14)
+++ v1 (2026-06-14)
@@ -1,163 +1,195 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="304A84F8" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
+    <w:p w14:paraId="304A84F8" w14:textId="30A305D6" w:rsidR="00F22E5B" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:spacing w:after="137" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B36ADC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
         <w:t>Use of the Universal Price List (UPL) or Local Price List (LPL)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35DBEF51" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
+    <w:p w14:paraId="7923BBFB" w14:textId="77777777" w:rsidR="003F045E" w:rsidRPr="00B36ADC" w:rsidRDefault="003F045E" w:rsidP="00F22E5B">
+      <w:pPr>
+        <w:spacing w:after="137" w:line="257" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7981D185" w14:textId="19D4C3B7" w:rsidR="00806C77" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">This option may be used where the DPC option of apportioning operations unit staff time to projects </w:t>
+        <w:t xml:space="preserve">This option may be used where the </w:t>
+      </w:r>
+      <w:r w:rsidR="00624F07">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Direct Project Cost</w:t>
+      </w:r>
+      <w:r w:rsidR="00624F07" w:rsidRPr="00B36ADC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008510A5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36ADC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>DPC</w:t>
+      </w:r>
+      <w:r w:rsidR="008510A5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>) or Delivery Enabling</w:t>
+      </w:r>
+      <w:r w:rsidR="008510A5" w:rsidRPr="00B36ADC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008510A5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Service (DES) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36ADC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> option of apportioning operations unit staff time to projects </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">through multiple funding line </w:t>
       </w:r>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">is not practical, such as when each operations staff member may be working on an entire project portfolio (i.e. providing finance support for all projects instead of just a few) unlike programme staff that typically are divided up into thematic programme units and therefore handle a limited number of projects. </w:t>
       </w:r>
-      <w:r>
-[...34 lines deleted...]
-    <w:p w14:paraId="2245191A" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
+    </w:p>
+    <w:p w14:paraId="5178CC5E" w14:textId="126504AC" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="009F6A7F">
+      <w:pPr>
+        <w:ind w:left="705" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2245191A" w14:textId="4870EF02" w:rsidR="00F22E5B" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>In these cases, CO’s may choose to continue to use the UPL or LPL option for charging transactional type charges directly to programmes and projects. However, to avoid double-counting of such costs, these charges shall be debited to projects and recorded as the converse side of the transaction as a negative expense (credit) against the</w:t>
+        <w:t>In these cases, COs may choose to continue to use the UPL or LPL option for charging transactional type charges directly to programmes and projects. However, to avoid double-counting of such costs, these charges shall be debited to projects and recorded as the converse side of the transaction as a negative expense (credit) against the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> appropriate expense account (e.g. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>XB</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> rather than as XB income. Using the UPL methodology to charge DPC is still an ‘ex-post-facto’ charge and does not help with the ‘planning and ex-ante budgeting’ side of DPC, which would have to be performed separately. </w:t>
       </w:r>
@@ -179,62 +211,62 @@
         <w:spacing w:after="159"/>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Effective 1 January 2014, transactional DPC charges shall be recorded using the UPL as a reduction or credit to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>the appropriate expense account (e.g. XB, or a credit to the stand-alone project)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. In other words, costs of staff and GOE charged to XB are less than what they would have been without the DPC. See Table A below.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7195F306" w14:textId="6E0347EF" w:rsidR="00F22E5B" w:rsidRPr="00DD677D" w:rsidRDefault="00000000" w:rsidP="00F22E5B">
+    <w:p w14:paraId="7195F306" w14:textId="6E0347EF" w:rsidR="00F22E5B" w:rsidRPr="00DD677D" w:rsidRDefault="00145420" w:rsidP="00F22E5B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:ind w:hanging="25"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00F22E5B" w:rsidRPr="00DD677D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Table A - DPC charges</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="20991CE6" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CF676CD" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -358,184 +390,258 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="281E4985" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="159"/>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">At the beginning of each year, all project managers shall provide an estimate of project support services. UPL/LPL based services can be estimated based on either prior years’ statistics or expected support services required for project delivery. The volume of support services needed for each project can be estimated using major UPL/LPL categories as shown below.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF73089" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00000000" w:rsidP="00F22E5B">
+    <w:p w14:paraId="2CF73089" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00145420" w:rsidP="00F22E5B">
       <w:pPr>
         <w:spacing w:after="159" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="715" w:right="0" w:hanging="10"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidR="00F22E5B" w:rsidRPr="00B36ADC">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Planning and estimation of DPC for U</w:t>
-[...15 lines deleted...]
-          <w:t>L, LPL based service</w:t>
+          <w:t>Planning and estimation of DPC for UPL, LPL based service</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F22E5B" w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220DBA9C" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
+    <w:p w14:paraId="220DBA9C" w14:textId="0FA527A3" w:rsidR="00F22E5B" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The country office and project managers should agree on the estimated services expected for the year. These plans and estimates can be refined on a periodic basis, quarterly if need be, based on events including changes to the procurement and recruitment plans.  </w:t>
+        <w:t xml:space="preserve">The country office and project managers should agree on the estimated services expected for the year. These plans and estimates can be refined on a periodic basis, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A42C7C" w:rsidRPr="00B36ADC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>quarterly,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36ADC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if need be, based on events including changes to the procurement and recruitment plans.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="03BCA70D" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:ind w:left="705" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77614FEC" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="161"/>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The project managers shall ensure that the estimated direct project costs are budgeted in the corresponding project budgets</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The total estimated direct project costs shall be budgeted separately against two separate account codes 64300 (staff) and 74500 (GOE) to reflect the cost of services provided by the UNDP country office which is composed of staff cost and general operating expenses.  </w:t>
+        <w:t xml:space="preserve">The total estimated direct project costs shall be budgeted separately against two separate account codes 64300 (staff) and 74500 (GOE) to reflect the cost of services provided by the UNDP country </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B36ADC">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">office which is composed of staff cost and general operating expenses.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Where this relates to the regular provision of services, this could be facilitated through the use of multiple funding lines for the staff positions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B440565" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
+    <w:p w14:paraId="6B440565" w14:textId="057A522F" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">The country office operations unit may enter a speed chart  in </w:t>
+        <w:t xml:space="preserve">The country office operations unit may enter a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006120CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>speed chart</w:t>
+      </w:r>
+      <w:r w:rsidR="006120CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (distribution set)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006120CD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B68134D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for monthly/quarterly billing of DPC with complete COAs of development output projects. Each COA of a development project should be entered twice in the speed chart: the first line for staff costs (expense account 64397) and the second line for GOE (expense account 74596). For example, if the country office provides services to ten development projects, a speed chart shall reflect 20 COA lines of the project outputs for debit entries and two COA lines for the credit entries to the country office management output project funded by extra budgetary funds. Speed charts need to be done at the beginning of the year. When new development output projects are approved, the speed charts can be updated accordingly if new project would require direct support services from the country office.  </w:t>
+        <w:t xml:space="preserve"> for monthly/quarterly billing of DPC with complete COAs of development output projects. Each COA of a development project should be entered twice in the </w:t>
+      </w:r>
+      <w:r w:rsidR="006D2255">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>distribution set</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B68134D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: the first line for staff costs (expense account 64397) and the second line for GOE (expense account 74596). For example, if the country office provides services to ten development projects, a </w:t>
+      </w:r>
+      <w:r w:rsidR="004D3949">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>distribution set</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B68134D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> shall reflect 20 COA lines of the project outputs for debit entries and two COA lines for the credit entries to the country office management output project funded by extra budgetary funds. </w:t>
+      </w:r>
+      <w:r w:rsidR="00652A41">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Distributions set</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B68134D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> need to be done at the beginning of the year. When new development output projects are approved, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD00E9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>distribution sets</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B68134D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be updated accordingly if new project would require direct support services from the country office.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B8FECDA" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B7E3618" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
@@ -660,76 +766,74 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="161"/>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The results of an annual workload study could be used as a guidance to fund the operations positions from various funding sources. A workload study template can be used as often as needed to validate the distribution of staff time between activities. The operations staff’s time spent for UPL/LPL based services for development projects (Activity 1 - Programme) could be used as an indicative share of XB funding (e.g. 11300) for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> positions. As an example, a workload study results of four operations staff is provided in the below table. This office plans to recover the direct project costs through UPL/LPL, the portion of staff cost spent in providing these services to programme projects would need to be charged to the extra budgetary fund (11300) or a stand-alone project (fund 11309).  (see </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId14">
+        <w:t xml:space="preserve"> positions. As an example, a workload study results of four operations staff </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="7B68134D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="7B68134D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provided in the below table. This office plans to recover the direct project costs through UPL/LPL, the portion of staff cost spent in providing these services to programme projects would need to be charged to the extra budgetary fund (11300) or a stand-alone project (fund 11309).  (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="7B68134D">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>Function’s (activitie</w:t>
-[...15 lines deleted...]
-          <w:t>) performed</w:t>
+          <w:t>Function’s (activities) performed</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27ECAB5F" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -787,55 +891,62 @@
       </w:r>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B15A97C" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:right="0" w:hanging="360"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">At the end of each month or quarter, country offices should calculate the cost of services per UPL/LPL based on the actual service log. </w:t>
       </w:r>
+      <w:r w:rsidRPr="009F6A7F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The new query report in Quantum will be </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">The new query report in Quantum will be available (similar to </w:t>
+        <w:t xml:space="preserve">available (similar to </w:t>
       </w:r>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Atlas query “AP Activity CRU Bills”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>), which</w:t>
       </w:r>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> provides the list of AP </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>invoices</w:t>
       </w:r>
@@ -898,130 +1009,183 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">When the country office finalizes the fee for UPL/LPL based services, the project managers should be informed about the volume of support services provided and amounts to be charged.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5691928E" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:spacing w:after="34" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29B0480D" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="008B3D03" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
+    <w:p w14:paraId="29B0480D" w14:textId="19704A44" w:rsidR="00F22E5B" w:rsidRPr="008B3D03" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
         <w:ind w:right="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">The country office shall process a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>zero-dollar Invoice in Quantum Payables module</w:t>
       </w:r>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for UPL/LPL service fees using a speed chart as recommended in the paragraphs 4 and 9. The country offices can add, delete or change the COA lines once a speed chart is populated on a </w:t>
+        <w:t xml:space="preserve"> for UPL/LPL service fees using </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6A7F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD00E9" w:rsidRPr="009F6A7F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>distribution set</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F6A7F">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B68134D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recommended in the paragraphs 4 and 9. The country offices can add, delete or change the COA lines once a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37980">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>distribution set</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7B68134D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is populated on a </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>zero-dollar Invoice</w:t>
       </w:r>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> line. If no service is provided for a specific project for a billing period, COA lines of that project can be deleted/ removed from </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>zero-dollar Invoice</w:t>
       </w:r>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> lines. The expense accounts (64397 –Services to projects -CO staff costs and 74596 – Services to projects GOE) should be used both for debit and credit entries of a</w:t>
       </w:r>
       <w:r w:rsidRPr="006D4553">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>zero-dollar Invoice</w:t>
       </w:r>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Further instructions on how to use these accounts can be found </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="7B68134D">
+        <w:t>.  Further instructions on how to use these accounts can be found</w:t>
+      </w:r>
+      <w:r w:rsidR="00F269E9">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00F269E9" w:rsidRPr="00F269E9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>here</w:t>
         </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="7B68134D">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="7B68134D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="7B68134D">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AC8D4DD" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:spacing w:after="33" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="720" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="359B20B1" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
@@ -1057,74 +1221,74 @@
     </w:p>
     <w:p w14:paraId="1B41EA43" w14:textId="77777777" w:rsidR="00F22E5B" w:rsidRPr="00B36ADC" w:rsidRDefault="00F22E5B" w:rsidP="00F22E5B">
       <w:pPr>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B36ADC">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BA2A7C4" w14:textId="2C767DD2" w:rsidR="000C4D23" w:rsidRPr="00F22E5B" w:rsidRDefault="000C4D23" w:rsidP="00F22E5B">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000C4D23" w:rsidRPr="00F22E5B">
-      <w:headerReference w:type="default" r:id="rId16"/>
-      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="16339"/>
       <w:pgMar w:top="1935" w:right="1099" w:bottom="1076" w:left="912" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D06B617" w14:textId="77777777" w:rsidR="000F43A9" w:rsidRDefault="000F43A9" w:rsidP="008018CB">
+    <w:p w14:paraId="63E3B40A" w14:textId="77777777" w:rsidR="00145420" w:rsidRDefault="00145420" w:rsidP="008018CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72E25DBB" w14:textId="77777777" w:rsidR="000F43A9" w:rsidRDefault="000F43A9" w:rsidP="008018CB">
+    <w:p w14:paraId="6A95CA52" w14:textId="77777777" w:rsidR="00145420" w:rsidRDefault="00145420" w:rsidP="008018CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -1170,254 +1334,304 @@
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="DE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="286575A5" w14:textId="235F538A" w:rsidR="008018CB" w:rsidRPr="00B36ADC" w:rsidRDefault="00B36ADC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="286575A5" w14:textId="5316B4F5" w:rsidR="008018CB" w:rsidRPr="003F70D7" w:rsidRDefault="00B36ADC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
+        <w:color w:val="auto"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B36ADC">
-      <w:rPr>
+    <w:r w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B36ADC">
+    <w:r w:rsidRPr="003F70D7">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:color w:val="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00B36ADC">
+    <w:r w:rsidRPr="003F70D7">
       <w:rPr>
         <w:b/>
+        <w:color w:val="auto"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00B36ADC">
+    <w:r w:rsidRPr="003F70D7">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:color w:val="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A4308E">
+    <w:r w:rsidR="00A4308E" w:rsidRPr="003F70D7">
       <w:rPr>
         <w:b/>
         <w:noProof/>
+        <w:color w:val="auto"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B36ADC">
+    <w:r w:rsidRPr="003F70D7">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:color w:val="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00B36ADC">
-      <w:rPr>
+    <w:r w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B36ADC">
+    <w:r w:rsidRPr="003F70D7">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:color w:val="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00B36ADC">
+    <w:r w:rsidRPr="003F70D7">
       <w:rPr>
         <w:b/>
+        <w:color w:val="auto"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00B36ADC">
+    <w:r w:rsidRPr="003F70D7">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:color w:val="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00A4308E">
+    <w:r w:rsidR="00A4308E" w:rsidRPr="003F70D7">
       <w:rPr>
         <w:b/>
         <w:noProof/>
+        <w:color w:val="auto"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B36ADC">
+    <w:r w:rsidRPr="003F70D7">
       <w:rPr>
         <w:b/>
-        <w:color w:val="2B579A"/>
+        <w:color w:val="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00B36ADC">
-      <w:rPr>
+    <w:r w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00B36ADC">
-      <w:rPr>
+    <w:r w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
-    <w:r w:rsidR="00A6687A" w:rsidRPr="00A6687A">
-      <w:rPr>
+    <w:r w:rsidR="00CF332E" w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>23/11/2022</w:t>
+      <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="00A6687A" w:rsidRPr="00A6687A">
-      <w:rPr>
+    <w:r w:rsidR="00BC60FC" w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00A6687A" w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="00CF332E" w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>0</w:t>
+    </w:r>
+    <w:r w:rsidR="00BC60FC" w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00A6687A" w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidR="00CF332E" w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00A6687A" w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B36ADC">
-      <w:rPr>
+    <w:r w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00B36ADC">
-      <w:rPr>
+    <w:r w:rsidRPr="003F70D7">
+      <w:rPr>
+        <w:color w:val="auto"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>Version #:</w:t>
-[...5 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:color w:val="2B579A"/>
+          <w:color w:val="auto"/>
           <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-889034579"/>
         <w:placeholder>
           <w:docPart w:val="6CD08F8E128045618C4B003026817488"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{218F8FCC-2B98-4BBA-8E6B-5D8100EDC21A}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="002124D9">
+        <w:r w:rsidR="00BC60FC" w:rsidRPr="003F70D7">
           <w:rPr>
-            <w:color w:val="2B579A"/>
+            <w:color w:val="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
-          <w:t>6</w:t>
+          <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65B78863" w14:textId="77777777" w:rsidR="000F43A9" w:rsidRDefault="000F43A9" w:rsidP="008018CB">
+    <w:p w14:paraId="1EBC83CB" w14:textId="77777777" w:rsidR="00145420" w:rsidRDefault="00145420" w:rsidP="008018CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65C9FF17" w14:textId="77777777" w:rsidR="000F43A9" w:rsidRDefault="000F43A9" w:rsidP="008018CB">
+    <w:p w14:paraId="6DEAE52B" w14:textId="77777777" w:rsidR="00145420" w:rsidRDefault="00145420" w:rsidP="008018CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="355FD8A9" w14:textId="77777777" w:rsidR="00B36ADC" w:rsidRDefault="00B36ADC" w:rsidP="00B36ADC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2AEF2436" wp14:editId="010DA5CF">
           <wp:extent cx="294688" cy="580709"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
@@ -1445,51 +1659,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="39078D7B" w14:textId="77777777" w:rsidR="00B36ADC" w:rsidRDefault="00B36ADC" w:rsidP="00B36ADC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CED04F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2880129E"/>
     <w:lvl w:ilvl="0" w:tplc="833E423E">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="715"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -1956,240 +2170,286 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="810827720">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1462380259">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1831940295">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C4D23"/>
     <w:rsid w:val="0001082A"/>
     <w:rsid w:val="00011110"/>
     <w:rsid w:val="00011B9B"/>
     <w:rsid w:val="00031F17"/>
     <w:rsid w:val="000569E4"/>
     <w:rsid w:val="00057F48"/>
     <w:rsid w:val="00061306"/>
     <w:rsid w:val="00081271"/>
     <w:rsid w:val="00096EB3"/>
     <w:rsid w:val="000C4D23"/>
     <w:rsid w:val="000F43A9"/>
     <w:rsid w:val="0010125B"/>
+    <w:rsid w:val="00103D8E"/>
     <w:rsid w:val="00116825"/>
     <w:rsid w:val="00131DFE"/>
+    <w:rsid w:val="00145420"/>
     <w:rsid w:val="00197C2E"/>
     <w:rsid w:val="001B3EB4"/>
     <w:rsid w:val="002124D9"/>
     <w:rsid w:val="00214167"/>
     <w:rsid w:val="00224596"/>
+    <w:rsid w:val="0025312E"/>
     <w:rsid w:val="00293B09"/>
+    <w:rsid w:val="002B3762"/>
     <w:rsid w:val="002C0188"/>
+    <w:rsid w:val="002F3146"/>
     <w:rsid w:val="003033B1"/>
     <w:rsid w:val="00307DDB"/>
     <w:rsid w:val="00310149"/>
     <w:rsid w:val="00313A65"/>
     <w:rsid w:val="00317AB0"/>
     <w:rsid w:val="003422BE"/>
+    <w:rsid w:val="00390179"/>
+    <w:rsid w:val="003B2B0D"/>
+    <w:rsid w:val="003C02A9"/>
+    <w:rsid w:val="003C1D17"/>
     <w:rsid w:val="003D00BD"/>
     <w:rsid w:val="003E3249"/>
     <w:rsid w:val="003F02DF"/>
+    <w:rsid w:val="003F045E"/>
+    <w:rsid w:val="003F70D7"/>
     <w:rsid w:val="00401B08"/>
     <w:rsid w:val="004171AD"/>
+    <w:rsid w:val="004205A9"/>
+    <w:rsid w:val="004669C0"/>
+    <w:rsid w:val="00472CE6"/>
+    <w:rsid w:val="004902E7"/>
     <w:rsid w:val="00491B9D"/>
     <w:rsid w:val="004B0986"/>
     <w:rsid w:val="004B53C5"/>
     <w:rsid w:val="004B7117"/>
+    <w:rsid w:val="004D3949"/>
+    <w:rsid w:val="005117C8"/>
     <w:rsid w:val="005328D7"/>
     <w:rsid w:val="00532B12"/>
     <w:rsid w:val="0053360A"/>
     <w:rsid w:val="00536E99"/>
     <w:rsid w:val="00537DB4"/>
     <w:rsid w:val="00543932"/>
+    <w:rsid w:val="00543F6E"/>
+    <w:rsid w:val="005D2117"/>
     <w:rsid w:val="005F1C9D"/>
+    <w:rsid w:val="006120CD"/>
+    <w:rsid w:val="00624F07"/>
     <w:rsid w:val="00627C26"/>
     <w:rsid w:val="00635FA6"/>
     <w:rsid w:val="00642E1D"/>
     <w:rsid w:val="0064434A"/>
     <w:rsid w:val="0065298A"/>
+    <w:rsid w:val="00652A41"/>
     <w:rsid w:val="00667265"/>
     <w:rsid w:val="006958FF"/>
     <w:rsid w:val="006C103C"/>
+    <w:rsid w:val="006D2255"/>
     <w:rsid w:val="006E1E34"/>
     <w:rsid w:val="006F668A"/>
     <w:rsid w:val="0071490E"/>
     <w:rsid w:val="007442FE"/>
     <w:rsid w:val="00746DFD"/>
     <w:rsid w:val="007578B6"/>
     <w:rsid w:val="00777F77"/>
     <w:rsid w:val="007D518F"/>
     <w:rsid w:val="008018CB"/>
+    <w:rsid w:val="00806C77"/>
     <w:rsid w:val="00836828"/>
+    <w:rsid w:val="008510A5"/>
+    <w:rsid w:val="00860C16"/>
     <w:rsid w:val="00872A54"/>
+    <w:rsid w:val="00874CCE"/>
     <w:rsid w:val="008A66A3"/>
     <w:rsid w:val="008B3D03"/>
     <w:rsid w:val="008B70B4"/>
     <w:rsid w:val="008C06DC"/>
     <w:rsid w:val="008C3EA0"/>
     <w:rsid w:val="008C51BA"/>
     <w:rsid w:val="008E7068"/>
     <w:rsid w:val="0091485D"/>
     <w:rsid w:val="00914CB4"/>
     <w:rsid w:val="0091592E"/>
+    <w:rsid w:val="00932BE8"/>
     <w:rsid w:val="009522C6"/>
     <w:rsid w:val="00975240"/>
     <w:rsid w:val="00976368"/>
     <w:rsid w:val="009B6D04"/>
     <w:rsid w:val="009D301D"/>
     <w:rsid w:val="009D32D3"/>
     <w:rsid w:val="009D35A0"/>
+    <w:rsid w:val="009E7884"/>
+    <w:rsid w:val="009F5B90"/>
+    <w:rsid w:val="009F6A7F"/>
     <w:rsid w:val="00A04579"/>
     <w:rsid w:val="00A06239"/>
+    <w:rsid w:val="00A37980"/>
+    <w:rsid w:val="00A42C7C"/>
     <w:rsid w:val="00A4308E"/>
     <w:rsid w:val="00A5543C"/>
     <w:rsid w:val="00A6687A"/>
+    <w:rsid w:val="00AA02F2"/>
+    <w:rsid w:val="00AB2682"/>
     <w:rsid w:val="00AB4358"/>
+    <w:rsid w:val="00AC6E0C"/>
     <w:rsid w:val="00AC7BF4"/>
+    <w:rsid w:val="00AD00E9"/>
     <w:rsid w:val="00AD4BE7"/>
+    <w:rsid w:val="00B01BC6"/>
     <w:rsid w:val="00B02F2B"/>
     <w:rsid w:val="00B36ADC"/>
     <w:rsid w:val="00B65F55"/>
     <w:rsid w:val="00B701EC"/>
     <w:rsid w:val="00B81EC7"/>
     <w:rsid w:val="00B90B1B"/>
     <w:rsid w:val="00BA2CF3"/>
+    <w:rsid w:val="00BA41CD"/>
     <w:rsid w:val="00BC1312"/>
+    <w:rsid w:val="00BC60FC"/>
     <w:rsid w:val="00BF18CC"/>
     <w:rsid w:val="00C23108"/>
     <w:rsid w:val="00C32A6A"/>
     <w:rsid w:val="00C32DDE"/>
     <w:rsid w:val="00C73356"/>
+    <w:rsid w:val="00CB723B"/>
     <w:rsid w:val="00CC1519"/>
+    <w:rsid w:val="00CC2BDE"/>
+    <w:rsid w:val="00CF332E"/>
     <w:rsid w:val="00D01059"/>
     <w:rsid w:val="00D1291E"/>
     <w:rsid w:val="00D427AE"/>
     <w:rsid w:val="00DD677D"/>
     <w:rsid w:val="00E273AC"/>
     <w:rsid w:val="00E361F5"/>
+    <w:rsid w:val="00E36522"/>
     <w:rsid w:val="00E669EB"/>
+    <w:rsid w:val="00E81900"/>
     <w:rsid w:val="00E90CBC"/>
     <w:rsid w:val="00EA2B20"/>
     <w:rsid w:val="00EB4848"/>
     <w:rsid w:val="00EB6324"/>
     <w:rsid w:val="00EF11AF"/>
     <w:rsid w:val="00EF7E3E"/>
     <w:rsid w:val="00F22E5B"/>
+    <w:rsid w:val="00F269E9"/>
     <w:rsid w:val="00F3394F"/>
     <w:rsid w:val="00F8444F"/>
     <w:rsid w:val="217F068E"/>
     <w:rsid w:val="27D763D8"/>
     <w:rsid w:val="288C42B5"/>
     <w:rsid w:val="63EEEB0C"/>
     <w:rsid w:val="69327EA6"/>
     <w:rsid w:val="735D0168"/>
     <w:rsid w:val="74F8D1C9"/>
     <w:rsid w:val="7830728B"/>
     <w:rsid w:val="79CC42EC"/>
     <w:rsid w:val="7B68134D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="385E2B23"/>
   <w15:docId w15:val="{87132175-668B-4608-9DE1-3D81275454A3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -2719,67 +2979,65 @@
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065298A"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F668A"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F668A"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="006F668A"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F668A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
@@ -2798,74 +3056,86 @@
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007578B6"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F269E9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/511" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/resource-planning-and-cost-recovery-universal-price-list-upl-and-local-price-list-lpl-xb" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/analytics/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/ofrm/fbp/analytics/Direct%20Project%20Costs%20DPC%20Exception%20Report/Account%20codes%20for%20Direct%20Project%20Costs_2017.docx&amp;action=default" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/446" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/embed.aspx?src=https://popp.undp.org/sites/g/files/zskgke421/files/FRM_User%20guide%20on%20DPC%20account%20codes.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/446" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/511" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/resource-planning-and-cost-recovery-universal-price-list-upl-and-local-price-list-lpl-xb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/ofrm/fbp/analytics/_layouts/15/WopiFrame.aspx?sourcedoc=/unit/ofrm/fbp/analytics/Direct%20Project%20Costs%20DPC%20Exception%20Report/Account%20codes%20for%20Direct%20Project%20Costs_2017.docx&amp;action=default" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6CD08F8E128045618C4B003026817488"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{7ABAE893-5978-4AAD-9793-0DC09B302695}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00D74A22" w:rsidRDefault="00E5503F">
           <w:r w:rsidRPr="00501F33">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>[POPPRefItemVersion]</w:t>
           </w:r>
         </w:p>
@@ -2967,83 +3237,91 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E5503F"/>
     <w:rsid w:val="00191C76"/>
+    <w:rsid w:val="001C3120"/>
     <w:rsid w:val="0025312E"/>
     <w:rsid w:val="002D6A97"/>
+    <w:rsid w:val="003C1D17"/>
     <w:rsid w:val="003F71FF"/>
     <w:rsid w:val="0048284E"/>
     <w:rsid w:val="004C50CA"/>
+    <w:rsid w:val="005117C8"/>
     <w:rsid w:val="005E30E3"/>
     <w:rsid w:val="00606525"/>
     <w:rsid w:val="0063149B"/>
+    <w:rsid w:val="007F2B5D"/>
     <w:rsid w:val="0088622A"/>
+    <w:rsid w:val="009C580D"/>
+    <w:rsid w:val="009E7884"/>
     <w:rsid w:val="00C46D04"/>
     <w:rsid w:val="00C72400"/>
+    <w:rsid w:val="00CA373B"/>
     <w:rsid w:val="00CA7F59"/>
     <w:rsid w:val="00D74A22"/>
     <w:rsid w:val="00DE6ED5"/>
     <w:rsid w:val="00E5503F"/>
     <w:rsid w:val="00E72D00"/>
+    <w:rsid w:val="00F4056F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3747,327 +4025,231 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="7ef5284c-a724-486d-9c6e-6b46d35db2dd" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9c9e5014-7273-40ba-95fc-e628b777c505">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-    <xsd:import namespace="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C70F24FAA7BA5249BDEB0641E59DC52A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d971145f1b56e9c13361b9e0ab868cd7">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9c9e5014-7273-40ba-95fc-e628b777c505" xmlns:ns3="7ef5284c-a724-486d-9c6e-6b46d35db2dd" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f55cf61d224918266b7d54861f14722c" ns2:_="" ns3:_="">
+    <xsd:import namespace="9c9e5014-7273-40ba-95fc-e628b777c505"/>
+    <xsd:import namespace="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:UNDP_POPP_TITLE_EN" minOccurs="0"/>
-[...26 lines deleted...]
-                <xsd:element ref="ns3:POPPIsArchived" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9c9e5014-7273-40ba-95fc-e628b777c505" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_Exempt" ma:index="30" nillable="true" ma:displayName="Exempt from Policy" ma:hidden="true" ma:internalName="_dlc_Exempt" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-  </xsd:schema>
-[...3 lines deleted...]
-    <xsd:element name="UNDP_POPP_TITLE_EN" ma:index="1" nillable="true" ma:displayName="Title_EN" ma:indexed="true" ma:internalName="UNDP_POPP_TITLE_EN">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="16" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Text">
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f8ebb0a5-c57d-4c3a-bec7-8a38252dd05c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="23" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_FOCALPOINT" ma:index="3" nillable="true" ma:displayName="Focal Point" ma:SharePointGroup="0" ma:internalName="UNDP_POPP_FOCALPOINT" ma:showField="ImnName">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7ef5284c-a724-486d-9c6e-6b46d35db2dd" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_DOCUMENT_TYPE" ma:index="5" ma:displayName="Document TYPE" ma:default="Template" ma:format="Dropdown" ma:indexed="true" ma:internalName="UNDP_POPP_DOCUMENT_TYPE" ma:readOnly="false">
-[...29 lines deleted...]
-    <xsd:element name="UNDP_POPP_VERSION_COMMENTS" ma:index="9" nillable="true" ma:displayName="Version Comments" ma:internalName="UNDP_POPP_VERSION_COMMENTS">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="UNDP_POPP_FILEVERSION" ma:index="10" nillable="true" ma:displayName="FileVersionID" ma:decimals="0" ma:internalName="UNDP_POPP_FILEVERSION">
-[...21 lines deleted...]
-    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ee792a02-1c68-437d-afee-526d4eee3bde}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8264c5cc-ec60-4b56-8111-ce635d3d139a">
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{795fc9f7-b0fa-4401-b58e-16dde1209691}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="7ef5284c-a724-486d-9c6e-6b46d35db2dd">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
-    </xsd:element>
-[...100 lines deleted...]
-      </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="24" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -4112,278 +4294,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...46 lines deleted...]
-</spe:Receivers>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{220A23A4-085B-44F9-A2ED-78E7E26864EA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{218F8FCC-2B98-4BBA-8E6B-5D8100EDC21A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
+    <ds:schemaRef ds:uri="9c9e5014-7273-40ba-95fc-e628b777c505"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...79 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6BA26FB8-6C4D-4F9E-9431-435C234265B4}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E717AF08-456E-44DD-AFB4-A177C03A86F4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="e560140e-7b2f-4392-90df-e7567e3021a3"/>
+    <ds:schemaRef ds:uri="9c9e5014-7273-40ba-95fc-e628b777c505"/>
+    <ds:schemaRef ds:uri="7ef5284c-a724-486d-9c6e-6b46d35db2dd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...33 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1293</Words>
-  <Characters>7371</Characters>
+  <Words>1322</Words>
+  <Characters>7536</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
+  <Lines>62</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8647</CharactersWithSpaces>
+  <CharactersWithSpaces>8841</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Rahel Haileslassie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
+    <vt:lpwstr>0x010100C70F24FAA7BA5249BDEB0641E59DC52A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>98f98421-6f42-4a32-ba12-62f32d8eb418</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="UNDP_POPP_BUSINESSUNIT">
     <vt:lpwstr>350;#Financial Resources Management|682d4c54-a288-412d-bfec-ce5587bbd25c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="POPPBusinessProcess">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="UNDP_POPP_BUSINESSPROCESS_HIDDEN">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TaxCatchAll">
     <vt:lpwstr>350;#Financial Resources Management|682d4c54-a288-412d-bfec-ce5587bbd25c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="l0e6ef0c43e74560bd7f3acd1f5e8571">
     <vt:lpwstr>Financial Resources Management|682d4c54-a288-412d-bfec-ce5587bbd25c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="DLCPolicyLabelValue">
     <vt:lpwstr>Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>