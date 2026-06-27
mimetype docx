--- v0 (2025-10-02)
+++ v1 (2026-06-27)
@@ -1,8104 +1,8588 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D9E0E1D" w14:textId="73689ECC" w:rsidR="005B48A2" w:rsidRPr="00E47157" w:rsidRDefault="003976D8" w:rsidP="001721EA">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="5FE7E20E" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cofinancement au titre du partage des coûts intérêts versés par les pays (fonds 11888), programme non affecté au titre du partage des coûts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(fonds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>30083</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), ressources provenant de projets financièrement clôturés (fonds 11890)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DD82427" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47EFC9AE" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5518E60F" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fonds 11888 – cofinancement au titre du partage des coûts intérêts versés par les pays</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...137 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BA75134" w14:textId="77777777" w:rsidR="00D11805" w:rsidRPr="000E56D6" w:rsidRDefault="00D11805" w:rsidP="00B874B7">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="373EC316" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCF0392" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...45 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À partir du 1er janvier 2023, le fonds 11888 sera utilisé seulement pour la comptabilisation des intérêts produits par les projets à frais partagés (à l’exception des projets financés par la Commission européenne). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ces fonds devraient principalement servir à financer les activités de programme du PNUD, y compris les activités visant l’efficacité du développement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18720690" w14:textId="77777777" w:rsidR="00864A8E" w:rsidRPr="00472824" w:rsidRDefault="00864A8E" w:rsidP="00E02C75">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="09C8FD6A" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...17 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EAE8B45" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Les ressources enregistrées sous ce code de fonds sont les suivantes </w:t>
       </w:r>
-      <w:r w:rsidR="00B753C0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...34 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les intérêts produits par les soldes des ressources inutilisées au titre du partage des coûts, portés au crédit du Bureau de pays par OFM dans le cadre de la répartition annuelle des intérêts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0921C603" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...63 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le fonds 11888 est classé comme fonds à frais partagés dans les états financiers du PNUD et les transferts à destination du fonds sont enregistrés par le biais du compte 53045 du Grand livre général (General Ledger, GL) (revenus d'intérêts affectés), qui est cumulé aux recettes dans les états financiers.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Les fonds devraient principalement servir à financer les activités de programme du PNUD, y compris les activités visant l’efficacité du développement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7534D4B9" w14:textId="77777777" w:rsidR="00213F1E" w:rsidRPr="000E56D6" w:rsidRDefault="00213F1E" w:rsidP="00EE743B">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="6FB622F3" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3967B785" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Conformément au Règlement financier et aux Règles de gestion financière du PNUD, les intérêts et les soldes de projets conservés sur le fonds 11888 constituent des ressources du PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F4E722" w14:textId="77777777" w:rsidR="00AA00E4" w:rsidRPr="000E56D6" w:rsidRDefault="00AA00E4" w:rsidP="00EE743B">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="5AF82AE1" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D91D11A" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Étant donné que l’entière redevabilité de l’utilisation des ressources du fonds 11888 relève du Bureau régional ou du Siège (centre de coûts), le Chef de Bureau (ou son délégué) est responsable du montant des fonds réellement dépensés/administrés par ses bureaux respectifs. Aucune approbation préalable provenant du gouvernement bénéficiaire de programme n’est requise pour l’utilisation de ces fonds comme source de financement des activités de programme convenues ou pour le transfert de ces fonds dans un autre lieu de la même région.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E14A117" w14:textId="77777777" w:rsidR="00FD417B" w:rsidRDefault="00FD417B" w:rsidP="00EE743B">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="5E0FCAB4" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EE049C3" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7A86AC" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...24 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fonds 11890 – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ressources provenant de projets financièrement clôturés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07507EC4" w14:textId="77777777" w:rsidR="0056378A" w:rsidRPr="009974B4" w:rsidRDefault="0056378A" w:rsidP="0056378A">
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="008D3D3E" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4573354F" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">À compter du 1er janvier 2023, le Fonds 11890 sera utilisé pour enregistrer les soldes de ressources résiduelles dans les projets financièrement clôturés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Ce fonds devrait être utilisé principalement pour financer les activités de programme du PNUD, y compris l'efficacité du développement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="665CD0FC" w14:textId="77777777" w:rsidR="0056378A" w:rsidRPr="00515F89" w:rsidRDefault="0056378A" w:rsidP="0056378A">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="6FD103F8" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40923874" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...58 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les ressources enregistrées sous ce code de fonds comprennent:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448CA19E" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a. Transferts des soldes de ressources non dépensés restant sur des projets clôturés à frais partagés (à l'exception des projets financés par la Commission européenne) qui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">contribution et/ou de l'accord écrit avec le donateur - </w:t>
-[...20 lines deleted...]
-        <w:r w:rsidR="001731C4">
+        <w:t xml:space="preserve">peuvent être conservés par le PNUD conformément aux dispositions des accords de contribution et/ou de l'accord écrit avec le donateur - Veuillez vous référer au POPP sur les </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="002710DD">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Remboursements aux donateurs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="004253B2">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6147617B" w14:textId="43985FAC" w:rsidR="0056378A" w:rsidRPr="004253B2" w:rsidRDefault="004253B2" w:rsidP="004253B2">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6220FE51" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>b. Autres soldes qui peuvent être approuvés par le donateur, par ex. produits et gains de la vente des actifs du projet après la clôture du projet, soldes non dépensés des fonds fiduciaires s'ils sont approuvés par les donateurs, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A739F74" w14:textId="77777777" w:rsidR="0056378A" w:rsidRPr="004253B2" w:rsidRDefault="0056378A" w:rsidP="0056378A">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="26C9540D" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14AA3C69" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Le fonds 11890 est classé comme partage des coûts dans les états financiers du PNUD et les transferts vers le fonds sont enregistrés à l'aide du compte GL 51035 (transferts/ajustements) qui est cumulé avec les recettes dans les états financiers. Les fonds doivent être utilisés principalement pour financer les activités de programme du PNUD, y compris les activités d'efficacité du développement.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3047B571" w14:textId="77777777" w:rsidR="004232BA" w:rsidRPr="004232BA" w:rsidRDefault="004232BA" w:rsidP="004232BA">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="61DC38C5" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="587AD959" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conformément au Règlement financier et aux règles de gestion financière du PNUD, les intérêts et les soldes résiduels des projets retenus au titre du Fonds 11890 sont des ressources du PNUD. Tout intérêt gagné sur les soldes des ressources du fonds 11890 sera crédité au fonds 11888. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BF107DD" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68C7B600" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Alors que la responsabilité globale concernant l'utilisation des ressources 11890 incombe au bureau régional ou au siège (centre de coûts), le chef de bureau (ou son délégué) est responsable de l'étendue des fonds dépensés/administrés par leurs bureaux respectifs. Aucune approbation préalable du gouvernement du programme hôte n'est requise pour l'utilisation de ce fonds comme source de financement pour les activités de programme convenues, ou pour le transfert de ces fonds ailleurs dans la région.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CF4700" w14:textId="77777777" w:rsidR="00F37C4F" w:rsidRPr="00476BE1" w:rsidRDefault="00F37C4F" w:rsidP="003B4B57">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="509DFCA2" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F1BC80" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fonds 30083 – Contributions « non affectées » provenant des gouvernements bénéficiaires de programme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E526EA5" w14:textId="77777777" w:rsidR="009E390B" w:rsidRPr="000E56D6" w:rsidRDefault="009E390B" w:rsidP="00823007">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6FD958AF" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="780"/>
-        <w:jc w:val="both"/>
-[...9 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002C17C8" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le fonds 30083 sera utilisé pour enregistrer les contributions non affectées à frais partagés reçues des gouvernements des programmes dans l’attente d’une décision de programmation. Les contributions non affectées d’autres donateurs comme des contributions au titre du Fonds en fiducie spéciale, devraient être envoyées au Centre mondial de services partagés et ne devraient pas être enregistrées sous ce code de fonds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3698FDD7" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="264F0510" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le fonds 30083 est classé comme fonds à frais partagés dans les états financiers du PNUD et les recettes sont enregistrées par le biais du compte 51005 du GL (contributions au titre des recettes). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40820483" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la contribution est destinée à financer les projets au titre du document de programme de pays (Country Programme Document, CPD) ou Plan Cadre pour l’Aide au Développement (PNUAD) existant (et qu’un projet spécifique n’a pas encore été élaboré), il n’y a aucune raison valable de signer un nouvel accord. Les recettes seront considérées comme « non affectées » et le Bureau de pays devra envoyer (i) une note versée au dossier par le Chef de Bureau (ou par son délégué) certifiant que les fonds reçus du gouvernement sont destinés aux programmes contenus dans le CPD/PNUAD et (ii) une réponse reçue du gouvernement. Si la contribution est destinée à de nouveaux programmes non inclus dans le CPD et le PNUAD existants, les recettes seront toujours considérées comme non affectées. Toutefois, un instrument approprié est nécessaire pour permettre l’utilisation ultérieure des fonds non affectés à un projet convenu/approuvé.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F3FD4A" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6948E8B5" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les décisions de programmation au titre de ce fonds, y compris les transferts effectués pour la réalisation d’autres projets, doivent être prises en consultation avec les autorités nationales. Les ressources non programmées au titre du fonds 30083 devraient faire l’objet d’un suivi par le Bureau de pays tout au long de l’année.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D144604" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCECE42" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tout intérêt produit par le solde des ressources du fonds 30083 sera porté au crédit du fonds 11888.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CBACC5" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DAFBF87" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A53A690" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Établissement de rapports financiers </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5629D148" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D4E915F" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comptabilité du fonds 11888</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2BB7A9" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A31B98B" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Intérêt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50A7D998" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52537CBA" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ous les ans, le Bureau de gestion des ressources financières affichera l’allocation des intérêts sur le fonds 11888 pour les Unités administratives et les Départements en utilisant le compte 53045.  L’ID de projet n’est pas inclus dans la combinaison de distribution, toutefois il est inclus dans la ligne de description du journal. Le code générique des donateurs, 00250, est utilisé pour la comptabilisation des fonds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67E4C39C" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E3121EB" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Écriture de débit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEF23F0" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A4299C8" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3420" w:hanging="2700"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compte :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>51035 (transferts à destination/en provenance de fonds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18128791" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fonds :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Code de fonds applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19E78D76" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unité administrative :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Unité administrative applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632A9BCA" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Code de donateur :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Code de donateur applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A78FDD" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Centre de coûts :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Département applicable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B46F84F" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Interagence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB0E59C" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ID de projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ID de projet applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="396575A0" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4140"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3600" w:hanging="2880"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Description : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raisons et détails clairs concernant « la provenance » et « la destination » du transfert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="045E60CF" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="4320" w:hanging="3600"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33B484F8" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Autrement dit, l’écriture de débit doit déduire le montant du projet par la combinaison de distribution de projet approprié.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5DF889" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43145C76" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F2BF9A6" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Écriture de crédit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55154CE4" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D339CC6" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compte :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>51035 (transferts à destination/en provenance de fonds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30121885" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fonds :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>11888</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41436FD2" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unité administrative :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5325AC65" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Code de donateur :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>00012 (PNUD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6753881D" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Centre de coûts :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Département applicable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A99B02F" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4508A0EA" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’ID de projet n’est pas inclus dans le plan comptable et le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>code des donateurs 00012 (PNUD) doit être utilisé pour tous les transferts de soldes des ressources au titre du fonds 11890</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Cette procédure revêt une importance capitale en ce sens qu’elle permet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">de veiller à ce que les fonds ne soient pas déclarés comme erronés au titre des fonds de donateurs.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7712006E" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A76A7C" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans le module  Contrôle budgétaire du système Quantum, le fonds 11890 fait l’objet d’un contrôle au niveau des fonds et des départements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19ACC787" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="146F4D87" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'entrée de journal doit être approuvée conformément à la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="002710DD">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+            <w:kern w:val="0"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>directive</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relative à l'entrée de journal.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CFDF276" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="054B581C" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Comptabilité au titre du fonds 30083</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="367FE956" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="642766CD" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les recettes versées à ce fonds seront comptabilisées par le Centre mondial de services partagés au moyen du module Contract du système Quantum en utilisant le compte 51005 dans le cadre du processus normal relatif à la transaction des recettes.  L’ID de projet n’est pas nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="569FA927" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46291F79" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans le module Contrôle budgétaire du système Quantum, le fonds 30083 fait l’objet d’un contrôle au niveau des fonds et des départements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A94AC9" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23A6D517" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5249A58D" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programmation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E60F606" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CB4249" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programmation des ressources du fonds 11888 par l’entremise du fonds 30084</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48BAB8F8" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E56E2C0" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les fonds devraient principalement servir à financer les activités de programme du PNUD, y compris les activités visant l’efficacité du développement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2645C5BB" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DBF5293" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les ressources du fonds 11888 peuvent être utilisées par le centre de coûts concerné avec l'approbation du bureau. Les ressources du fonds 11888 devraient principalement être affectées au financement des activités de développement, notamment l’efficacité du développement, et au financement de la structure organisationnelle des fonctions d’appui et de prestation aux activités de programme, notamment l’élaboration des projets et les activités connexes.  Il s’agit notamment de : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCFC1B9" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financer de nouveaux projets de développement ou déjà existants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30479466" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Étayer les résultats des politiques en amont et tester les innovations susceptibles d’être transposées à plus grande échelle dans le cadre de la Facilité d’engagement. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voir </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="002710DD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Facilité d’engagement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4514DDC1" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Préfinancement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Établir un projet de services d'appui à la mise en œuvre (préfinancement). Voir la politique et les procédures relatives à la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="002710DD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>planification et au paiement des services d'appui aux projets</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, étapes 3.1 et 3.2 sur le préfinancement (dans le cadre d'une planification et au paiement des services d'appui au projet, les salaires peuvent également être financés en affectant 11888 ressources à un projet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8C00A4" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32017104" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projets présentant un solde déficitaire et portant sur la clôture financière des projets de développement et des fonds en fiducie spéciale. Voir la section </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="002710DD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Clôture financière des projets de développement et des fonds en fiducie spéciale</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des POPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C596D55" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DC44FA4" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En vue de faciliter le suivi et la surveillance des soldes, aucune dépense ne doit être comptabilisée sous le code de fonds 11888. Le fonds 11888 ne devrait être utilisé que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>pour comptabiliser les recettes (c.-à-d., les transferts entrants et sortants). Dans le cadre de la programmation, les ressources doivent être transférées sur le fonds 30084 avec l’ID de projet respectif et les dépenses doivent être déduites du fonds 30084 (avec l’ID de projet). Les dépenses du fonds 30084 feront l’objet d’un contrôle au niveau des fonds-donateur – du projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F300080" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F8FF1A3" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les politiques et procédures financières et programmatiques normales du PNUD s’appliquent, notamment la planification, la budgétisation pluriannuelle et le recouvrement des coûts.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Conformément aux Règlements financiers et aux Règles de gestion financière du PNUD, les soldes des intérêts conservés sur les fonds 11888 et dépensés dans les fonds 30084 représentent les ressources du PNUD. De même, tout intérêt produit par le solde des ressources du fonds 30084 sera porté au crédit du fonds 11888.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aucune autorisation préalable des gouvernements bénéficiaires de programmes n’est requise pour l’utilisation des fonds propres du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4035CA77" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="630"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AA4FF4F" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La combinaison de distribution suivante doit être utilisée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD" w:rsidDel="004F5F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour le transfert des soldes par le biais d'une écriture au journallors de la programmation des fonds:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E36FDC" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E4735EB" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Écriture de débit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CEC60E6" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534E1A04" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compte :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>51035 (transferts à destination/en provenance de fonds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7648E9B6" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fonds :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>11888</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="663AD849" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unité administrative :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A885B62" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Code de donateur :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>00012 (PNUD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C26A9E6" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Centre de coûts :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Département applicable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5250BA97" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3600" w:hanging="2880"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Description :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raisons et détails clairs concernant « la provenance » et « la destination » du transfert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E130B1E" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B9E7D0D" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’ID de projet ne doit pas être utilisée sur l’écriture de débit et le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>code des donateurs 000012 (PNUD) doit être utilisé pour tous les transferts de soldes des ressources au titre du fonds 11888</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A303F01" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37EDD6B1" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans le module  Contrôle des budgétaire du système Quantum, le fonds 11888 fait l’objet d’un contrôle au niveau des fonds et des départements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A520929" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="783640F5" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'entrée de journal doit être approuvée conformément à la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="002710DD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>directive</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> relative à l'entrée de journal.     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5466F9C1" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D88399B" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Écriture de crédit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E16B6A4" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0869886C" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3600"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3690" w:hanging="2970"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compte :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>51035 (transferts à destination/en provenance de fonds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A35EB7" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fonds :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>30084</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D757742" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unité administrative :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Unité administrative applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6D0494" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Code de donateur :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>00012 (PNUD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1755874C" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Centre de coûts :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Département applicable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473426CE" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Interagence</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36C18F84" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ID de projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ID de projet applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AAB9D42" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64BCD2CD" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Autrement dit, les ressources programmées doivent être comptabilisées au niveau du projet par le biais du code des donateurs 000012 dans le plan comptable du projet approprié. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AEFFCE8" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23C6227B" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le transfert des ressources du fonds 11888 au fonds 30084 aux fins de programmation devrait être autorisé par le bureau respectif et les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">journaux doivent être approuvés conformément aux </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="002710DD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>directives</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'écriture de journal du grand livre général. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03258621" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5197515E" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les Services généraux de gestion (GMS) appuyant les projets non essentiels à un taux minimum standard de 8 %, entreront en vigueur à partir du 1er janvier 2018 sur le code de fonds 30084 pour le recouvrement des coûts de gestion de l’organisation visant l’appui de ces projets. Le taux des Services généraux de gestion sera calculé en fonction des dépenses figurant dans les grands livres généraux lors de l’exécution du processus Finances et comptabilité (Finance and Accountability). Par conséquent, les bureaux doivent veiller à ce que le taux applicable des Services généraux de gestion soit correctement mis en place et budgétisé dans le module de gestion des subventions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35195187" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27597260" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programmation des ressources du Fonds 11890 à travers le Fonds 30095</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D85878C" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76ADC1F3" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les fonds devraient être utilisés principalement pour financer les activités de programme du PNUD, y compris les activités d'efficacité du développement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F67B0C" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44DB20E6" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les ressources du fonds 11890 peuvent être utilisées par le centre de coûts respectif. Les ressources du fonds 11890 devraient être allouées principalement pour financer les activités de développement, y compris l'efficacité du développement ; et pour financer la structure organisationnelle des fonctions qui fournissent un appui et des services aux activités du programme, y compris la formulation de projets et les activités connexes. Ceux-ci inclus: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2589F179" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour financer des projets de développement nouveaux ou existants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3801783D" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...22 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Soutenir les résultats politiques en amont et tester les innovations ayant un potentiel de mise à l'échelle dans le Facilité d’engagement. Voir </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="002710DD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Facilité d’engagement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6871C929" w14:textId="77777777" w:rsidR="00D552CC" w:rsidRPr="00952525" w:rsidRDefault="00DF0E58" w:rsidP="00AA245B">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2B6E885D" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...32 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Préfinancement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Établir un projet de services d'appui à la mise en œuvre (préfinancement). Voir la politique et les procédures relatives à la </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="002710DD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>planification et au paiement des services d'appui aux projets</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, étapes 3.1 et 3.2 sur le préfinancement (dans le cadre d'une planification et au paiement des services d'appui au projet, les salaires peuvent également être financés en affectant 11890 ressources à un projet).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A722735" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...33 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projets présentant un solde déficitaire et portant sur la clôture financière des projets de développement et des fonds en fiducie spéciale. Voir la section </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="002710DD">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Clôture financière des projets de développement et des fonds en fiducie spéciale</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des POPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18570AC7" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E4524B2" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...137 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour faciliter le contrôle et le suivi des soldes, aucune dépense ne doit être enregistrée sous le code de fonds 11890. Le fonds 11890 ne doit être utilisé que pour comptabiliser les recettes (c'est-à-dire les transferts entrants et sortants). À des fins de programmation, les ressources doivent être transférées vers 30095 avec l'ID de projet respectif et les dépenses doivent être engagées dans le fonds 30095 (avec l'ID de projet). Les dépenses du Fonds 30095 seront contrôlées en espèces au niveau Fonds-Projet-Donateur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D9DA78B" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44314208" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:ind w:left="720"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les politiques et procédures normales de programme et financières du PNUD s'appliquent, y compris la planification, la budgétisation pluriannuelle et le recouvrement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>des coûts. Conformément au règlement financier et aux règles de gestion financière du PNUD, les soldes des projets retenus dans les fonds 11890 et dépensés en 30095 sont des ressources du PNUD. De même, tout intérêt gagné sur les soldes des ressources du fonds 30095 sera crédité au fonds 11888. Aucune approbation préalable du gouvernement du programme hôte n'est requise pour l'utilisation des fonds propres du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BF1223" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D278B67" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La combinaison de distribution suivante doit être utilisée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD" w:rsidDel="004F5F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour le transfert des soldes par le biais d'une écriture au journallors de la programmation des fonds:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611BBB38" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FEA3426" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Écriture de débit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DF89B8" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58B331AE" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compte :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>51035 (transferts à destination/en provenance de fonds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D85D83E" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fonds :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>11890</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C5C247" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unité administrative :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37BAEC18" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Code de donateur :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>000012 (PNUD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19002771" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Centre de coûts :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Département applicable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F5E1E8" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3600" w:hanging="2880"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Description :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raisons et détails clairs concernant « la provenance » et « la destination » du transfert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E8628A" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52191921" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’ID de projet ne doit pas être utilisée sur l’écriture de débit et le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>code des donateurs 000012 (PNUD) doit être utilisé pour tous les transferts de soldes des ressources au titre du fonds 11890</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E5EE64" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF73F48" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A43758A" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Credit Entry</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4900F471" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44AE6D90" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Account:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>51035 (transfers to/from funds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72AE1755" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fund:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>30095</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BC218E8" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Operating Unit:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Applicable OU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00424E08" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Donor code:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>000012 (UNDP)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AB842E8" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cost center:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                        </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Applicable Dept. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59EB6206" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Interagency                                     0.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="361C5AAF" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project ID</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Applicable Project ID</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CFC64F" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55F7C3A0" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Autrement dit, les ressources programmées doivent être comptabilisées au niveau du projet par le biais du code des donateurs 000012 dans le plan comptable du projet approprié.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D18C5F1" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6E68D8" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le transfert des ressources du fonds 11890 au fonds 30095 aux fins de programmation devrait être autorisé par le bureau respectif et les journaux doivent être approuvés conformément aux directives d'écriture de journal du grand livre général.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B90C72" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E1F536B" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les Services généraux de gestion (GMS) appuyant les projets non essentiels à un taux minimum standard de 8 %, entreront en vigueur à partir du 1er janvier 2023 sur le code de fonds 30095 pour le recouvrement des coûts de gestion de l’organisation visant l’appui de ces projets. Le taux des Services généraux de gestion sera calculé en fonction des dépenses figurant dans les grands livres généraux lors de l’exécution du processus Finances et comptabilité (Finance and Accountability). Par conséquent, les bureaux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>doivent veiller à ce que le taux applicable des Services généraux de gestion soit correctement mis en place et budgétisé dans le module de gestion des subventions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D02031" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="256FB5FE" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Programmation du fonds 30083 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49A5A1F9" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="724398FB" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les ressources du fonds 30083 doivent être utilisées pour la comptabilisation des contributions non affectées reçues par le Gouvernement au titre du partage des coûts. L’approbation du gouvernement donateur doit être obtenue avant la programmation des ressources du fonds 30083, y compris pour les projets relevant de la facilité d’engagement utilisant le code de fonds 11999.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2650D8FC" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06A10282" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En vue de faciliter le suivi et la surveillance des soldes, les ressources du fonds 30083 devraient être programmées sous le code de fonds de projet correspondant, p. ex., l’affectation du fonds 30071 pour un projet gouvernemental à frais partagés. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les ressources ne doivent pas être programmées au titre du code de fonds 30083.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69E9E939" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA53228" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La combinaison de distribution suivante doit être utilisée</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD" w:rsidDel="004F5F03">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00102676" w:rsidRPr="00102676">
-[...68 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pour le transfert des soldes par le biais d'une écriture au journallors de la programmation des fonds:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55820B70" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78FD9888" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Écriture de débit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D1993C" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AF06825" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compte :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>51035 (transferts à destination/en provenance de fonds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D802A5" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fonds :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>30083</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50EA5E6A" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unité administrative :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A34E69E" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Code de donateur :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Code de donateur applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A801AA1" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Centre de coûts :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Département applicable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8A8D85" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3600" w:hanging="2880"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Description :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Raisons et détails clairs concernant « la provenance » et « la destination » du transfert.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11640AE6" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4602DC64" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’ID de projet n’est pas nécessaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76CDC310" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EC13BBE" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Écriture de crédit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="661DB679" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEE209E" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3600" w:hanging="2880"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compte :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>51035 (transferts à destination/en provenance de fonds)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76660D02" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fonds :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Code de fonds applicable (p. ex., 30071)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="440E0E19" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unité administrative :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Unité administrative applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3F9F09" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Code de donateur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-    </w:p>
-[...169 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Code de donateur applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25C500D3" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Centre de coûts :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Département applicable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11BD6F5A" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agent de mise en œuvre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Agent de mise en œuvre concerné</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B659B3A" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ID de projet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ID de projet applicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7400B724" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7ECD53" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autrement dit, l’écriture de crédit doit déduire le montant du projet par l’intermédiaire du plan comptable de projet approprié. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D97BCB2" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="512EE6CF" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F596D7E" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le taux des Services généraux de gestion sera calculé en fonction des dépenses encourues dans les grands livres généraux et comptabilisées au titre du code de donateur applicable lors de l’exécution du processus Finances et comptabilité. Par conséquent, les bureaux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>doivent veiller à ce que le taux applicable des Services généraux de gestion soit correctement mis en place dans le module des subventions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74CA2987" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA80713" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Accords et modèles :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B240E16" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="613D45F2" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...808 lines deleted...]
-        <w:r w:rsidRPr="00901AB1">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Intérêts et solde inutilisé du projet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06B13ABF" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58275F18" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les accords types relatifs au partage des coûts du PNUD (voir Accords types relatifs au partage des coûts </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="002710DD">
           <w:rPr>
-            <w:rFonts w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>directive</w:t>
+          <w:t>Bibliothèque</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00901AB1">
-[...354 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de modèles</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>) doivent comporter les clauses suivantes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7977EDE9" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tout produit de l’intérêt attribuable à la contribution est porté au crédit du compte du PNUD et est utilisé, conformément aux procédures établies du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08EF0DD1" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...35 lines deleted...]
-        <w:r w:rsidR="00DC6963">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si un projet est achevé en application des dispositions des documents concernant lesdits projets, tous les fonds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>inférieurs à 5 000 dollars (ou tout autre montant convenu avec le donateur)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> qui demeurent inutilisés une fois que tous les engagements et toutes les responsabilités ont été remplis seront automatiquement réaffectés par le PNUD. Tout fonds </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>supérieur à 5 000 dollars (ou autre montant convenu avec le donateur)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qui demeure inutilisé une fois que tous les engagements et toutes les responsabilités ont été remplis sera réaffecté par le PNUD après consultation avec le donateur.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55F1BC4D" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35D1CAB6" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Contributions non affectées au titre du fonds 30083</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C5A81CE" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4732A5EF" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En ce qui concerne les contributions versées pour les projets au titre du CPD existant ou du PNUAD (et pour un projet particulier n’ayant pas encore été élaboré), les recettes seront considérées comme « non affectées » et le Bureau de pays devra envoyer (i) une note versée au dossier par le Chef de Bureau (ou par son délégué) certifiant que les fonds reçus du gouvernement sont destinés aux programmes contenus dans le CPD/PNUAD et (ii) une réponse reçue du gouvernement. Les décisions de programmation au titre de ce fonds, y compris les transferts effectués pour la réalisation d’autres projets, doivent être prises en consultation avec les autorités nationales.  Les ressources non programmées au titre du fonds 30083 devraient faire l’objet d’un suivi périodique par le Bureau de pays tout au long de l’année.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D14A374" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BCF8CFB" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="810" w:hanging="630"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la contribution est destinée à de nouveaux programmes non inclus dans le DPP et le PNUAD existants, le bureau doit signer un accord relatif au partage des coûts en utilisant la bibliothèque de modèles conservant les accords types relatifs au partage des coûts avec les gouvernements bénéficiaires de programme de pays du PNUD </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="002710DD">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
-          </w:rPr>
-[...4231 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Bibliothèque</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> de modèles</w:t>
       </w:r>
-      <w:r>
-[...268 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="002710DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F17266" w14:textId="77777777" w:rsidR="00512A10" w:rsidRPr="00472824" w:rsidRDefault="00512A10" w:rsidP="00883D4B">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="04604C22" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D556ABF" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50ED1CA5" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64FCD893" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="00880B43" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="530D593E" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="00880B43" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42257132" w14:textId="77777777" w:rsidR="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId27"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880B43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3370B824" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0654FA86" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C0AFC4B" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="002710DD">
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1800" w:bottom="90" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6E37EE04" w14:textId="77777777" w:rsidR="00326B3B" w:rsidRDefault="00326B3B" w:rsidP="006A295A">
+    <w:p w14:paraId="2D7D04C7" w14:textId="77777777" w:rsidR="00FF3BAC" w:rsidRDefault="00FF3BAC" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ABCEE28" w14:textId="77777777" w:rsidR="00326B3B" w:rsidRDefault="00326B3B" w:rsidP="006A295A">
+    <w:p w14:paraId="4CF77861" w14:textId="77777777" w:rsidR="00FF3BAC" w:rsidRDefault="00FF3BAC" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...27 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4E83840F" w14:textId="2D32E53F" w:rsidR="00DE6305" w:rsidRDefault="00DE6305">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="051B9810" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:caps/>
-        <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        <w:color w:val="4F81BD"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="14918026" w14:textId="60D6A5E5" w:rsidR="00F37C4F" w:rsidRPr="00472824" w:rsidRDefault="00F37C4F" w:rsidP="00F37C4F">
+  <w:p w14:paraId="0EA545D4" w14:textId="77777777" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD" w:rsidP="00F37C4F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Date d’entrée en </w:t>
+      <w:t>Date d’entrée en vigueur: 01/01/2023</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...24 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Numéro de version: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1255899545"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00714DBD">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidRPr="002710DD">
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="266E2531" w14:textId="77777777" w:rsidR="00115BCB" w:rsidRDefault="00115BCB">
+  <w:p w14:paraId="75748957" w14:textId="77777777" w:rsidR="002710DD" w:rsidRDefault="002710DD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="18CB3EBB" w14:textId="62B93159" w:rsidR="00DE6305" w:rsidRPr="00472824" w:rsidRDefault="00E47157">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29786A65" w14:textId="77777777" w:rsidR="002710DD" w:rsidRDefault="002710DD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00472824">
+  </w:p>
+  <w:p w14:paraId="3437553E" w14:textId="16A0B7CC" w:rsidR="002710DD" w:rsidRPr="002710DD" w:rsidRDefault="002710DD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002710DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> sur </w:t>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Date d’entrée en </w:t>
+      <w:t>Date d’entrée en vigueur</w:t>
     </w:r>
-    <w:proofErr w:type="gramStart"/>
-    <w:r w:rsidRPr="00472824">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...8 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00714DBD" w:rsidRPr="00714DBD">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>01/01/2023</w:t>
+      <w:t>: 01/01/2023</w:t>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r w:rsidRPr="002710DD">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00472824">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">Numéro de version: </w:t>
+      <w:t>V</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002710DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>ersion</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> # </w:t>
+    </w:r>
+    <w:r w:rsidRPr="002710DD">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="73021575"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="00714DBD">
+        <w:r w:rsidRPr="002710DD">
           <w:rPr>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0BDB4EA8" w14:textId="77777777" w:rsidR="00326B3B" w:rsidRDefault="00326B3B" w:rsidP="006A295A">
+    <w:p w14:paraId="79C8A88F" w14:textId="77777777" w:rsidR="00FF3BAC" w:rsidRDefault="00FF3BAC" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03AC0B17" w14:textId="77777777" w:rsidR="00326B3B" w:rsidRDefault="00326B3B" w:rsidP="006A295A">
+    <w:p w14:paraId="2CBBF082" w14:textId="77777777" w:rsidR="00FF3BAC" w:rsidRDefault="00FF3BAC" w:rsidP="002710DD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="66C8B9DD" w14:textId="77D67BE8" w:rsidR="00F37C4F" w:rsidRDefault="00F37C4F" w:rsidP="00F37C4F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="464BB306" w14:textId="30E6859D" w:rsidR="002710DD" w:rsidRDefault="002710DD" w:rsidP="00F37C4F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="022BAC82" wp14:editId="51B458ED">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36AAE395" wp14:editId="55530F6A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-144780</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="2133724913" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect l="1" r="2023" b="16376"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="303059" cy="596648"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05BA7328"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B73A9F4E"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8501,2496 +8985,145 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...87 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1251623089">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2144499076">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1089084523">
+  <w:num w:numId="2" w16cid:durableId="1089084523">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1841970056">
+  <w:num w:numId="3" w16cid:durableId="1841970056">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1746760674">
+  <w:num w:numId="4" w16cid:durableId="1746760674">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="625504756">
+  <w:num w:numId="5" w16cid:durableId="625504756">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="6"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...2 lines deleted...]
-  <w:doNotTrackFormatting/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="006A295A"/>
-[...1011 lines deleted...]
-    <w:rsid w:val="44D1FD89"/>
+    <w:rsidRoot w:val="002710DD"/>
+    <w:rsid w:val="002710DD"/>
+    <w:rsid w:val="0038608D"/>
+    <w:rsid w:val="005E4110"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C82A7C"/>
+    <w:rsid w:val="00D56651"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FF3BAC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4DBD93B9"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{FC78BBF3-869C-4EBB-8521-1E39C7050224}"/>
+  <w14:docId w14:val="5811F0D1"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7044220B-D67C-4FB4-8941-737431D1CF54}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...1243 lines deleted...]
-        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11332,1065 +9465,966 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002710DD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00931B9D"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00BF40CF"/>
+    <w:rsid w:val="002710DD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/ofrm/fbm/_layouts/WopiFrame.aspx?sourcedoc=/unit/bom/ofrm/fbm/FBM%20Document%20and%20Archives/GL_JE%20Comprehensive%20Guidance%20-Nov%202014.pdf&amp;action=default&amp;Source=https://intranet.undp.org/unit/bom/ofrm/fbm/FBM%20Document%20and%20Archives/Forms/AllItems.aspx&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/ofrm/fbm/_layouts/WopiFrame.aspx?sourcedoc=/unit/bom/ofrm/fbm/FBM%20Document%20and%20Archives/GL_JE%20Comprehensive%20Guidance%20-Nov%202014.pdf&amp;action=default&amp;Source=https://intranet.undp.org/unit/bom/ofrm/fbm/FBM%20Document%20and%20Archives/Forms/AllItems.aspx&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/SitePages/Financing-Agreements-and-Templates.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11431" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/ofrm/fbm/_layouts/WopiFrame.aspx?sourcedoc=/unit/bom/ofrm/fbm/FBM%20Document%20and%20Archives/GL_JE%20Comprehensive%20Guidance%20-Nov%202014.pdf&amp;action=default&amp;Source=https://intranet.undp.org/unit/bom/ofrm/fbm/FBM%20Document%20and%20Archives/Forms/AllItems.aspx&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/SitePages/Financing-Agreements-and-Templates.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10801" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10801" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10706" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/10706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>21001</Characters>
+  <Pages>10</Pages>
+  <Words>3743</Words>
+  <Characters>21339</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>175</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>177</Lines>
+  <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...21 lines deleted...]
-  <Company>Hewlett-Packard</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24636</CharactersWithSpaces>
+  <CharactersWithSpaces>25032</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>E FOR LEVEL 3 PROCESSES and SUB PROCESSES</dc:title>
-  <dc:creator>S B</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>