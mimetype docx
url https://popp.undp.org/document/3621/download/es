--- v0 (2025-10-26)
+++ v1 (2026-07-06)
@@ -1,8864 +1,9326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2D9E0E1D" w14:textId="11DA7A02" w:rsidR="005B48A2" w:rsidRPr="00E47157" w:rsidRDefault="003976D8" w:rsidP="00912B3E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="4D9E80D6" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Participación en los gastos de la cofinanciación por países </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(fondo 11888), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">participación no asignada en los gastos de programas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(fondo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>30083</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>), proyecto de cofinanciamiento de país saldos residuales (fondo 11890)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C17D6A" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DF52606" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fondo 11888: participación en los gastos de la cofinanciación por países</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60C077D7" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52C24DC5" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A partir del 1 de enero de 2016, el</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fondo 11888 se utilizará para registrar el interés obtenido a través de proyectos de costos compartidos (excepto proyectos financiados por la Comisión Europea [CE]) y saldos de recursos no utilizados en proyectos cerrados financieramente. Estos fondos deben utilizarse principalmente para financiar las actividades del Programa de las Naciones Unidas para el desarrollo (PNUD), incluidas las actividades de eficacia del desarrollo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El recurso registrado bajo este código de fondo será únicamente el interés devengado sobre los saldos de recursos de costos compartidos no gastados, acreditados a la Oficina de País por la OFM a través del ejercicio de prorrateo anual de intereses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032E502B" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22C62DAE" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>El Fondo 11888 se clasifica como participación en los costos en los estados financieros del PNUD y las transferencias al fondo se registran utilizando la Cuenta GL 53045 (Ingresos por intereses asignados) que se acumulan como ingresos en los estados financieros. Los fondos deben utilizarse principalmente para financiar las actividades del programa del PNUD, incluidas las actividades de eficacia del desarrollo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D33E90" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E13D654" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El fondo 11888 se clasifica como uncosto compartido en los estados financieros del PNUD y las transferencias al fondo se registran utilizando la cuenta del libro mayor (GL, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>General Ledger,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés) 51035 (transferencias o ajustes), que se acumula en los ingresos en los estados financieros. Los fondos deben utilizarse principalmente para financiar las actividades del programa del PNUD, incluidas las actividades de eficacia del desarrollo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A124151" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79606A02" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>De acuerdo con las Normas y Reglamentos Financieros del PNUD, los intereses y saldos de proyectos retenidos en el fondo 11888 son recursos del PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02CFC7AA" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="782B7ED3" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si bien la responsabilidad general respecto al uso de los recursos del fondo 11888 corresponde al buró regional o a la sede (centro de costos), el Jefe de Oficina (o su delegado) es responsable del fondo utilizado o gestionado por sus respectivas oficinas. No se requiere la aprobación previa del Gobierno receptor del programa para el uso de estos fondos como fuente de financiamiento para las actividades acordadas del programa ni para la transferencia de estos fondos dentro de la Región.    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37AD5C17" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10B2BD71" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="341A5EC9" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:bCs/>
-[...111 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Fondo 11890 – Recursos de proyectos cerrados financieramente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B30A7A" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59A5D2C5" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...172 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>A partir del 1 de enero de 2023, el Fondo 11890 se utilizará para registrar saldos de recursos residuales en proyectos financieramente cerrados. Este fondo debe utilizarse principalmente para financiar las actividades del programa del PNUD, incluida la eficacia del desarrollo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4993B17F" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...161 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="420D3E7C" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>7. Los recursos registrados bajo este código de fondo comprenderán:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2CA4CE" w14:textId="2C07814A" w:rsidR="0099478C" w:rsidRDefault="0043625F" w:rsidP="0043625F">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="112303BA" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">a. Transferencias de saldos de recursos no gastados que quedan en proyectos cerrados de costos compartidos (excepto proyectos financiados por la CE) que pueden ser retenidos por el PNUD según las disposiciones de los acuerdos de contribución y/o el acuerdo escrito con el donante. </w:t>
       </w:r>
-      <w:r w:rsidRPr="0043625F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...12 lines deleted...]
-        <w:r w:rsidR="004B44DF">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consulte POPP en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:lang w:val="en-GB"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Reembolsos a donantes</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="0099478C" w:rsidRPr="0043625F">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2C7FCA" w14:textId="77777777" w:rsidR="00B61161" w:rsidRPr="0043625F" w:rsidRDefault="00B61161" w:rsidP="0043625F">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="0752A089" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E55076" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="45"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Otros saldos que puedan ser aprobados por el donante, por ejemplo, ingresos y ganancias de la venta de activos del proyecto después del cierre del proyecto, saldos no gastados del Fondo Fiduciario si lo aprueban los donantes, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034C642F" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24AC2416" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El Fondo 11890 se clasifica como participación en los costos en los estados financieros del PNUD y las transferencias al fondo se registran utilizando la Cuenta GL 51035 (transferencias/ajustes) que se suma a los ingresos en los estados financieros. Los fondos deben utilizarse principalmente para financiar las actividades del programa del PNUD, incluidas las actividades de eficacia del desarrollo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3360CEBD" w14:textId="77777777" w:rsidR="0099478C" w:rsidRPr="008B5692" w:rsidRDefault="0099478C" w:rsidP="0099478C">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="7AF11EA2" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F311801" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
-        <w:jc w:val="both"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8. De conformidad con el Reglamento Financiero y Reglamentación Financiera Detallada del PNUD, los intereses y los saldos residuales de proyectos retenidos en el Fondo 11890 son recursos del PNUD. Cualquier interés devengado en los saldos de recursos del fondo 11890 se acreditará al fondo 11888.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17EB2C35" w14:textId="77777777" w:rsidR="0099478C" w:rsidRPr="00F16C29" w:rsidRDefault="0099478C" w:rsidP="0099478C">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="6972883F" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69E1C754" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Si bien la responsabilidad general con respecto al uso de los recursos 11890 recae en la Oficina Regional o la Sede (centro de costos), el Jefe de la oficina (o delegado) es responsable de la cantidad de fondos gastados/administrados por sus respectivas oficinas. No se requiere aprobación previa del gobierno del programa anfitrión para el uso de este fondo como fuente de financiamiento para las actividades del programa acordadas, o para la transferencia de estos fondos a otra parte dentro de la Región.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E08A6B9" w14:textId="77777777" w:rsidR="0099478C" w:rsidRPr="00447C4B" w:rsidRDefault="0099478C" w:rsidP="00912B3E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="15A8D7AE" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0966F2D9" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Fondo </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>30083</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>: contribuciones «</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>no asignadas» por parte de los gobiernos receptores del programa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E526EA5" w14:textId="77777777" w:rsidR="009E390B" w:rsidRPr="00D01D19" w:rsidRDefault="009E390B" w:rsidP="00912B3E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="4D7F30FE" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="780"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23876906" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El fondo 30083 se utilizará para registrar las contribuciones no asignadas de costos compartidos recibidas por parte de los gobiernos receptores del programa en espera de una decisión de programación. Las contribuciones no asignadas de otros donantes, que se relacionan principalmente con las contribuciones del fondo fiduciario, deben enviarse al CMSC (Centro Mundial de Servicios Compartidos) y </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>no</w:t>
       </w:r>
-      <w:r w:rsidRPr="2C8207E3">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> deben registrarse bajo este código de fondo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779A2EF0" w14:textId="77777777" w:rsidR="00017E88" w:rsidRPr="00D01D19" w:rsidRDefault="00017E88" w:rsidP="00912B3E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="1CD4E279" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E0106E3" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El fondo </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C8207E3">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>30083</w:t>
       </w:r>
-      <w:r w:rsidRPr="2C8207E3">
-[...49 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se clasifica como costo compartido en el estado financiero del PNUD y los ingresos se registran utilizando la cuenta del GL 51005 (ingreso por contribución).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7871FE84" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="483DF5CE" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si la contribución se destina a financiar proyectos dentro de un DPP (documento de programa para el país) o un MANUD (Marco de Asistencia de las Naciones Unidas) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Si la contribución se destina a financiar proyectos dentro de un DPP (documento de programa para el país) o un MANUD (Marco de Asistencia de las Naciones Unidas) existente (y aún no se ha formulado un proyecto específico), no es necesario firmar un nuevo acuerdo. Los ingresos se contabilizarán como «no asignados» y la oficina de país deberá enviar (i) una nota de expediente del Jefe de Oficina (o su delegado) que certifique que los fondos recibidos por parte del Gobierno están destinados a programas que forman parte de un DPP o un MANUD y (ii) la comunicación recibida por parte del Gobierno. Si la contribución está destina a nuevos programas que no forman parte del DPP ni el MANUD existentes, los ingresos todavía se registrarán como no asignados. Sin embargo, se necesita un instrumento adecuado para permitir que los fondos no asignados se apliquen posteriormente a un proyecto acordado o aprobado.  </w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:t xml:space="preserve">existente (y aún no se ha formulado un proyecto específico), no es necesario firmar un nuevo acuerdo. Los ingresos se contabilizarán como «no asignados» y la oficina de país deberá enviar (i) una nota de expediente del Jefe de Oficina (o su delegado) que certifique que los fondos recibidos por parte del Gobierno están destinados a programas que forman parte de un DPP o un MANUD y (ii) la comunicación recibida por parte del Gobierno. Si la contribución está destina a nuevos programas que no forman parte del DPP ni el MANUD existentes, los ingresos todavía se registrarán como no asignados. Sin embargo, se necesita un instrumento adecuado para permitir que los fondos no asignados se apliquen posteriormente a un proyecto acordado o aprobado.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C0BB063" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377A838F" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Las decisiones de programación bajo este fondo, incluidas las transferencias a otros proyectos, deben realizarse en consulta con el Gobierno nacional. Los recursos no programados en el fondo 30083 deben ser supervisados por la oficina de país durante todo el año.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09C289DD" w14:textId="77777777" w:rsidR="00CF3DA3" w:rsidRPr="00D01D19" w:rsidRDefault="00CF3DA3" w:rsidP="00912B3E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="7215C443" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48172AD6" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cualquier interés obtenido a partir de los saldos de recursos del fondo </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>30083</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> se acreditará en el fondo 11888.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47476D8E" w14:textId="77777777" w:rsidR="00C96DEA" w:rsidRPr="00D01D19" w:rsidRDefault="00C96DEA" w:rsidP="00912B3E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="3BD32E2E" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F9F7DC4" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A8A6FE" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Anotación contable </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="251B0922" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="193A334C" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Contabilidad para el fondo 11888</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7A608D" w14:textId="77777777" w:rsidR="00017E88" w:rsidRPr="00E47157" w:rsidRDefault="00017E88" w:rsidP="00912B3E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="68CEAB32" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B8A8D08" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La asignación de intereses será asignada anualmente por la Oficina de Gestión de Recursos Financieros (OFM, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13065">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Office of Financial Management</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13065">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés) a nivel de la unidad operacional y del departamento al fondo 11888 utilizando la cuenta 53045.  El Id. de proyecto no forma parte del plan de cuentas (COA, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Chart of Accounts</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C13065">
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, por sus siglas en inglés), pero se incluye en la descripción de la línea de diario. El código genérico del donante 00250 se utiliza para registrar los fondos.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D514D03" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63045583" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Asiento de débito</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EE1CD9" w14:textId="760A49D2" w:rsidR="000F22C2" w:rsidRPr="00E47157" w:rsidRDefault="000F22C2" w:rsidP="00912B3E">
-[...10 lines deleted...]
-    <w:p w14:paraId="69D564FB" w14:textId="63DFA232" w:rsidR="002772ED" w:rsidRPr="00E47157" w:rsidRDefault="002772ED" w:rsidP="00912B3E">
+    <w:p w14:paraId="3851724F" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="279B13DF" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2772"/>
           <w:tab w:val="left" w:pos="3934"/>
         </w:tabs>
-        <w:ind w:left="720"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuenta:</w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                51035 (transferencias a o de fondos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03561D52" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fondo:</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Código de fondo aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BD95AEB" w14:textId="5C51C3C5" w:rsidR="00D65BFA" w:rsidRPr="00E47157" w:rsidRDefault="00D65BFA" w:rsidP="00912B3E">
-      <w:pPr>
+    <w:p w14:paraId="19AF74F6" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3150" w:hanging="2430"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Unidad operacional:</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Dependencia operacional</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (DO, por sus </w:t>
       </w:r>
-      <w:r w:rsidR="008F2EC6">
-[...36 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>siglas en inglés) aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C81BAF8" w14:textId="1EA94D12" w:rsidR="00D65BFA" w:rsidRPr="00E47157" w:rsidRDefault="00D01D19" w:rsidP="00912B3E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="7B26AE3F" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Código del donante:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...10 lines deleted...]
-        </w:rPr>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Código del donante aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EE8E84" w14:textId="6840C922" w:rsidR="000F22C2" w:rsidRPr="00E47157" w:rsidRDefault="00E04278" w:rsidP="00912B3E">
-[...45 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="15F79F86" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Centro de costo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Departamento aplicable </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E66A9D5" w14:textId="3A73EA9D" w:rsidR="004B25E9" w:rsidRDefault="00961EA8" w:rsidP="004B25E9">
+    <w:p w14:paraId="57AF9C3D" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2954"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:hanging="2880"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...67 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Entre agencias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">0            </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0709B1B8" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Id. del proyecto:  </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Id. del proyecto aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C781D0F" w14:textId="77777777" w:rsidR="00F150A0" w:rsidRDefault="00F150A0" w:rsidP="00F150A0">
-      <w:pPr>
+    <w:p w14:paraId="19F3A65B" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:right="720" w:hanging="2880"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Descripción:  </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Motivos claros y detalles de «de» y «a» </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>para la transferencia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DE304C" w14:textId="7EE0104C" w:rsidR="007E0718" w:rsidRPr="004B25E9" w:rsidRDefault="004B25E9" w:rsidP="004B25E9">
+    <w:p w14:paraId="3341A19D" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2954"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:hanging="2880"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48375BC6" w14:textId="5727DF17" w:rsidR="000F22C2" w:rsidRDefault="0070736D" w:rsidP="00AA7A52">
-[...58 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="77E1D27B" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Es decir, el asiento de débito debe registrarse en el proyecto utilizando la combinación de distribución de proyecto appropriado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D54BFB5" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="274B4285" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D43B1E6" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Asiento de crédito</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E78C838" w14:textId="77777777" w:rsidR="002772ED" w:rsidRPr="00D01D19" w:rsidRDefault="002772ED" w:rsidP="00912B3E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="790C8643" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7AA606C7" w14:textId="42D1606B" w:rsidR="00723B84" w:rsidRPr="00E47157" w:rsidRDefault="00723B84" w:rsidP="00912B3E">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7087C401" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2828"/>
         </w:tabs>
-        <w:ind w:left="720"/>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuenta:</w:t>
       </w:r>
-      <w:r>
-[...44 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>51035 (transferencias a o de fondos)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5EE991" w14:textId="61A3964C" w:rsidR="00723B84" w:rsidRPr="00E47157" w:rsidRDefault="00723B84" w:rsidP="00912B3E">
-[...14 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="23774A62" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fondo:</w:t>
       </w:r>
-      <w:r>
-[...64 lines deleted...]
-    <w:p w14:paraId="2A334175" w14:textId="60D4E56E" w:rsidR="00723B84" w:rsidRPr="00E47157" w:rsidRDefault="008F2EC6" w:rsidP="00912B3E">
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>11890</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="326D5A5C" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3108"/>
         </w:tabs>
-        <w:ind w:left="720"/>
-[...60 lines deleted...]
-        </w:rPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unidad operacional:   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6300EC" w14:textId="5BC9CB42" w:rsidR="00723B84" w:rsidRPr="00E47157" w:rsidRDefault="008F2EC6" w:rsidP="00912B3E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="28303D36" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Código del donante:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>000012 (PNUD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA90686" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Centro de costo:    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Departamento aplicable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="386C2E94" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2943ACD3" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El Id. de proyecto no es parte del COA y el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>código del donante 000012 (PNUD) se debe utilizar para todas las transferencias de saldo de recursos al fondo 11890</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Esto es importante para garantizar que los fondos no se registren incorrectamente como fondos de donantes.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2449D1F4" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F083311" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En el módulo de Control Presupuestario de Quantum, el fondo 11890 es controlado por caja a nivel de fondo y departamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389BDA35" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E0F0496" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La entrada de diario debe aprobarse de acuerdo con la directriz de entrada de diario</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312FC676" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10DD59C9" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contabilidad para el fondo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...333 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>30083</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="523434E8" w14:textId="77777777" w:rsidR="00275E66" w:rsidRPr="00E47157" w:rsidRDefault="00275E66" w:rsidP="00912B3E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="16CA4159" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6839B830" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...58 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los ingresos en este fondo se registrarán por el Centro Mundial de Servicios Compartidos (GSSC) a través del Módulo de contratos de Quantum utilizando la cuenta 51005 como parte del proceso de transacción de ingresos normal.  No se requiere identificación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>del proyecto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D07BE62" w14:textId="77777777" w:rsidR="0073449B" w:rsidRPr="008F2EC6" w:rsidRDefault="0073449B" w:rsidP="00912B3E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="095C06DF" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A804F09" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...35 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">En el módulo de Control Presupuestario de Quantum, el fondo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>30083</w:t>
       </w:r>
-      <w:r>
-[...38 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es controlado por caja a nivel de fondo y departamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1764E4B0" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14A5F44E" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Programación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B66B53" w14:textId="77777777" w:rsidR="00F55B1B" w:rsidRPr="00D01D19" w:rsidRDefault="00F55B1B" w:rsidP="00912B3E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="3D9A08F0" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5955A64B" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Programación de los recursos del fondo 11888 a través del fondo 30084</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="281B0251" w14:textId="77777777" w:rsidR="00F55B1B" w:rsidRPr="00D01D19" w:rsidRDefault="00F55B1B" w:rsidP="00912B3E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="45D9738C" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="423295B4" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los fondos deben utilizarse principalmente para financiar las actividades del programa del PNUD, incluidas las actividades de eficacia del desarrollo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1264F487" w14:textId="77777777" w:rsidR="00F33C56" w:rsidRPr="00D01D19" w:rsidRDefault="00F33C56" w:rsidP="00912B3E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="29A5FE0C" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="600FDC2A" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Los recursos del fondo 11888 pueden ser utilizados por el centro de costos correspondiente. Los recursos del fondo 11888 deben asignarse principalmente para financiar actividades de desarrollo, incluida la eficacia del desarrollo, y para financiar la estructura organizativa de las funciones que brindan apoyo y servicios a las actividades del programa, incluida la formulación de proyectos y actividades relacionadas.  Estas incluyen: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2823B22A" w14:textId="77777777" w:rsidR="005D1892" w:rsidRPr="00E47157" w:rsidRDefault="00B220B9" w:rsidP="00912B3E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="5B7E0DE0" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Actividades para financiar proyectos de desarrollo nuevos o existentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B1D23C" w14:textId="58B342DA" w:rsidR="00896ACA" w:rsidRPr="00E47157" w:rsidRDefault="00856D0E" w:rsidP="00912B3E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0DE72351" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Actividades para respaldar los resultados de políticas anteriores y probar las innovaciones con potencial de ampliación bajo el mecanismo de participación. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00872FFC">
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Mecanismo de participación</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4877EB6F" w14:textId="37E384D0" w:rsidR="001070B0" w:rsidRPr="00E47157" w:rsidRDefault="00BB5EC5" w:rsidP="00912B3E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7742A533" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...31 lines deleted...]
-        <w:r w:rsidRPr="00BB5EC5">
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prefinanciación: establecer un proyecto de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>servicios de habilitación para la prestación (prefinanciación)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BB5EC5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> . Véanse los pasos 3.1 y 3.2 sobre prefinanciación de la política y los procedimientos de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00BB5EC5">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>planificación y pago de los servicios de apoyo a la ejecución de proyectos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00BB5EC5">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8FCFED" w14:textId="6EBDE097" w:rsidR="00EB2718" w:rsidRPr="00142E9C" w:rsidRDefault="00A30CE1" w:rsidP="00912B3E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="52C8A05E" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="43"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Cancelación del saldo de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D01D19">
-[...24 lines deleted...]
-        <w:r w:rsidRPr="00D01D19">
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">déficit de proyectos en el cierre financiero de proyectos de desarrollo y fondos fiduciarios. Véanse las Políticas y procedimientos de operaciones (POPP, por sus siglas en inglés) sobre </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Cierre financiero de proyectos de desarrollo y fondos fiduciarios</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D01D19">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17289656" w14:textId="77777777" w:rsidR="00EB2718" w:rsidRPr="00D01D19" w:rsidRDefault="00EB2718" w:rsidP="00912B3E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="75BD2650" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7473C80A" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Para facilitar la supervisión y el seguimiento de los saldos, no se deben registrar gastos ni programación con el código de fondo 11888. El fondo 11888 se debe utilizar únicamente para contabilizar los ingresos (es decir, transferencias de entrada y salida). Para fines de programación, los recursos deben transferirse al fondo 30084, con la respectiva identificación del proyecto, y los gastos deben registrarse en el fondo 30084 (con Id. de proyecto). Los gastos en el fondo 30084 serán controlados por efectivo a nivel de proyecto-fondo-donante.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8D5170" w14:textId="77777777" w:rsidR="00AB3F03" w:rsidRPr="00D01D19" w:rsidRDefault="00AB3F03" w:rsidP="00912B3E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="18CE26F0" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37B8900B" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El programa y las políticas y procedimientos financieros normales del PNUD se aplican, incluidos el presupuesto plurianual, la planificación y la recuperación de costos.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">De acuerdo con el FRR del PNUD, los intereses y saldos de proyectos retenidos en el fondo 11888 y utilizados en el fondo 30084 son recursos del PNUD. De manera similar, cualquier interés obtenido a partir de los saldos de recursos del fondo </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>30084</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> se acreditará en el fondo 11888.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> No se requiere la aprobación previa del Gobierno receptor del programa para el uso de los fondos propios del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED8B467" w14:textId="77777777" w:rsidR="00C04EF6" w:rsidRPr="00C04EF6" w:rsidRDefault="00C04EF6" w:rsidP="00C04EF6">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="3E7ABB15" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0567DA3E" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los siguientes códigos contables deben utilizarse para transferir saldos a través de entrada de diario cuando se programan los fondos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2C262E" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44C1B29D" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asiento de débito:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EE0D45" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="288000E9" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuenta:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>51035 (transferencias a o de fondos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51AFB340" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fondo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>11888</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C7C7876" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unidad operacional:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Aplicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E263B62" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Código del donante:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>000012 (PNUD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BC0E364" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Centro de costo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Departamento aplicable </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01E01D11" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3600" w:hanging="2880"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Descripción:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Motivos claros y detalles de «de» y «a» para la transferencia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC7CF53" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="456954D5" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La Id. del proyecto no se debe usar en el asiento de débito y el </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>código del donante 000012 (PNUD) se debe usar para las transferencias de recursos del fondo 11888</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E84A44" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E75F935" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>En el módulo de Control Presupuestario de Quantum, el fondo 11890 es controlado por caja a nivel de fondo y departamento.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE62C4F" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F3ECC88" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los diarios deben aprobarse de acuerdo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>con las</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...483 lines deleted...]
-        <w:r w:rsidR="00125CC7">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Directrices</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00125CC7">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00712E79">
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de la entrada de diario del libro mayo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAB3E2A" w14:textId="77777777" w:rsidR="001F156D" w:rsidRPr="00EB311A" w:rsidRDefault="001F156D" w:rsidP="00DF63AD">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="67396495" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FD4868A" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373A30E1" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E71EBEC" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0374A1D1" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C7083AD" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="737858E3" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF702E2" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Asiento de crédito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21369336" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-AR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45BA42E0" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cuenta:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>51035 (transferencias a o de fondos)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A4776D" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Fondo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>30084</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61864139" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Unidad operacional:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>DO Aplicable</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7681237C" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Asiento de crédito</w:t>
-[...182 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:t>Código del donante:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>00012 (PNUD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3273D423" w14:textId="7E77CD26" w:rsidR="00214D7F" w:rsidRPr="00E47157" w:rsidRDefault="00AF117D" w:rsidP="00912B3E">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="533B4EF2" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Centro de costo</w:t>
       </w:r>
-      <w:r w:rsidR="008F2EC6">
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Departamento aplicable </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496FB6A9" w14:textId="77777777" w:rsidR="00F50D57" w:rsidRDefault="00F50D57" w:rsidP="00F50D57">
+    <w:p w14:paraId="25508058" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2954"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:hanging="2880"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...32 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Entre agencias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">0            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBF4277" w14:textId="77777777" w:rsidR="00F50D57" w:rsidRPr="00E47157" w:rsidRDefault="00F50D57" w:rsidP="00F50D57">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1C586F10" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Id. del proyecto:  </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Id. del proyecto aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="525127E9" w14:textId="77777777" w:rsidR="00214D7F" w:rsidRPr="00D01D19" w:rsidRDefault="00214D7F" w:rsidP="002F0922">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="07A96A0B" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...74 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0955E870" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es decir, los recursos programados deben registrarse a nivel de proyecto utilizando la combinación de distribución de proyecto apropiado con el código del donante 000012. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FC2CC41" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F22C2F7" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La transferencia de recursos del fondo 11888 al fondo 30084 para la programación debe ser autorizada por el buró respectivo y los diarios </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">deben aprobarse de acuerdo </w:t>
       </w:r>
-      <w:r w:rsidR="00094038" w:rsidRPr="00300A0F">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>con las</w:t>
       </w:r>
-      <w:r w:rsidR="00094038">
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00094038" w:rsidRPr="00300A0F">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Directrices</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00094038" w:rsidRPr="00300A0F">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00094038" w:rsidRPr="00300A0F">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>de la entrada de diario del libro mayo.</w:t>
       </w:r>
-      <w:r w:rsidR="00094038" w:rsidRPr="00300A0F">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="425841C5" w14:textId="77777777" w:rsidR="00BE5797" w:rsidRPr="00D01D19" w:rsidRDefault="00BE5797" w:rsidP="00912B3E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="639E400A" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="490BB652" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El apoyo general a la gestión (GMS, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D01D19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General Management Support Costs,</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés), a una tasa mínima estándar del 8 % para proyectos complementarios, se aplica desde el 1 de enero de 2018 en el código de fondo 30084 para cubrir los costos de gestión de la organización necesarios para respaldar estos proyectos. El GMS se calculará con base en los gastos en los libros mayores cuando se ejecute el proceso de cobro inmediato (F&amp;A). Por lo tanto, las oficinas deben garantizar que la tasa de GMS aplicable esté correctamente configurada y presupuestada adecuadamente en el módulo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>de subvenciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AEE65A" w14:textId="77777777" w:rsidR="00AF117D" w:rsidRPr="00AF117D" w:rsidRDefault="00AF117D" w:rsidP="00AF117D">
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="615E36D6" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="766AA1C8" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Programación de los recursos del fondo 11890 a través del fondo 30095</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73CD6107" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...36 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29102E9F" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los fondos deben utilizarse principalmente para financiar las actividades del programa del PNUD, incluidas las actividades de eficacia del desarrollo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200FE897" w14:textId="77777777" w:rsidR="00D5255F" w:rsidRPr="00D01D19" w:rsidRDefault="00D5255F" w:rsidP="00D5255F">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="6CD964F2" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B029A49" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...60 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Los recursos del fondo 11890 pueden ser utilizados por el centro de costos correspondiente. Los recursos del fondo 11890 deben asignarse principalmente para financiar actividades de desarrollo, incluida la eficacia del desarrollo, y para financiar la estructura organizativa de las funciones que brindan apoyo y servicios a las actividades del programa, incluida la formulación de proyectos y actividades relacionadas.  Estas incluyen: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE5E4D1" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57882155" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Actividades para financiar proyectos de desarrollo nuevos o existentes.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF43058" w14:textId="77777777" w:rsidR="00383C72" w:rsidRPr="00E47157" w:rsidRDefault="00383C72" w:rsidP="00383C72">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1C7399F1" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Actividades para respaldar los resultados de políticas anteriores y probar las innovaciones con potencial de ampliación bajo el mecanismo de participación. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidRPr="00872FFC">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Mecanismo de participación</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F05B5FF" w14:textId="77777777" w:rsidR="007D0FE8" w:rsidRPr="007D0FE8" w:rsidRDefault="00383C72" w:rsidP="004F73AA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="19E560C9" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Prefinanciación: establecer un proyecto de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
-        <w:r w:rsidRPr="007D0FE8">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>servicios de habilitación para la prestación (prefinanciación)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D0FE8">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> . Véanse los pasos 3.1 y 3.2 sobre prefinanciación de la política y los procedimientos de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
-        <w:r w:rsidRPr="007D0FE8">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>planificación y pago de los servicios de apoyo a la ejecución de proyectos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D0FE8">
-[...50 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (Bajo un proyecto de los servicios de apoyo, los salarios también pueden financiarse asignando 11890 recursos a un proyecto). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBEB545" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="47"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="990"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cancelación del saldo de </w:t>
       </w:r>
-      <w:r w:rsidRPr="007D0FE8">
-[...17 lines deleted...]
-        <w:r w:rsidRPr="007D0FE8">
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">déficit de proyectos en el cierre financiero de proyectos de desarrollo y fondos fiduciarios. Véanse las Políticas y procedimientos de operaciones (POPP, por sus siglas en inglés) sobre </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Cierre financiero de proyectos de desarrollo y fondos fiduciarios</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="007D0FE8">
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B80941" w14:textId="77777777" w:rsidR="00C071C0" w:rsidRPr="00383C72" w:rsidRDefault="00C071C0" w:rsidP="00C071C0">
-      <w:pPr>
+    <w:p w14:paraId="223CDF07" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1444C38C" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...83 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Para facilitar la supervisión y el seguimiento de los saldos, no se deben registrar gastos ni programación con el código de fondo 11890. El fondo 11890 se debe utilizar únicamente para contabilizar los ingresos (es decir, transferencias de entrada y salida). Para fines de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>programación, los recursos deben transferirse al fondo 30095, con la respectiva identificación del proyecto, y los gastos deben registrarse en el fondo 30095 (con Id. de proyecto). Los gastos en el fondo 30084 serán controlados por efectivo a nivel de proyecto-fondo-donante.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D0E8796" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21744209" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El programa y las políticas y procedimientos financieros normales del PNUD se aplican, incluidos el presupuesto plurianual, la planificación y la recuperación de costos.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...61 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">De acuerdo con el FRR del PNUD, los intereses y saldos de proyectos retenidos en el fondo 11890 y utilizados en el fondo 30095 son recursos del PNUD. De manera similar, cualquier interés obtenido a partir de los saldos de recursos del fondo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>30095</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> se acreditará en el fondo 11888.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> No se requiere la aprobación previa del Gobierno receptor del programa para el uso de los fondos propios del PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB2E49E" w14:textId="77777777" w:rsidR="00E27493" w:rsidRPr="00C04EF6" w:rsidRDefault="00E27493" w:rsidP="00E27493">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="0416241F" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:bCs/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="60746C5C" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...47 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los siguientes códigos contables deben utilizarse para transferir saldos a través de entrada de diario cuando se programan los fondos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6E00FA" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302864D1" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Asiento de débito:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DEA309" w14:textId="77777777" w:rsidR="00E701B7" w:rsidRPr="00D01D19" w:rsidRDefault="00E701B7" w:rsidP="00E701B7">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="18B07248" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="441CEB27" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuenta:</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>51035 (transferencias a o de fondos)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="089CA711" w14:textId="0AA5A9B7" w:rsidR="00E701B7" w:rsidRPr="00E47157" w:rsidRDefault="00E701B7" w:rsidP="00E701B7">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="24761D72" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fondo:</w:t>
       </w:r>
-      <w:r>
-[...47 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>11890</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="625475EE" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Unidad operacional:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C0BE68" w14:textId="73004979" w:rsidR="00E701B7" w:rsidRPr="00E47157" w:rsidRDefault="00E701B7" w:rsidP="00E701B7">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="5D3D0B4B" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Código del donante:</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>000012 (PNUD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55556D87" w14:textId="6D0F8956" w:rsidR="00E701B7" w:rsidRPr="00E47157" w:rsidRDefault="00E701B7" w:rsidP="00E701B7">
-[...37 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="09E7224D" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Centro de costo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Departamento aplicable </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4957B467" w14:textId="18A95088" w:rsidR="00E701B7" w:rsidRPr="00E47157" w:rsidRDefault="00E701B7" w:rsidP="00A22DAC">
-      <w:pPr>
+    <w:p w14:paraId="031BA697" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2880" w:hanging="2160"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Descripción:</w:t>
       </w:r>
-      <w:r w:rsidR="00A22DAC">
-[...12 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Motivos claros y detalles de «de» y «a» para la transferencia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B09D86" w14:textId="77777777" w:rsidR="00E701B7" w:rsidRPr="00D01D19" w:rsidRDefault="00E701B7" w:rsidP="00E701B7">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="56D28E53" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66AAEB15" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">La Id. del proyecto no se debe usar en el asiento de débito y el </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>código del donante 000012 (PNUD) se debe usar para las transferencias de recursos del fondo 11890</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35306FE4" w14:textId="77777777" w:rsidR="00E701B7" w:rsidRPr="00E701B7" w:rsidRDefault="00E701B7" w:rsidP="00B06D89">
-      <w:pPr>
+    <w:p w14:paraId="460968CF" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7206A16A" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Asiento de crédito</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD47B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799E7088" w14:textId="77777777" w:rsidR="00CD47B3" w:rsidRPr="00CD47B3" w:rsidRDefault="00CD47B3" w:rsidP="00CD47B3">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="036B6602" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A351000" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuenta:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD47B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>51035 (transferencias a o de fondos)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707E4251" w14:textId="7D6BB427" w:rsidR="00CD47B3" w:rsidRPr="00097B57" w:rsidRDefault="00CD47B3" w:rsidP="00CD47B3">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="70B3AF75" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fondo:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00097B57">
-[...64 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>30095</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="385F0514" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Unidad operacional:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00097B57">
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>DO Aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73383F21" w14:textId="27EB3015" w:rsidR="00CD47B3" w:rsidRPr="00CD47B3" w:rsidRDefault="00CD47B3" w:rsidP="00CD47B3">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="3052A78F" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Código del donante:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD47B3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>000012 (PNUD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DF2E3E0" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Centro de costo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Departamento aplicable </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19CFA383" w14:textId="77777777" w:rsidR="00CD47B3" w:rsidRDefault="00CD47B3" w:rsidP="00CD47B3">
+    <w:p w14:paraId="1A1CFACB" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2954"/>
         </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="3600" w:hanging="2880"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...32 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Entre agencias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">0            </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC09D13" w14:textId="77777777" w:rsidR="00CD47B3" w:rsidRPr="00E47157" w:rsidRDefault="00CD47B3" w:rsidP="00CD47B3">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="64CDFF4E" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Id. del proyecto:  </w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Id. del proyecto aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7156BC7D" w14:textId="77777777" w:rsidR="00CD47B3" w:rsidRPr="00D01D19" w:rsidRDefault="00CD47B3" w:rsidP="00CD47B3">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="4DC85111" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...49 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18DACB13" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es decir, los recursos programados deben registrarse a nivel de proyecto utilizando el la combinación de distribución de proyecto apropiado con el código del donante 000012. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CAD5FD6" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4242569B" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...76 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06014530" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La transferencia de recursos del fondo 11890 al fondo 30095 para la programación debe ser autorizada por el buró respectivo y los diarios </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">deben aprobarse de acuerdo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>con las</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C4FEF" w:rsidRPr="00EB311A">
-[...19 lines deleted...]
-        <w:r w:rsidR="001C4FEF">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>Directrices</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="001C4FEF">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="3366FF"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C4FEF">
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de la entrada de diario del libro mayo.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4666F5D5" w14:textId="5187E622" w:rsidR="008E4E8F" w:rsidRPr="00E47157" w:rsidRDefault="008E4E8F" w:rsidP="00872B86">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="79C803D9" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09488BA1" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">El apoyo general a la gestión (GMS, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D01D19">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>General Management Support Costs,</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> por sus siglas en inglés), a una tasa mínima estándar del 8 % para proyectos complementarios, se aplica desde el 1 de enero de 2018 en el código de fondo 30084 para cubrir los costos de gestión de la organización necesarios para respaldar estos proyectos. El GMS se calculará con </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>base en los gastos en los libros mayores cuando se ejecute el proceso de cobro inmediato (F&amp;A). Por lo tanto, las oficinas deben garantizar que la tasa de GMS aplicable esté correctamente configurada y presupuestada adecuadamente en el módulo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:br/>
         <w:t>de subvenciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F30080" w14:textId="77777777" w:rsidR="008E4E8F" w:rsidRPr="008E4E8F" w:rsidRDefault="008E4E8F" w:rsidP="008E4E8F">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="3F215344" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C841EE2" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Programación del fondo 30083 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4620DA" w14:textId="77777777" w:rsidR="00AD2735" w:rsidRPr="00E47157" w:rsidRDefault="00AD2735" w:rsidP="00912B3E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="73A1B35E" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D6B1350" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...54 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los recursos del fondo 30083 se deben utilizar para registrar las contribuciones recibidas y no asignadas de costos compartidos del Gobierno. La aprobación del Gobierno del donante se debe obtener antes de programar los recursos del fondo 30083, incluso para proyectos bajo el mecanismo de participación que utilicen el código de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="2C8207E3">
-[...17 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fondo 11999.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FD0A8C6" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72E77D0F" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Para facilitar la supervisión y el seguimiento de los saldos, el fondo de recursos 30083 debe programarse bajo el código del fondo del proyecto respectivo, por ejemplo, el fondo 30071 para un proyecto de participación en los gastos por parte del Gobierno.  </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Los recursos no deben programarse con el código de fondo 30083.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B4D5FF" w14:textId="77777777" w:rsidR="005D1892" w:rsidRPr="00D01D19" w:rsidRDefault="005D1892" w:rsidP="00912B3E">
-      <w:pPr>
+    <w:p w14:paraId="35B58D14" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10F21003" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...32 lines deleted...]
-      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los siguientes códigos contables deben utilizarse para transferir saldos a través de entrada de diario cuando se programan los fondos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315CEB1A" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54B41E22" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Asiento de débito:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A45344F" w14:textId="77777777" w:rsidR="0080163D" w:rsidRPr="00D01D19" w:rsidRDefault="0080163D" w:rsidP="00912B3E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="1CF4E874" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A866568" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuenta:</w:t>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>51035 (transferencias a o de fondos)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="426341A3" w14:textId="65177C76" w:rsidR="0080163D" w:rsidRPr="00E47157" w:rsidRDefault="008F2EC6" w:rsidP="00912B3E">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="10ED3AA0" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fondo:</w:t>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>30083</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D9E866" w14:textId="510EB8D2" w:rsidR="0080163D" w:rsidRPr="00E47157" w:rsidRDefault="008F2EC6" w:rsidP="00912B3E">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="77EEB8B4" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Unidad operacional:</w:t>
       </w:r>
-      <w:r w:rsidR="0080163D">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B57741" w14:textId="3CD53717" w:rsidR="0080163D" w:rsidRPr="00E47157" w:rsidRDefault="008F2EC6" w:rsidP="00912B3E">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1C30D485" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Código del donante:</w:t>
       </w:r>
-      <w:r w:rsidR="0080163D">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Código del donante aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AACEF86" w14:textId="524ACFBF" w:rsidR="0080163D" w:rsidRPr="00E47157" w:rsidRDefault="0079426C" w:rsidP="00912B3E">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1855A100" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Centro de costo</w:t>
       </w:r>
-      <w:r w:rsidR="008F2EC6">
-[...28 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve">Departamento aplicable </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72715DF7" w14:textId="77777777" w:rsidR="00530A74" w:rsidRDefault="008F2EC6" w:rsidP="00912B3E">
-      <w:pPr>
+    <w:p w14:paraId="280E36B2" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2898" w:hanging="2178"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Descripción:</w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Motivos claros y detalles de «de» y «a» para la                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44551F42" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="2898" w:firstLine="702"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>transferencia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A29EB88" w14:textId="77777777" w:rsidR="0080163D" w:rsidRPr="00D01D19" w:rsidRDefault="0080163D" w:rsidP="00912B3E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="109D0397" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="729F7ECF" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>No se requiere identificación del proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245F3693" w14:textId="77777777" w:rsidR="0080163D" w:rsidRPr="0079426C" w:rsidRDefault="0080163D" w:rsidP="00912B3E">
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="6BD0CBEC" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="442C1F56" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Asiento de crédito</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43691181" w14:textId="77777777" w:rsidR="0080163D" w:rsidRPr="00E47157" w:rsidRDefault="0080163D" w:rsidP="00912B3E">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="6BBAF0CB" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30D15329" w14:textId="77777777" w:rsidR="0080163D" w:rsidRPr="00E47157" w:rsidRDefault="0080163D" w:rsidP="00912B3E">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7DB491AE" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cuenta:</w:t>
       </w:r>
-      <w:r>
-[...27 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>51035 (transferencias a o de fondos)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="697028CE" w14:textId="7F996FC5" w:rsidR="0080163D" w:rsidRPr="00E47157" w:rsidRDefault="008F2EC6" w:rsidP="00912B3E">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="1345BCD2" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Fondo:</w:t>
       </w:r>
-      <w:r>
-[...36 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t>Código de fondo aplicable (por ejemplo, 30071)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDA49AB" w14:textId="5FDCC54D" w:rsidR="0080163D" w:rsidRPr="00E47157" w:rsidRDefault="008F2EC6" w:rsidP="00912B3E">
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="75697A76" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Unidad operacional:</w:t>
       </w:r>
-      <w:r>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>DO aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6748EF00" w14:textId="72EC1444" w:rsidR="0080163D" w:rsidRPr="00E47157" w:rsidRDefault="0080163D" w:rsidP="00912B3E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="6A8BE738" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...7 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Código del donante</w:t>
       </w:r>
-      <w:r w:rsidR="008F2EC6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-[...8 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Código del donante aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7405B095" w14:textId="6C7B7053" w:rsidR="0080163D" w:rsidRPr="00E47157" w:rsidRDefault="00EE770E" w:rsidP="00912B3E">
-[...46 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="14322DFB" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Centro del costo:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
         <w:t xml:space="preserve">Departamento aplicable </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19543F50" w14:textId="187C8E78" w:rsidR="0080163D" w:rsidRPr="00E47157" w:rsidRDefault="008F2EC6" w:rsidP="00912B3E">
-[...114 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="641AB978" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Agente de Ejecución:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(Implementing Agent, por sus siglas en inglés) aplicable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="704A0EC7" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Id. del proyecto</w:t>
       </w:r>
-      <w:r>
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
         <w:t>Id. del proyecto aplicable</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27FA212C" w14:textId="77777777" w:rsidR="00664568" w:rsidRDefault="00664568" w:rsidP="00912B3E">
-[...66 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6425CE7E" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="196FAEB0" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Es decir, el asiento de crédito debe registrarse en el proyecto utilizando la combinación de distribución del proyecto apropiado </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8D5387" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04CA47B9" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>El GMS se calculará con base en los gastos incurridos en los libros mayores y se registrará bajo el código del donante aplicable cuando se ejecute el proceso de cobro inmediato (F&amp;A). Por lo tanto, las oficinas deben garantizar que la tasa de GMS aplicable esté correctamente configurada en el módulo de subvenciones.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02070FC1" w14:textId="77777777" w:rsidR="00847411" w:rsidRPr="00CF13AF" w:rsidRDefault="00847411" w:rsidP="00847411">
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+    <w:p w14:paraId="5F2E4A6A" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DE9A5EB" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Acuerdos y modelos:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9F248D" w14:textId="77777777" w:rsidR="009A0B07" w:rsidRPr="00D01D19" w:rsidRDefault="009A0B07" w:rsidP="00912B3E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="578EE0F1" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F585CB6" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Interés y saldo de proyecto no utilizado</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7027886A" w14:textId="77777777" w:rsidR="00F05112" w:rsidRPr="00D01D19" w:rsidRDefault="00F05112" w:rsidP="00912B3E">
-      <w:pPr>
+    <w:p w14:paraId="1BE97FD2" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D95CA0" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Los acuerdos estándar de costos compartidos del PNUD (véase la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
-        <w:r w:rsidRPr="005D682B">
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>biblioteca de modelos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C8207E3">
-[...26 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de Acuerdos estándar de costos compartidos) deben contener las siguientes cláusulas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C34EF4" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Cualquier ingreso por intereses atribuible a la contribución se acreditará en la cuenta del PNUD y se utilizará de conformidad con los procedimientos establecidos por este.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74064CA3" w14:textId="77777777" w:rsidR="00AD2735" w:rsidRPr="00E47157" w:rsidRDefault="00AD2735" w:rsidP="00912B3E">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="17B89E8A" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="44"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">En los casos en que el Proyecto se complete de conformidad con el documento del proyecto, cualquier fondo </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>por un monto inferior a USD 5000 (u otro monto acordado con el donante)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> que no se haya utilizado después de que se haya cumplido con todos los compromisos y responsabilidades, será reasignado automáticamente por el PNUD. Cualquier fondo </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>superior a USD 5000 (u otro monto acordado con el donante)</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que no haya sido utilizado luego de que se hayan cumplido todos los compromisos y responsabilidades, será reasignado por el PNUD luego de consultar con el donante.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A6DAF1" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C2A1BFA" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36802A26" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Contribuciones no asignadas bajo el fondo </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>30083</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5F01B6" w14:textId="77777777" w:rsidR="00111993" w:rsidRPr="00D01D19" w:rsidRDefault="00111993" w:rsidP="00912B3E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="6DDDD5F5" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72661641" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Para contribuciones a proyectos bajo el DPP o MANUD existente (y cuando un proyecto específico aún no ha sido formulado), los ingresos se contabilizarán como «no asignados» y la oficina de país deberá enviar (i) una nota de expediente del Jefe de Oficina (o su delegado) que certifique que los fondos recibidos por parte del Gobierno están destinados a programas que forman parte de un DPP o un MANUD y (ii) la comunicación recibida por parte del Gobierno. Las decisiones de programación bajo este fondo, incluidas las transferencias a otros proyectos, deben realizarse en consulta con el Gobierno nacional.  Los recursos no programados en el fondo 30083 serán supervisados periódicamente por la oficina de país, durante todo el año.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="385D0189" w14:textId="77777777" w:rsidR="00DA5E78" w:rsidRPr="00D01D19" w:rsidRDefault="00DA5E78" w:rsidP="00912B3E">
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="5170BE5D" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...4 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D43CE46" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="39"/>
+          <w:numId w:val="1"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-      <w:r>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Si la contribución se destina a nuevos programas que no forman parte del DPP y el MANUD existentes, la oficina debe firmar un acuerdo de costos compartidos utilizando la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
-        <w:r w:rsidRPr="005D682B">
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00E177D6">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:color w:val="3366FF"/>
+            <w:kern w:val="0"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
+            <w:lang w:val="es-ES"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>biblioteca de modelos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="2C8207E3">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+      <w:r w:rsidRPr="00E177D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>de Acuerdos estándar del PNUD para programas de costos compartidos por parte del Gobierno del país.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D4D4120" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77C83F77" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5837A613" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69EB0BD4" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-AR"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="06A668F5" w14:textId="77777777" w:rsidR="00D8640D" w:rsidRPr="00D8640D" w:rsidRDefault="00D8640D" w:rsidP="002F0922">
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7931B78D" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00C24B00" w:rsidRDefault="00E177D6" w:rsidP="00C24B00">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C24B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Disclaimer: This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3915230C" w14:textId="7D72466A" w:rsidR="00D8640D" w:rsidRPr="00D8640D" w:rsidRDefault="00D8640D" w:rsidP="002F0922">
+    <w:p w14:paraId="035B9FE0" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00C24B00" w:rsidRDefault="00E177D6" w:rsidP="00C24B00">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="7AEE44FE" w14:textId="77777777" w:rsidR="00D8640D" w:rsidRPr="00D8640D" w:rsidRDefault="00D8640D" w:rsidP="002F0922">
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D110D65" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00C24B00" w:rsidRDefault="00E177D6" w:rsidP="00C24B00">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:jc w:val="center"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:color w:val="201F1E"/>
-          <w:sz w:val="23"/>
-          <w:szCs w:val="23"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C24B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-ES_tradnl"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Descargo de responsabilidad: esta es una traducción de un documento original en inglés. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D8640D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:r w:rsidRPr="00C24B00">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="es-UY"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3F0120" w14:textId="77777777" w:rsidR="00367FDA" w:rsidRPr="00D8640D" w:rsidRDefault="00367FDA" w:rsidP="00912B3E">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
+    <w:p w14:paraId="423BBE4C" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="es-ES_tradnl"/>
-        </w:rPr>
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId29"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57729A0F" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00E177D6">
+      <w:footerReference w:type="default" r:id="rId21"/>
+      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1800" w:bottom="90" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="12507AB2" w14:textId="77777777" w:rsidR="00936FCA" w:rsidRDefault="00936FCA" w:rsidP="006A295A">
+    <w:p w14:paraId="4F852BBC" w14:textId="77777777" w:rsidR="007C2451" w:rsidRDefault="007C2451" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="21FBBF97" w14:textId="77777777" w:rsidR="00936FCA" w:rsidRDefault="00936FCA" w:rsidP="006A295A">
+    <w:p w14:paraId="68D6F718" w14:textId="77777777" w:rsidR="007C2451" w:rsidRDefault="007C2451" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-    <w:panose1 w:val="02070309020205020404"/>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...35 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4E83840F" w14:textId="2D32E53F" w:rsidR="00DE6305" w:rsidRDefault="00DE6305">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="090044F3" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00C24B00" w:rsidRDefault="00E177D6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:caps/>
-        <w:color w:val="4F81BD" w:themeColor="accent1"/>
+        <w:color w:val="4F81BD"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="14918026" w14:textId="4463B20C" w:rsidR="00F37C4F" w:rsidRPr="00D01D19" w:rsidRDefault="00F37C4F" w:rsidP="00F37C4F">
+  <w:p w14:paraId="4822AEFB" w14:textId="351ECA84" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Página</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C24B00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00C24B00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>de</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00C24B00">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>Fecha de entrada en vigor: 01/01/2023</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
+    </w:r>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Versión #: </w:t>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:alias w:val="POPPRefItemVersion"/>
+        <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
+        <w:id w:val="-1255899545"/>
+        <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
+        <w:text/>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r w:rsidRPr="00E177D6">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>7</w:t>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AA77BE9" w14:textId="77777777" w:rsidR="00E177D6" w:rsidRPr="00E177D6" w:rsidRDefault="00E177D6">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E177D6">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>Página</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00F37C4F">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...259 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00E47157">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00E47157">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D8640D">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00E47157">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>de</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidRPr="00D01D19">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00D01D19">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00D01D19">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00D8640D">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidRPr="00D01D19">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="00D01D19">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00D01D19">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Fecha de entrada en vigor: </w:t>
     </w:r>
-    <w:r w:rsidR="007A3C61">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>0</w:t>
+      <w:t>01/01/2023</w:t>
     </w:r>
-    <w:r w:rsidR="007A3C61" w:rsidRPr="007F742D">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
-[...31 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidR="007A3C61" w:rsidRPr="00D01D19">
+    <w:r w:rsidRPr="00E177D6">
       <w:rPr>
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t>Versión</w:t>
-[...7 lines deleted...]
-      <w:t xml:space="preserve"> #: </w:t>
+      <w:t xml:space="preserve">Versión #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="73021575"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='8264c5cc-ec60-4b56-8111-ce635d3d139a' xmlns:ns4='e560140e-7b2f-4392-90df-e7567e3021a3' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns3:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{15B243C3-A726-4697-A075-A6D3D6EC7181}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:sdtEndPr>
       <w:sdtContent>
-        <w:r w:rsidR="007A3C61">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidRPr="00E177D6">
           <w:t>7</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="589DEA7F" w14:textId="77777777" w:rsidR="00936FCA" w:rsidRDefault="00936FCA" w:rsidP="006A295A">
+    <w:p w14:paraId="7C3E87FA" w14:textId="77777777" w:rsidR="007C2451" w:rsidRDefault="007C2451" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70A6C298" w14:textId="77777777" w:rsidR="00936FCA" w:rsidRDefault="00936FCA" w:rsidP="006A295A">
+    <w:p w14:paraId="68B63E99" w14:textId="77777777" w:rsidR="007C2451" w:rsidRDefault="007C2451" w:rsidP="00E177D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="348B8060" w14:textId="7F770280" w:rsidR="00F37C4F" w:rsidRDefault="003A705F" w:rsidP="003A705F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="091F77F8" w14:textId="794C09B5" w:rsidR="00E177D6" w:rsidRDefault="00E177D6" w:rsidP="003A705F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E2DC9B9" wp14:editId="6DA0BF9B">
-[...2 lines deleted...]
-          <wp:docPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76DE51A5" wp14:editId="22D9019B">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="rightMargin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-99060</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="283210" cy="553085"/>
+          <wp:effectExtent l="0" t="0" r="2540" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="1831208220" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="288971844" name="Picture 24" descr="Icon&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="2037365787" name="Picture 2037365787"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="3554" b="17704"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="293370" cy="578485"/>
+                    <a:ext cx="283210" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02F825B4"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06FC1C13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7B586258"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -8903,706 +9365,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...654 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="180352DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9410CFD4"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2250" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2970" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
@@ -9647,503 +9454,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6570" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7290" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8010" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...451 lines deleted...]
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="19DA7F58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="011ABC84"/>
     <w:lvl w:ilvl="0" w:tplc="B5F280EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10189,715 +9544,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...663 lines deleted...]
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33AE5FAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E8FCBF5C"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -10942,58 +9633,58 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="348C27CB"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="392D2358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="86B66A7A"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="385A291E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
@@ -11031,5230 +9722,145 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...2633 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="944655781">
+  <w:num w:numId="1" w16cid:durableId="896476078">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1992637785">
-[...26 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="2073000295">
+  <w:num w:numId="2" w16cid:durableId="77990175">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="174199706">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="3" w16cid:durableId="257181932">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1186408143">
-[...5 lines deleted...]
-  <w:num w:numId="30" w16cid:durableId="756904078">
+  <w:num w:numId="4" w16cid:durableId="611254862">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="990400935">
-[...38 lines deleted...]
-  <w:num w:numId="44" w16cid:durableId="257181932">
+  <w:num w:numId="5" w16cid:durableId="1433744057">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:doNotTrackFormatting/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:docVars>
-[...2 lines deleted...]
-  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="006A295A"/>
-[...1050 lines deleted...]
-    <w:rsid w:val="7CE6065E"/>
+    <w:rsidRoot w:val="00E177D6"/>
+    <w:rsid w:val="00230D13"/>
+    <w:rsid w:val="00625EC4"/>
+    <w:rsid w:val="007C2451"/>
+    <w:rsid w:val="00C24B00"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rsid w:val="00E57077"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4DBD93B9"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{FC78BBF3-869C-4EBB-8521-1E39C7050224}"/>
+  <w14:docId w14:val="1B4401A7"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FDA14992-BEEC-479F-8084-BAAE9263F5FA}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
-        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
-[...1317 lines deleted...]
-        <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -16596,1053 +10202,966 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E177D6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009A1F3B"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00BF40CF"/>
+    <w:rsid w:val="00E177D6"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10706" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/ofrm/fbm/_layouts/WopiFrame.aspx?sourcedoc=/unit/bom/ofrm/fbm/FBM%20Document%20and%20Archives/GL_JE%20Comprehensive%20Guidance%20-Nov%202014.pdf&amp;action=default&amp;Source=https://intranet.undp.org/unit/bom/ofrm/fbm/FBM%20Document%20and%20Archives/Forms/AllItems.aspx&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/ofrm/fbm/_layouts/WopiFrame.aspx?sourcedoc=/unit/bom/ofrm/fbm/FBM%20Document%20and%20Archives/GL_JE%20Comprehensive%20Guidance%20-Nov%202014.pdf&amp;action=default&amp;Source=https://intranet.undp.org/unit/bom/ofrm/fbm/FBM%20Document%20and%20Archives/Forms/AllItems.aspx&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11431" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/bom/ofrm/fbm/_layouts/WopiFrame.aspx?sourcedoc=/unit/bom/ofrm/fbm/FBM%20Document%20and%20Archives/GL_JE%20Comprehensive%20Guidance%20-Nov%202014.pdf&amp;action=default&amp;Source=https://intranet.undp.org/unit/bom/ofrm/fbm/FBM%20Document%20and%20Archives/Forms/AllItems.aspx&amp;DefaultItemOpen=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10801" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/SitePages/Financing-Agreements-and-Templates.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10801" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/unit/pb/resmob/SitePages/Financing-Agreements-and-Templates.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/10706" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="100000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
-                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...38 lines deleted...]
-  </a:objectDefaults>
+  <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...591 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
+  <Pages>9</Pages>
   <Words>3645</Words>
   <Characters>20780</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>173</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Hewlett-Packard</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>24377</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>E FOR LEVEL 3 PROCESSES and SUB PROCESSES</dc:title>
-  <dc:creator>S B</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...15 lines deleted...]
-</file>