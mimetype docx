--- v0 (2025-10-02)
+++ v1 (2026-05-19)
@@ -1,319 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="655017C5" w14:textId="778EA8E9" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
-[...65 lines deleted...]
-    <w:p w14:paraId="73D440CD" w14:textId="0F18AB67" w:rsidR="003E50B7" w:rsidRDefault="00D0300A">
+    <w:p w14:paraId="73D440CD" w14:textId="0F18AB67" w:rsidR="003E50B7" w:rsidRDefault="00D0300A" w:rsidP="008C601C">
       <w:pPr>
         <w:spacing w:before="43"/>
         <w:ind w:left="122"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk144129453"/>
       <w:r w:rsidRPr="00D0300A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>M</w:t>
-[...10 lines deleted...]
-      <w:r w:rsidR="00000000" w:rsidRPr="00D0300A">
+        <w:t>Mise</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D0300A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00D0300A">
+      <w:r w:rsidRPr="00D0300A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00D0300A">
+      <w:r w:rsidRPr="00D0300A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00D0300A">
+      <w:r w:rsidRPr="00D0300A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>œuvre</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>au</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>niveau</w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>national</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>national (</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4E3A">
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005D4E3A">
+        <w:t>NIM</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>NIM</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30C6F0A9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="30C6F0A9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="131"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="Contexte_juridique,_rôles_et_responsabil"/>
       <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>Contexte</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>juridique,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rôles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>responsabilités</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0B445B" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="5B0B445B" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5A4A4367" w14:textId="72BBD42B" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5A4A4367" w14:textId="72BBD42B" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
           <w:tab w:val="left" w:pos="828"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="236"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La responsabilité des projets </w:t>
       </w:r>
       <w:r w:rsidR="00D0300A">
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D0300A" w:rsidRPr="00D0300A">
         <w:t>Mise en œuvre au niveau national</w:t>
@@ -447,71 +368,72 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>plan-cadre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Nations unies pour l'aide au développement, ainsi que dans le plan de travail annuel correspondant.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E08B948" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="6E08B948" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FB8EA74" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5FB8EA74" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="827"/>
         </w:tabs>
         <w:ind w:left="827" w:hanging="359"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>partenaire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
@@ -530,160 +452,169 @@
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>œuvre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5407422D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="5407422D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3582909D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3582909D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
         <w:ind w:right="238"/>
       </w:pPr>
       <w:r>
         <w:t>Assume l'entière responsabilité de l'utilisation efficace des ressources du PNUD et de la réalisation des produits prévus dans le document de projet signé ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF2AFD3" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6CF2AFD3" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="42" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="236"/>
       </w:pPr>
-      <w:r>
-        <w:t>doit rendre compte de manière équitable et précise de l'avancement du projet par rapport aux plans de travail convenus, conformément au calendrier et aux formats de présentation des rapports prévus dans le document de projet ; et</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>doit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> rendre compte de manière équitable et précise de l'avancement du projet par rapport aux plans de travail convenus, conformément au calendrier et aux formats de présentation des rapports prévus dans le document de projet ; et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355014DC" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="355014DC" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="37" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="236"/>
       </w:pPr>
       <w:r>
         <w:t>Conserver la documentation et les preuves de l'utilisation correcte et prudente des ressources du projet conformément au document de projet et aux règlements et procédures applicables. La documentation doit être disponible sur demande pour les contrôleurs du projet et les auditeurs désignés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3D0247" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="5C3D0247" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B8D4D23" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2B8D4D23" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="156"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="Responsabilité_du_PNUD"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t>Responsabilité</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D50E68" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="66D50E68" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16968BB1" w14:textId="4577224B" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="16968BB1" w14:textId="4577224B" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="836"/>
           <w:tab w:val="left" w:pos="838"/>
         </w:tabs>
         <w:spacing w:before="165" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="838" w:right="236" w:hanging="370"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dans le cadre de la </w:t>
       </w:r>
       <w:r w:rsidR="005D4E3A">
         <w:t>NIM</w:t>
       </w:r>
       <w:r>
         <w:t>, le PNUD est responsable de l'utilisation efficace et efficiente des ressources</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -916,63 +847,65 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>œuvre,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ainsi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que le financement et l'évaluation des activités du programme. Le PNUD doit suivre les progrès accomplis dans la réalisation des résultats escomptés et l'utilisation appropriée des ressources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2879CBF6" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="2879CBF6" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63925ADB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="63925ADB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="828"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>L'assurance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>projets</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
@@ -1012,56 +945,57 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> que</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B47022" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="00B47022" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="253E8366" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="253E8366" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1921"/>
         </w:tabs>
         <w:spacing w:before="139"/>
         <w:ind w:left="1921" w:hanging="359"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>fonds</w:t>
       </w:r>
       <w:r>
@@ -1109,51 +1043,51 @@
       <w:r>
         <w:t>disposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4398A0" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6A4398A0" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1921"/>
         </w:tabs>
         <w:spacing w:before="26"/>
         <w:ind w:left="1921" w:hanging="359"/>
       </w:pPr>
       <w:r>
         <w:t>Le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>projet</w:t>
       </w:r>
       <w:r>
@@ -1183,51 +1117,51 @@
       <w:r>
         <w:t>les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>résultats</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>escomptés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E431CC9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3E431CC9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1922"/>
         </w:tabs>
         <w:spacing w:before="29" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="1922" w:right="237"/>
       </w:pPr>
       <w:r>
         <w:t>Des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>activités</w:t>
       </w:r>
       <w:r>
@@ -1314,51 +1248,51 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>visites</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">de contrôle périodiques et des vérifications ponctuelles des dépenses et des résultats </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>obtenus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB42755" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2FB42755" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1921"/>
         </w:tabs>
         <w:spacing w:before="37"/>
         <w:ind w:left="1921" w:hanging="359"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ressources</w:t>
       </w:r>
       <w:r>
@@ -1415,63 +1349,62 @@
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>manière</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>appropriée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D55B954" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2D55B954" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1922"/>
         </w:tabs>
         <w:spacing w:before="26" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="1922" w:right="238"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>informations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>essentielles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
@@ -1547,63 +1480,62 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>jour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">dans </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CB39000" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4CB39000" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1922"/>
         </w:tabs>
         <w:spacing w:before="9" w:line="254" w:lineRule="auto"/>
         <w:ind w:left="1922" w:right="238"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rapports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="29"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>financiers</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="28"/>
@@ -1682,63 +1614,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rapports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="27"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de livraison combinés sont préparés tous les trimestres et soumis au comité de projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA82A97" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="13E576FE" w14:textId="59DB21C4" w:rsidR="001A6441" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1922"/>
         </w:tabs>
         <w:spacing w:before="42" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="1922" w:right="240"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>risques</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sont</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
@@ -1805,90 +1736,97 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>est régulièrement mis à jour.</w:t>
+        <w:t>est régulièrement</w:t>
+      </w:r>
+      <w:r w:rsidR="001A6441">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mis à jour.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1176AD7D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="1176AD7D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
-        <w:spacing w:line="256" w:lineRule="auto"/>
-        <w:sectPr w:rsidR="003E50B7">
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1922"/>
+        </w:tabs>
+        <w:spacing w:before="42" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1922" w:right="240"/>
+        <w:sectPr w:rsidR="003E50B7" w:rsidSect="008C601C">
+          <w:headerReference w:type="default" r:id="rId7"/>
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="0" w:right="600" w:bottom="960" w:left="1580" w:header="0" w:footer="766" w:gutter="0"/>
+          <w:pgMar w:top="1710" w:right="600" w:bottom="960" w:left="1580" w:header="0" w:footer="766" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10EA4498" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
-[...8 lines deleted...]
-    <w:p w14:paraId="065626D5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="065626D5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="00680F3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1922"/>
         </w:tabs>
         <w:spacing w:before="89" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="1922" w:right="236"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rapports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1938,88 +1876,92 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>concevoir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les procédures d'assurance.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321C61EB" w14:textId="61B0583E" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="321C61EB" w14:textId="61B0583E" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="00680F3F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1922"/>
         </w:tabs>
         <w:spacing w:before="9" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="1922" w:right="240"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Les rapports d'audit des </w:t>
       </w:r>
       <w:r w:rsidR="005D4E3A">
         <w:t>NIM</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sont examinés et les partenaires chargés de la mise en œuvre prennent toutes les mesures correctives identifiées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E5321E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="05E5321E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="00680F3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44C04FC9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="527A2100" w14:textId="79BCF156" w:rsidR="001A6441" w:rsidRPr="008C601C" w:rsidRDefault="00000000" w:rsidP="00680F3F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="842"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>suivi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>continu</w:t>
       </w:r>
       <w:r>
@@ -2083,204 +2025,207 @@
         <w:t>financières</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>programmatiques.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C1B647" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="20C1B647" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="427A769E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRPr="00D0300A" w:rsidRDefault="00000000">
+    <w:p w14:paraId="427A769E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRPr="00D0300A" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:ind w:left="107"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="Document_de_projet"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00D0300A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Document</w:t>
       </w:r>
       <w:r w:rsidRPr="00D0300A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0300A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00D0300A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D0300A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F256768" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="6F256768" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08FD0316" w14:textId="4974BBBD" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="08FD0316" w14:textId="4974BBBD" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="835"/>
           <w:tab w:val="left" w:pos="837"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="837" w:right="237" w:hanging="370"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Pour chaque projet </w:t>
       </w:r>
       <w:r w:rsidR="005D4E3A">
         <w:t>NIM</w:t>
       </w:r>
       <w:r>
         <w:t>, un document de projet doit être formulé et approuvé par toutes les parties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>concernées</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(voir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>POPP</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-11"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>:</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-11"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>Programmes</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-10"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>et</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-11"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>Projets).</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Ce</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>document</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
@@ -2340,102 +2285,105 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>mise en œuvre, un budget de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>projet et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le recouvrement des coûts correspondants convenus (aide à la gestion générale - GMS - et coûts des services d'appui à la mise en œuvre - DES).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6C11AC" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="6D6C11AC" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65EED38A" w14:textId="2669CC8A" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="65EED38A" w14:textId="2669CC8A" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="106"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="Programmes_par_pays"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:t>Programmes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D0300A">
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>pays</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1636503E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="1636503E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CB11EB5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB11EB5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
           <w:tab w:val="left" w:pos="828"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="237"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le terme "exécution" est défini comme la propriété et la responsabilité globales des activités du programme du PNUD au niveau national. Le gouvernement, par l'intermédiaire de l'autorité gouvernementale de coordination, exerce son contrôle et sa responsabilité sur les activités du programme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du</w:t>
@@ -2695,56 +2643,57 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>au</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">niveau </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>national.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F3EAD4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="71F3EAD4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3584C87E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3584C87E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
           <w:tab w:val="left" w:pos="828"/>
         </w:tabs>
         <w:spacing w:before="166" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="235"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>terme</w:t>
@@ -2935,56 +2884,57 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>activités</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>projet du PNUD et leur utilisation pour produire des résultats, comme indiqué dans le plan de travail annuel, signé par le PNUD et le partenaire de mise en œuvre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420C5ED1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="420C5ED1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F9E57FB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6F9E57FB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
           <w:tab w:val="left" w:pos="828"/>
         </w:tabs>
         <w:spacing w:before="135" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="237"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le plan d'action du programme national ou le plan d'action du PNUD, ainsi que le plan de travail annuel (combiné) constituent les exigences minimales d'un document de projet. Les responsabilités de mise en œuvre sont séparées des responsabilités d'exécution et placées sous la responsabilité des partenaires de mise en œuvre. Les partenaires de mise en œuvre sont responsables</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
@@ -3085,62 +3035,64 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'obtenir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>résultats prévus dans le plan de travail annuel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A23325" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="28A23325" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7190C8C3" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7190C8C3" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="Enregistrement_d'un_projet_NIM_dans_Quan"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>Enregistrement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>projet</w:t>
       </w:r>
       <w:r>
@@ -3152,61 +3104,62 @@
       <w:r>
         <w:t>NIM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A72D521" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="5A72D521" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0267293C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0267293C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="678"/>
           <w:tab w:val="left" w:pos="837"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="837" w:right="236" w:hanging="370"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Quantum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>incorpore</w:t>
@@ -3424,81 +3377,76 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>reflètent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>titres</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA598E5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="4AA598E5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="001A6441">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="003E50B7">
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DE76894" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
-[...8 lines deleted...]
-    <w:p w14:paraId="41A3C903" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="41A3C903" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="56" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="838"/>
+        <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>spécifiques</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pour</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>certains</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3582,60 +3530,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>prendre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en compte lors de la gestion d'un projet dans Quantum :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43634A5C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="43634A5C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53289632" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="53289632" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1241"/>
         </w:tabs>
         <w:ind w:left="1241" w:hanging="424"/>
       </w:pPr>
       <w:r>
         <w:t>Plan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'action</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3700,51 +3649,51 @@
       <w:r>
         <w:t>gouvernement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>hors</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5716CFC8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5716CFC8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1242"/>
         </w:tabs>
         <w:spacing w:before="18" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="234"/>
       </w:pPr>
       <w:r>
         <w:t>Projets/plans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
@@ -3861,102 +3810,102 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>politique de programme du PNUD, le terme "Projet/Programme de travail" représente un projet in Quantum.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Il peut y avoir un projet avec différents résultats et activités.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Le budget est contrôlé au niveau du projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212E20C5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="212E20C5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1242"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="238"/>
       </w:pPr>
       <w:r>
         <w:t>L'agent d'exécution signe le plan d'action du programme national. Ce plan n'est pas pris en compte dans Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01ABFBBD" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="01ABFBBD" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1242"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="240" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Le partenaire chargé de la mise en œuvre gère et met en œuvre les activités du programme afin d'atteindre les résultats spécifiés "Institution ID" dans la proposition quantique.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE530CA" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3DE530CA" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1242"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="241"/>
       </w:pPr>
       <w:r>
         <w:t>Une partie responsable est engagée par le partenaire de mise en œuvre pour mener à bien des activités dans le cadre d'un projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8D98E4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1C8D98E4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1242"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="240"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>parties</w:t>
       </w:r>
       <w:r>
@@ -4046,64 +3995,66 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>tableau</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>au niveau du budget. Le champ "Agent de mise en œuvre" reflète la partie responsable.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F2F35B2" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="7F2F35B2" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="512BE9D2" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="512BE9D2" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="40"/>
         <w:ind w:left="842"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Elle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>peut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>être</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
@@ -4125,81 +4076,81 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>suit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="827" w:type="dxa"/>
+        <w:tblInd w:w="460" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5102"/>
-        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="5400"/>
+        <w:gridCol w:w="3688"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E50B7" w14:paraId="0BB9BFF5" w14:textId="77777777">
+      <w:tr w:rsidR="003E50B7" w14:paraId="0BB9BFF5" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8788" w:type="dxa"/>
+            <w:tcW w:w="9088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="1CB5F662" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1CB5F662" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="150"/>
               <w:ind w:left="144"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -4226,69 +4177,69 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>du</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E50B7" w14:paraId="18C31D3C" w14:textId="77777777">
+      <w:tr w:rsidR="003E50B7" w14:paraId="18C31D3C" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="678"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="7005CFE0" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+          <w:p w14:paraId="7005CFE0" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="5"/>
               <w:rPr>
                 <w:sz w:val="17"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2A04B538" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A04B538" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="144"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Modules</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -4310,51 +4261,51 @@
                 <w:b/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="11A8EE1A" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="11A8EE1A" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="145"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Terminologie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
@@ -4374,59 +4325,59 @@
               <w:t>le</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">domaine </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>quantique</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E50B7" w14:paraId="0818BCF1" w14:textId="77777777">
+      <w:tr w:rsidR="003E50B7" w14:paraId="0818BCF1" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10454CB5" w14:textId="61B10F91" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="10454CB5" w14:textId="61B10F91" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="150"/>
               <w:ind w:left="144"/>
             </w:pPr>
             <w:r>
               <w:t>PLAN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>D'ACTION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>DU</w:t>
@@ -4439,142 +4390,142 @@
             </w:r>
             <w:r>
               <w:t>PROGRAMME</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D0300A">
               <w:t xml:space="preserve">DE </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>PAYS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D9C8149" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4D9C8149" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="150"/>
               <w:ind w:left="145"/>
             </w:pPr>
             <w:r>
               <w:t>Non</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>enregistré</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>dans</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Quantum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E50B7" w14:paraId="38169ACB" w14:textId="77777777">
+      <w:tr w:rsidR="003E50B7" w14:paraId="38169ACB" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="381520D9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="381520D9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="150"/>
               <w:ind w:left="144"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>EXÉCUTION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D9A009F" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1D9A009F" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="150"/>
               <w:ind w:left="145"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E50B7" w14:paraId="385A4CB7" w14:textId="77777777">
+      <w:tr w:rsidR="003E50B7" w14:paraId="385A4CB7" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="563D3F14" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="563D3F14" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:left="144"/>
             </w:pPr>
             <w:r>
               <w:t>PROJET</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>AVEC</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>PLANS</w:t>
@@ -4593,157 +4544,157 @@
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>TRAVAIL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>ANNUELS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06A9BA3C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06A9BA3C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:left="145"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E50B7" w14:paraId="4EC0B597" w14:textId="77777777">
+      <w:tr w:rsidR="003E50B7" w14:paraId="4EC0B597" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="679"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3DD5CE" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7B3DD5CE" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="144"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>PRODUCTION</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>/ACTIVITÉS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E402B10" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0E402B10" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68" w:line="259" w:lineRule="auto"/>
               <w:ind w:left="145"/>
             </w:pPr>
             <w:r>
               <w:t>Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>répartition</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">du </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>travail/tâches</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E50B7" w14:paraId="562D5DBF" w14:textId="77777777">
+      <w:tr w:rsidR="003E50B7" w14:paraId="562D5DBF" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52034536" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="52034536" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:left="144"/>
             </w:pPr>
             <w:r>
               <w:t>PARTENAIRE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>DE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>MISE</w:t>
@@ -4753,161 +4704,164 @@
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>EN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>ŒUVRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6282FCE9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6282FCE9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="67"/>
               <w:ind w:left="145"/>
             </w:pPr>
             <w:r>
               <w:t>"ID</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>l'institution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E50B7" w14:paraId="59E821E9" w14:textId="77777777">
+      <w:tr w:rsidR="003E50B7" w14:paraId="59E821E9" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:tcW w:w="5400" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25723FD4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="25723FD4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="144"/>
             </w:pPr>
             <w:r>
               <w:t>PARTIE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>RESPONSABLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B0780E2" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2B0780E2" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="68"/>
               <w:ind w:left="145"/>
             </w:pPr>
             <w:r>
               <w:t>Partie</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3969D03F" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="3969D03F" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B66CA3E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="2B66CA3E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21697FB2" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="21697FB2" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="Partenaires_nationaux_de_mise_en_œuvre_:"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:t>Partenaires</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>nationaux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
@@ -4946,72 +4900,73 @@
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Institutions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>éligibles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67549AF7" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="67549AF7" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33C9E4A0" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="33C9E4A0" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="827"/>
         </w:tabs>
         <w:ind w:left="827" w:hanging="359"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>institutions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>nationales</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
@@ -5084,126 +5039,125 @@
       <w:r>
         <w:t>le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>PNUD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6354A15E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="6354A15E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="29"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="40BF8BC9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="40BF8BC9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ministère</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gouvernement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F62626F" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0F62626F" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="27"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>département</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>au</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
@@ -5222,63 +5176,62 @@
       <w:r>
         <w:t>du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ministère</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C66E995" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C66E995" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="29" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="240"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Une</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>institution</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gouvernementale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
@@ -5330,222 +5283,216 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>banque</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>centrale, une université, une autorité régionale ou locale ou une municipalité ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="231BC7E1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="231BC7E1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="37"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Une</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>organisation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>non</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>gouvernementale</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>(ONG)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> ;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCFD8E7" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="7BCFD8E7" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
+        <w:jc w:val="both"/>
         <w:sectPr w:rsidR="003E50B7">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FC111C6" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
-[...8 lines deleted...]
-    <w:p w14:paraId="5CD3BC82" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5CD3BC82" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1546"/>
         </w:tabs>
         <w:spacing w:before="89"/>
         <w:ind w:left="1546" w:hanging="359"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Une</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>organisation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>intergouvernementale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F3B080" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="41F3B080" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
           <w:tab w:val="left" w:pos="828"/>
         </w:tabs>
         <w:spacing w:before="111" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="237"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les modalités de gestion d'un programme ou d'un projet doivent inclure des mécanismes de coordination, tels que des comités de pilotage, des accords interministériels ou d'autres mécanismes de consultation. Tous ces mécanismes doivent être décrits dans le document de projet ou le plan de travail annuel. Les procédures à suivre pour chaque projet/plan de travail annuel doivent être clairement indiquées dans le document de projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC70035" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="3CC70035" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="395FC5B3" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="395FC5B3" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
           <w:tab w:val="left" w:pos="828"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>L'institution désignée peut passer des contrats ou des accords avec d'autres entités pour entreprendre des tâches spécifiques en tant que parties responsables :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3032B4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="2A3032B4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1615F298" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1615F298" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="237"/>
       </w:pPr>
       <w:r>
         <w:t>Si</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>l'entité est une</w:t>
       </w:r>
       <w:r>
@@ -5599,51 +5546,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>comité local</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'évaluation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des projets évalue et décide des meilleures dispositions à prendre pour entreprendre le projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63086478" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="63086478" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="34" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="236"/>
       </w:pPr>
       <w:r>
         <w:t>Si l'entité est une ONG, le plan d'action du programme national doit la désigner comme partenaire de mise en œuvre ou contractant indépendant. Dans le premier cas, une procédure de mise en concurrence est nécessaire mais n'est pas considérée comme une action de passation de marchés (le comité local d'évaluation des projets examine la proposition de désignation de l'ONG et vérifie sa compétitivité). Lorsque l'ONG n'est pas le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>partenaire</w:t>
       </w:r>
       <w:r>
@@ -5742,51 +5689,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>contractant,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les dispositions standard en matière de passation de marchés s'appliquent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540332B9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="540332B9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="36" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="236"/>
       </w:pPr>
       <w:r>
         <w:t>Lorsqu'une</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>agence</w:t>
       </w:r>
       <w:r>
@@ -6110,114 +6057,116 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>œuvre.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Se référer à </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>POPP :</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId13">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>Mise en œuvre de l'</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId14">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>agence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> pour les politiques et procédures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19BDC8F6" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="19BDC8F6" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="189"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="Évaluation_des_capacités"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:t>Évaluation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>capacités</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D35278" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="20D35278" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="7"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="660F9BE9" w14:textId="6B01AE75" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="660F9BE9" w14:textId="6B01AE75" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
           <w:tab w:val="left" w:pos="828"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="234"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Pour qu'une entité soit engagée en tant que partenaire de mise en œuvre ou partie responsable d'un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>projet</w:t>
@@ -6459,118 +6408,108 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>se</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">faire, par exemple, par le biais d'un plan d'action, d'une annexe au document de projet ou du procès- verbal d'une réunion ou d'un atelier de conception. Voir le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">chapitre </w:t>
       </w:r>
       <w:hyperlink r:id="rId15">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:b/>
           </w:rPr>
-          <w:t>PO</w:t>
-[...11 lines deleted...]
-          <w:t>P</w:t>
+          <w:t>POPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId16">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t>HACT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">et </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00B93204">
+        <w:r w:rsidR="003E50B7" w:rsidRPr="00B93204">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
           </w:rPr>
           <w:t>POPP Engagement des ONG dans les programmes du PNUD</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDD1D12" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="7FDD1D12" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60B13D2A" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="60B13D2A" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="828"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>considérations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>suivantes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
@@ -6610,70 +6549,70 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>capacités</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A845764" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="0A845764" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="31"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="121956B8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="121956B8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Capacité</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>technique</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
         </w:rPr>
@@ -6740,62 +6679,61 @@
       <w:r>
         <w:t>techniques</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71209DF1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="71209DF1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="27"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Capacité</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-7"/>
         </w:rPr>
@@ -6875,63 +6813,62 @@
       <w:r>
         <w:t>coordonner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>activités.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B58233C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B58233C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="28" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="235"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Capacité administrative : </w:t>
       </w:r>
       <w:r w:rsidRPr="00B93204">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>aptitude à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>acquérir des biens, des services et des travaux, à</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
@@ -7037,289 +6974,292 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>base</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>transparente</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4C71DD" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="4F4C71DD" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:sectPr w:rsidR="003E50B7">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42B9068C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
-[...8 lines deleted...]
-    <w:p w14:paraId="4F3D0BD7" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4F3D0BD7" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="56" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="1547" w:right="238"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:t>concurrentielle ; aptitude à préparer et à signer des contrats, ainsi qu'à gérer et à entretenir des équipements.</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>concurrentielle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ; aptitude à préparer et à signer des contrats, ainsi qu'à gérer et à entretenir des équipements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FC0EEB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="73FC0EEB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="35" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="236"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Capacité financière : </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">capacité à produire des budgets de projet, à assurer la sécurité physique des avances, de la trésorerie et des registres, à débourser les fonds en temps voulu, de manière appropriée et efficace, à assurer l'enregistrement financier et l'établissement de rapports, et à préparer, autoriser et ajuster les engagements et les </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>dépenses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D54914" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="27D54914" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C6159E9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3C6159E9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
           <w:tab w:val="left" w:pos="828"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="239"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les capacités techniques, managériales, administratives et financières du partenaire de mise en œuvre doivent être réévaluées tout au long de la durée du projet, de préférence chaque année.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC30AB8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="7DC30AB8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E7F3532" w14:textId="3E9EA544" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3E7F3532" w14:textId="3E9EA544" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
           <w:tab w:val="left" w:pos="828"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:right="236"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Des informations détaillées sur le processus de programme/projet, y compris la sélection des partenaires de mise en œuvre et des parties responsables, ainsi que l'évaluation des capacités, sont disponibles dans </w:t>
       </w:r>
       <w:hyperlink r:id="rId18">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>le document POPP : Programmes</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId19">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>et projets&gt;Définir un</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId20">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>projet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> et dans le </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">chapitre </w:t>
       </w:r>
       <w:hyperlink r:id="rId21">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t>POPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId22">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t>HACT</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="31289ED9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="31289ED9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E62C2F2" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7E62C2F2" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="Modalités_de_transfert_d'argent_liquide"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t>Modalités</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>transfert</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'argent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>liquide</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDDAF22" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="2DDDAF22" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C947083" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2C947083" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="836"/>
           <w:tab w:val="left" w:pos="838"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="838" w:right="237" w:hanging="370"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le PNUD fournit les ressources financières nécessaires au partenaire de mise en œuvre pour mener à bien les activités du projet au cours du cycle annuel. Ces dispositions doivent être clairement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>énoncées</w:t>
@@ -7429,203 +7369,201 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>moteur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pour la mise en place d'un recouvrement des coûts dans le cadre du projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AD1E2A" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="55AD1E2A" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D6B2385" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6D6B2385" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="828" w:right="133"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dans le cadre du programme HACT </w:t>
       </w:r>
       <w:hyperlink r:id="rId23">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>(</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">chapitre </w:t>
       </w:r>
       <w:hyperlink r:id="rId24">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t>POPP</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId25">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t>HACT</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>), trois modalités de transfert d'argent sont disponibles :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423EA598" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="423EA598" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="786390DB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="786390DB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="236"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Transfert direct de fonds : Le </w:t>
       </w:r>
       <w:r>
         <w:t>PNUD avance des fonds en espèces sur la base du plan de travail convenu au partenaire de mise en œuvre, qui à son tour déclare les dépenses au moyen de formulaires d</w:t>
       </w:r>
       <w:hyperlink r:id="rId26">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>'autorisation de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId27">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>financement</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId28">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>et de certification des dépenses</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId29">
-        <w:r>
-          <w:t>(</w:t>
+        <w:r w:rsidR="003E50B7">
+          <w:t>(Funding</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...3 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId30">
         <w:proofErr w:type="spellStart"/>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>Authorization</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId31">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>and Certification of</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId32">
         <w:proofErr w:type="spellStart"/>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>Expenditures</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId33">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>-</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> FACE). L'enregistrement des dépenses, de la demande au décaissement, se fait dans les livres du partenaire de mise en œuvre. (Voir POPP : Transferts directs d'argent et remboursements). Le PNUD préfinance les activités au moyen d'avances de fonds. Le PNUD doit enregistrer les dépenses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>dans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ses</w:t>
       </w:r>
       <w:r>
@@ -7715,51 +7653,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ont</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>été</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>encourus par le partenaire chargé de la mise en œuvre. Il est donc essentiel que les formulaires FACE soient soumis au PNUD dans les 15 jours suivant la fin du trimestre.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB91D31" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1EB91D31" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1546"/>
         </w:tabs>
         <w:spacing w:before="30" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="1546" w:right="236"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Paiement direct :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Le partenaire de mise en œuvre réalise l'activité de passation de marchés mais demande au PNUD d'effectuer le décaissement directement auprès des fournisseurs par l'intermédiaire de FACE. Dans ce cas, le PNUD n'assume que la fonction fiduciaire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
@@ -8107,134 +8045,128 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Paiements</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">directs). (Voir </w:t>
       </w:r>
       <w:hyperlink r:id="rId34">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>POPP :</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId35">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>Paiements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId36">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>directs</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId37">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId38">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3EA1AF8D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3EA1AF8D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1547"/>
         </w:tabs>
         <w:spacing w:before="23" w:line="256" w:lineRule="auto"/>
         <w:ind w:right="237"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Remboursement :</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Contrairement au transfert direct d'argent, un accord de remboursement est un accord par lequel le PNUD paie le partenaire de mise en œuvre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD88A64" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="5BD88A64" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="001A6441">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="003E50B7">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D41F3D3" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
-[...8 lines deleted...]
-    <w:p w14:paraId="0633A2CC" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0633A2CC" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="56" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="1547" w:right="238"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>après</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>que</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>celui-ci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -8462,51 +8394,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>base</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>accord préalable avec le PNUD.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F927FB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="05F927FB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="468" w:right="236"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Toutefois, ces remboursements sont comptabilisés comme des dépenses du PNUD et doivent être enregistrés</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>conformément</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -8590,139 +8522,144 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>pendant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>laquelle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ces biens/services ont été encourus par le partenaire chargé de la mise en œuvre (voir POPP : </w:t>
       </w:r>
       <w:hyperlink r:id="rId39">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>Transferts</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId40">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>directs d'argent et</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId41">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>remboursements</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId42">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId43">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="427F80AE" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="427F80AE" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30786B67" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="30786B67" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16BD203E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="16BD203E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:ind w:left="891"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Formulaires</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>FACE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="708AAB7C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="708AAB7C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12E1A065" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="12E1A065" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="259" w:lineRule="auto"/>
         <w:ind w:left="842" w:right="133" w:hanging="1"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>formulaires</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>FACE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
@@ -8825,115 +8762,118 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>mois</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>suivant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>chaque trimestre pour la déclaration et la comptabilisation des dépenses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74D30F57" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="74D30F57" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="27"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="600075D6" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="600075D6" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="836"/>
           <w:tab w:val="left" w:pos="838"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="838" w:right="238" w:hanging="370"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">En outre, la mise en œuvre directe par l'agence, dans le cadre de laquelle l'agence prend des engagements et engage des dépenses pour soutenir les activités convenues dans les plans de travail annuels (voir </w:t>
       </w:r>
       <w:hyperlink r:id="rId44">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>POPP :</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId45">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>Mise en œuvre par</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId46">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>l'agence</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> pour les politiques et les procédures), peut être utilisée. Elle n'est pas couverte par le programme HACT.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB58F0D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="0CB58F0D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C3DA650" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2C3DA650" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:after="20"/>
         <w:ind w:left="877"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Elle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>peut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>être</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
@@ -8991,55 +8931,56 @@
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="999"/>
         <w:gridCol w:w="3268"/>
         <w:gridCol w:w="1143"/>
         <w:gridCol w:w="424"/>
         <w:gridCol w:w="620"/>
         <w:gridCol w:w="435"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E50B7" w14:paraId="3A7BDFC9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8649" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="54221491" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="54221491" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PARTENAIRES</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>NATIONAUX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -9088,275 +9029,295 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>ŒUVRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E50B7" w14:paraId="51473C1E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="3D44E515" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3D44E515" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1278"/>
               </w:tabs>
               <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Modalité</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17151FE9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="17151FE9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>d'argent</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>liquide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="999" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="2075F9D9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2075F9D9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="91"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>transfert</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="68FEC941" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="68FEC941" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Approvisionnement/engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2622" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="117BB123" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="117BB123" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Décaissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E50B7" w14:paraId="2143C2E3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34DA31C7" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="34DA31C7" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Transfert</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31B461D5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31B461D5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="107"/>
-            </w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>liquide</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7019E73E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7019E73E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="119"/>
-            </w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="999" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2CC91E93" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2CC91E93" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="146"/>
-            </w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>d'argent</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA6BA5B" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3AA6BA5B" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Partenaire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>mise</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
@@ -9365,279 +9326,294 @@
             </w:r>
             <w:r>
               <w:t>en</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2947FD71" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2947FD71" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Partenaire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49D29D5C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="49D29D5C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="106"/>
-            </w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FEBACF0" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2FEBACF0" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="87" w:right="80"/>
-              <w:jc w:val="center"/>
-            </w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F5636D8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7F5636D8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="90" w:right="83"/>
-              <w:jc w:val="center"/>
-            </w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>mise</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2982FD7F" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2982FD7F" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="88" w:right="85"/>
-              <w:jc w:val="center"/>
-            </w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E50B7" w14:paraId="0FBCBEF3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2759" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3F983876" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3F983876" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Paiement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DBAD0F9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4DBAD0F9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Partenaire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>mise</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>en</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2622" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="12EFAC96" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="12EFAC96" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E50B7" w14:paraId="47EE40C9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2759" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="56F63C8E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="56F63C8E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Remboursement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F7DE9FB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3F7DE9FB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Partenaire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>mise</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
@@ -9646,338 +9622,348 @@
             </w:r>
             <w:r>
               <w:t>en</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C860638" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5C860638" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Partenaire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CA9697D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1CA9697D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="18"/>
               <w:ind w:left="106"/>
-            </w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="424" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A409D67" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A409D67" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="87" w:right="80"/>
-              <w:jc w:val="center"/>
-            </w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="620" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0BE34CB7" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0BE34CB7" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="90" w:right="83"/>
-              <w:jc w:val="center"/>
-            </w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>mise</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="435" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A02C938" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A02C938" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="88" w:right="85"/>
-              <w:jc w:val="center"/>
-            </w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E50B7" w14:paraId="7A704E82" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2759" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1A3837E3" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1A3837E3" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Mise</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="35"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>en</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="35"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="35"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>directe</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>par</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="79C4C346" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="79C4C346" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="107"/>
-            </w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>l'agence</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C843D08" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0C843D08" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Agence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2622" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="48262543" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="48262543" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="106"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Agence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4180C2E5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="344FD353" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03C193CD" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
-[...9 lines deleted...]
-    <w:p w14:paraId="756AE54D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="756AE54D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="836"/>
           <w:tab w:val="left" w:pos="838"/>
         </w:tabs>
         <w:spacing w:before="162" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="838" w:right="235" w:hanging="370"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Il est possible d'utiliser les quatre modalités dans le même projet, pour des activités et/ou des apports différents. Cette solution n'est pas recommandée en raison de sa complexité inhérente. La décision finale de modifier les modalités de transfert d'espèces doit être prise par le conseil d'administration du projet. Pour plus de détails sur chaque modalité de transfert d'espèces, notamment sur les rôles et les responsabilités, ainsi que sur les exigences en matière de documentation, se reporter au chapitre du POPP correspondant (liens ci-dessus).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20EBA61F" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="20EBA61F" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B50C383" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0B50C383" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="Reconnaissance_des_dépenses"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:t>Reconnaissance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>dépenses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346940AC" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="346940AC" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44E2D648" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7C537A0C" w14:textId="5029CB62" w:rsidR="003E50B7" w:rsidRPr="008C601C" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="810"/>
           <w:tab w:val="left" w:pos="838"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="838" w:right="236" w:hanging="370"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les dépenses doivent être comptabilisées au cours de la période pendant laquelle elles ont été engagées. Ces dépenses peuvent être encourues par le PNUD ou par le partenaire de mise en œuvre.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Les</w:t>
@@ -10077,279 +10063,278 @@
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ont</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="19"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>été</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>encourues,</w:t>
       </w:r>
+      <w:r w:rsidR="001A6441">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>indépendamment</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>date</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>laquelle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>formulaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FACE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>été</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>soumis,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>approuvé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>le</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">paiement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>effectué.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4D437327" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="6EF6B0BA" w14:textId="77777777" w:rsidR="00366462" w:rsidRDefault="00366462" w:rsidP="008C601C">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="838"/>
+        </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="236"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="003E50B7">
-[...3 lines deleted...]
-        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FA587B2" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="61996658" w14:textId="77777777" w:rsidR="00366462" w:rsidRDefault="00366462" w:rsidP="008C601C">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="810"/>
+          <w:tab w:val="left" w:pos="838"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="236"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C537A0C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
-[...150 lines deleted...]
-    <w:p w14:paraId="297E1C04" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="297E1C04" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4" w:after="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="838" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1715"/>
         <w:gridCol w:w="3268"/>
         <w:gridCol w:w="1491"/>
         <w:gridCol w:w="2176"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003E50B7" w14:paraId="1C581769" w14:textId="77777777">
+      <w:tr w:rsidR="003E50B7" w14:paraId="1C581769" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6474" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="66059074" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="66059074" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>PARTENAIRES</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>NATIONAUX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
@@ -10381,259 +10366,260 @@
                 <w:b/>
               </w:rPr>
               <w:t>EN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>ŒUVRE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="7E83AB85" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+          <w:p w14:paraId="7E83AB85" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003E50B7" w14:paraId="433361EF" w14:textId="77777777">
+      <w:tr w:rsidR="003E50B7" w14:paraId="433361EF" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="862"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="7A86E7FD" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7A86E7FD" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1377"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="96"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Modalité</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve">de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>transfert</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="247ED4BD" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="247ED4BD" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="267" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>d'argent</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>liquide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="30B42C01" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="30B42C01" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Approvisionnement/engagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="0B08F7EF" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0B08F7EF" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Décaissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="721C4FEE" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="721C4FEE" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPTABILISATION </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>DES DÉPENSES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="3F03690E" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="3F03690E" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2540ED0F" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="2540ED0F" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="99" w:right="91"/>
-              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>Transfert</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="74"/>
                 <w:w w:val="150"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46D32D1E" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="46D32D1E" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>Partenaire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>mise</w:t>
             </w:r>
@@ -10645,4163 +10631,4199 @@
             </w:r>
             <w:r>
               <w:t>en</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E76BB7B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="2E76BB7B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:t>Partenaire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="50"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="23D9360B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="502F13B2" w14:textId="0D49B39E" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="783"/>
                 <w:tab w:val="left" w:pos="1673"/>
               </w:tabs>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>fonds</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t xml:space="preserve">sont </w:t>
-[...11 lines deleted...]
-            <w:r>
+              <w:t>sont</w:t>
+            </w:r>
+            <w:r w:rsidR="00366462">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
               <w:t>avancés</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t xml:space="preserve">au </w:t>
-[...10 lines deleted...]
-            <w:r>
+              <w:t>au</w:t>
+            </w:r>
+            <w:r w:rsidR="00366462">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
               <w:t>partenaire.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00366462">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve"> dépenses</w:t>
-[...2 lines deleted...]
-              <w:tab/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>dépenses</w:t>
+            </w:r>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>sont</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="00366462">
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
               <w:t>communiquées</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>trimestriellement</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00366462">
               <w:rPr>
                 <w:spacing w:val="74"/>
                 <w:w w:val="150"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>au</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39137D8A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="3BC3E3DC" w14:textId="30D7AB7B" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="840"/>
                 <w:tab w:val="left" w:pos="1149"/>
                 <w:tab w:val="left" w:pos="1832"/>
               </w:tabs>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>PNUD</w:t>
             </w:r>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>à</w:t>
+            </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-10"/>
-[...7 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>l'aide</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>du</w:t>
             </w:r>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00366462">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:t>formulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>FACE.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="650948C2" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="650948C2" w14:textId="40C55CBC" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="610"/>
                 <w:tab w:val="left" w:pos="1673"/>
               </w:tabs>
               <w:spacing w:line="259" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="00366462">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>dépenses</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>sont</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30393283" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="2CECFF69" w14:textId="72BFF6BD" w:rsidR="00402EF8" w:rsidRDefault="00366462" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1880"/>
               </w:tabs>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>encourues</w:t>
-[...4 lines deleted...]
-            <w:r>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>ncourues</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>et</w:t>
             </w:r>
-          </w:p>
-[...6 lines deleted...]
-              </w:tabs>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>déboursées</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>par</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>partenaire.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B0F2AE6" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Les</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>dépenses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>doivent</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FED8589" w14:textId="4969942A" w:rsidR="00402EF8" w:rsidRDefault="00366462" w:rsidP="001A6441">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>E</w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:t>tre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="69"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:t>enregistrées</w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:rPr>
+                <w:spacing w:val="70"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>par</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="2CECFF69" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+              <w:t>au</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4628934A" w14:textId="7265F17C" w:rsidR="00402EF8" w:rsidRDefault="00366462" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...36 lines deleted...]
-          <w:p w14:paraId="2FED8589" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:t>oment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="25"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:t>où</w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:rPr>
+                <w:spacing w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:t>elles</w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:rPr>
+                <w:spacing w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>ont</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DA75268" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
-            <w:r>
-[...13 lines deleted...]
-                <w:spacing w:val="70"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>été</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="33"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>encourues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>par</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="33"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>au</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4628934A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+              <w:t>le</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37110F10" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-                <w:spacing w:val="26"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>partenaire</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>chargé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="34"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>ont</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1DA75268" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="247BA3E5" w14:textId="6D4A278A" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-            <w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>la</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00366462">
               <w:rPr>
                 <w:spacing w:val="33"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>encourues</w:t>
+              <w:t>mise</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="34"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
-              <w:t>par</w:t>
+              <w:t>en</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="33"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-5"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="37110F10" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>œuvre,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="364B3BD1" w14:textId="50DBB837" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>conformément</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00366462">
+              <w:rPr>
+                <w:spacing w:val="33"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>à</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="33"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
-              <w:t>de</w:t>
-[...8 lines deleted...]
-            <w:r>
               <w:t>la</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-          <w:p w14:paraId="7F42A088" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="7F42A088" w14:textId="18370327" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1282"/>
               </w:tabs>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>période</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>indiquée</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A1578EB" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="3A1578EB" w14:textId="1180BB99" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="745"/>
                 <w:tab w:val="left" w:pos="1120"/>
               </w:tabs>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>dans</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>le</w:t>
+            </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-5"/>
-[...7 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>formulaire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64CC9E6B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="64CC9E6B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:t>FACE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18E660EA" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="18E660EA" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Exemple</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5920B604" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5920B604" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:t>Dépôt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="60"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>du</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="61"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>formulaire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56F39C75" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="56F39C75" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:t>FACE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AC608A6" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="7A46A177" w14:textId="0F9ACF05" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1612"/>
               </w:tabs>
               <w:spacing w:line="259" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Formulaire</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>FACE</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="7A46A177" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>approuvé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>octobre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02AD5848" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
-              <w:t>approuvé</w:t>
-[...21 lines deleted...]
-                <w:spacing w:val="23"/>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F2073FC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="exact"/>
+              <w:ind w:left="106"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Dépenses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="64"/>
+                <w:w w:val="150"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>octobre</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="02AD5848" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+              <w:t>encourues</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B0E5C5F" w14:textId="4104A458" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
-            <w:r>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>selon</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="42"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>le</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="42"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>encourues</w:t>
-[...29 lines deleted...]
-              </w:rPr>
               <w:t>formulaire</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="60FA807A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="60FA807A" w14:textId="270EBB9B" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="935"/>
                 <w:tab w:val="left" w:pos="1372"/>
               </w:tabs>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>FACE</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Période</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="051FAB9B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="051FAB9B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>trimestrielle</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="60"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="59"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>juillet-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B070046" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="2B070046" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>septembre</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="2"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46A2424A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="46A2424A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:t>Comptabilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="58"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>des</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59D5E7F3" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="59D5E7F3" w14:textId="7542916C" w:rsidR="00402EF8" w:rsidRDefault="00366462" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1336"/>
                 <w:tab w:val="left" w:pos="1777"/>
               </w:tabs>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>dépenses</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            <w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
-              <w:tab/>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>Les</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E3031A9" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="7E3031A9" w14:textId="15D1D073" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1383"/>
               </w:tabs>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>dépenses</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>doivent</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19EE1F2D" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="19EE1F2D" w14:textId="2D369B21" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="726"/>
               </w:tabs>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>être</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>comptabilisées</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F2EC1B6" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5F2EC1B6" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>au</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>cours</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>la</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>période</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FCA3E15" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="1FCA3E15" w14:textId="22EA022E" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1840"/>
               </w:tabs>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>comptable</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C032086" w14:textId="2CBC72BD" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="1C032086" w14:textId="2CBC72BD" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>septembre.</w:t>
+              <w:t>septembre</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="0DB69100" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="0DB69100" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00E216A8" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="00E216A8" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="9" w:right="91"/>
-              <w:jc w:val="center"/>
-            </w:pPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>d'argent</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>liquide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C8BD2F7" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="7C8BD2F7" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B2946D1" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="1B2946D1" w14:textId="05200B4D" w:rsidR="00402EF8" w:rsidRDefault="00366462" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1154"/>
               </w:tabs>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t>mise</w:t>
-[...4 lines deleted...]
-            <w:r>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>ise</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00402EF8">
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>en</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="198E9353" w14:textId="34D67F2A" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="198E9353" w14:textId="34D67F2A" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="418ABF1A" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="418ABF1A" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FE5692B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="2FE5692B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F006AFE" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="0F006AFE" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E1559FB" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="1E1559FB" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3429C581" w14:textId="0EF1F255" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="3429C581" w14:textId="0EF1F255" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="302FFFB1" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="302FFFB1" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02D22F1A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="02D22F1A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5465A613" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5465A613" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AA1187F" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5AA1187F" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="713598B3" w14:textId="28B0DDEF" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="713598B3" w14:textId="28B0DDEF" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="584C4667" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="584C4667" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C70FC19" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="3C70FC19" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="558419E8" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="558419E8" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47E2B66B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="47E2B66B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5F7CF83E" w14:textId="14F9E410" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="5F7CF83E" w14:textId="14F9E410" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="23BA36D3" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="23BA36D3" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0135BC22" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="0135BC22" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="057F083F" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="057F083F" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="756C0C96" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="756C0C96" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4D2BC891" w14:textId="2006BEFC" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="4D2BC891" w14:textId="2006BEFC" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="5C930E51" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="5C930E51" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39D5EF74" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="39D5EF74" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F5014D3" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5F5014D3" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E3BBAC5" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="1E3BBAC5" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7478E26B" w14:textId="216BBF65" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="7478E26B" w14:textId="216BBF65" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="7FDAAB3F" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="7FDAAB3F" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1099258D" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="1099258D" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E4249D1" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5E4249D1" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3016CE96" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="3016CE96" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="76002D66" w14:textId="69D12BC3" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="76002D66" w14:textId="69D12BC3" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="5217A0BF" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="5217A0BF" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="02E88035" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="02E88035" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C8B2F85" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="2C8B2F85" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="72AAD8FB" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="72AAD8FB" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1F5319F5" w14:textId="3A27BF38" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="1F5319F5" w14:textId="3A27BF38" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="7EF7C239" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="7EF7C239" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F7EA9EF" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="6F7EA9EF" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="694A1AE6" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="694A1AE6" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AF6EB1B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5AF6EB1B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DA646D2" w14:textId="2B1C9F2B" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="4DA646D2" w14:textId="2B1C9F2B" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="467C5982" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="467C5982" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01E3000B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="01E3000B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C8558DE" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="7C8558DE" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22AF49AB" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="22AF49AB" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="39A9E9D5" w14:textId="4FE51002" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="39A9E9D5" w14:textId="4FE51002" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="558722B6" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="558722B6" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B82B4DB" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="2B82B4DB" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50610D39" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="50610D39" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3645317A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="3645317A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1787F322" w14:textId="1BB2635F" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="1787F322" w14:textId="1BB2635F" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="52037B6F" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="52037B6F" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C4B8545" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="3C4B8545" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38448A26" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="38448A26" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3874A4BA" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="3874A4BA" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="6DE05400" w14:textId="6CEAB3D7" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="6DE05400" w14:textId="6CEAB3D7" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="6590A3D4" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="6590A3D4" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AA33FD7" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="6AA33FD7" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13D5183D" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="13D5183D" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="710F9CAC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="710F9CAC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7EFA5B61" w14:textId="4694B9A3" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="7EFA5B61" w14:textId="4694B9A3" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="41DF768C" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="41DF768C" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78E9E523" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="78E9E523" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="400869D9" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="400869D9" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DD186AC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="1DD186AC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0A2829FD" w14:textId="6E90B488" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="0A2829FD" w14:textId="6E90B488" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="10351371" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="10351371" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34D3B612" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="34D3B612" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38FCA8E1" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="38FCA8E1" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FE79F7F" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="4FE79F7F" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="03DEAA3A" w14:textId="1AB1A980" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="03DEAA3A" w14:textId="1AB1A980" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="082DAF59" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="082DAF59" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F379B82" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5F379B82" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7355B2AC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="7355B2AC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="39B478A1" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="39B478A1" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5B8493F9" w14:textId="7732757C" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="5B8493F9" w14:textId="7732757C" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="5C1615D8" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="5C1615D8" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BAC8E6C" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5BAC8E6C" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05E09BB5" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="05E09BB5" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14C21366" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="14C21366" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="746EDCB6" w14:textId="52091E65" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="746EDCB6" w14:textId="52091E65" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="7F7129B5" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="7F7129B5" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5650F6AE" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5650F6AE" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B144AAC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="7B144AAC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5481A40A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5481A40A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C7F01B5" w14:textId="6F08CAB6" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="0C7F01B5" w14:textId="6F08CAB6" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="243682F8" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="243682F8" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="335A045C" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="335A045C" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F65FDCA" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="1F65FDCA" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26C5E2FC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="26C5E2FC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="10A1A4A8" w14:textId="548FCA1D" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="10A1A4A8" w14:textId="548FCA1D" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="28C9BA4D" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="28C9BA4D" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A4B37F0" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5A4B37F0" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12ADD5D8" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="12ADD5D8" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31F18946" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="31F18946" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1A2C190D" w14:textId="4DC168F1" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="1A2C190D" w14:textId="4DC168F1" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="10769458" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="10769458" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DFCE6C0" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5DFCE6C0" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A2D383B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="4A2D383B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43D2F92A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="43D2F92A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0FAD8FE9" w14:textId="01AAFD31" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="0FAD8FE9" w14:textId="01AAFD31" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="58F24FAE" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="58F24FAE" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="289"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3025BE60" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="3025BE60" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33052A83" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="33052A83" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="683CC1EC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="683CC1EC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7DE86EDF" w14:textId="1C0F5D78" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="7DE86EDF" w14:textId="1C0F5D78" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="18B0E80F" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="18B0E80F" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62E7AAFD" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="62E7AAFD" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C979183" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="6C979183" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DB6341F" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="0DB6341F" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="21FA4189" w14:textId="0F72DCF8" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="21FA4189" w14:textId="0F72DCF8" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="3DFD9097" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="3DFD9097" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55C33F45" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="55C33F45" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E5F2045" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="3E5F2045" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6265C79D" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="6265C79D" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="75A7B5FD" w14:textId="0DC7322F" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="75A7B5FD" w14:textId="0DC7322F" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="1ECAFD7E" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="1ECAFD7E" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43A0B710" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="43A0B710" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="079BC239" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="079BC239" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D76BD46" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="7D76BD46" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4F482BF4" w14:textId="3FFAF726" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="4F482BF4" w14:textId="3FFAF726" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="5543889B" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="5543889B" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6C6B9A0C" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="6C6B9A0C" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77019EF0" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="77019EF0" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="143B62A3" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="143B62A3" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4543CE06" w14:textId="286EDF83" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="4543CE06" w14:textId="286EDF83" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="0BFEBB62" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="0BFEBB62" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ADC86A4" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="1ADC86A4" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1925FD60" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="1925FD60" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6175FD67" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="6175FD67" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="068734BC" w14:textId="011196BA" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="068734BC" w14:textId="011196BA" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="39D355CA" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="39D355CA" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46676316" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="46676316" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07511D96" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="07511D96" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DE8A7C2" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="4DE8A7C2" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="71789404" w14:textId="32D0329B" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="71789404" w14:textId="32D0329B" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="26DE1AE1" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="26DE1AE1" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B8EF56E" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="7B8EF56E" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="366A6F01" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="366A6F01" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C313E86" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="2C313E86" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="78386741" w14:textId="426B865D" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="78386741" w14:textId="426B865D" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="3A637544" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="3A637544" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31BA03BA" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="31BA03BA" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="482DD62E" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="482DD62E" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="217E73DC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="217E73DC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0B2F8DE6" w14:textId="78ABF983" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="0B2F8DE6" w14:textId="78ABF983" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="7A2B4CA1" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="7A2B4CA1" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14967AD6" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="14967AD6" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6BF32201" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="6BF32201" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="696C7E64" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="696C7E64" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0239B041" w14:textId="73EA4781" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="0239B041" w14:textId="73EA4781" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="66EA9016" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="66EA9016" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A27C455" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="6A27C455" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12A3EDCA" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="12A3EDCA" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35E609FE" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="35E609FE" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="551A242C" w14:textId="6FC356C4" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="551A242C" w14:textId="6FC356C4" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="25E49B87" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="25E49B87" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="287"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FA68F9B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="4FA68F9B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43E01190" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="43E01190" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="060E9C81" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="060E9C81" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7996B682" w14:textId="18673DE7" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="7996B682" w14:textId="18673DE7" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="7B3EF096" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="7B3EF096" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E2F5F16" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="4E2F5F16" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A5FAF0E" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="0A5FAF0E" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13CB5A52" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="13CB5A52" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7B54B209" w14:textId="14BDF8BC" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="7B54B209" w14:textId="14BDF8BC" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="17C0532D" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="17C0532D" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38A0AB4B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="38A0AB4B" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06D83F61" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="06D83F61" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31042BA1" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="31042BA1" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="080A8C98" w14:textId="3A63532A" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="080A8C98" w14:textId="3A63532A" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="6E4CA730" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="6E4CA730" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4843A26A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="4843A26A" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65BA97C5" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="65BA97C5" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="425D438C" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="425D438C" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0EF529AE" w14:textId="49D61E61" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="0EF529AE" w14:textId="49D61E61" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="38AD18F6" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="38AD18F6" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DB6D85F" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="0DB6D85F" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A9778C6" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="3A9778C6" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6001099D" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="6001099D" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22DAA307" w14:textId="50171168" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="22DAA307" w14:textId="50171168" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="223EB541" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="223EB541" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="286"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63A371E7" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="63A371E7" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10559146" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="10559146" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DB2E28D" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="3DB2E28D" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="12AA16F0" w14:textId="2ACDB99E" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="00ED7AF3">
+          <w:p w14:paraId="12AA16F0" w14:textId="2ACDB99E" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00402EF8" w14:paraId="65E2F1AC" w14:textId="77777777" w:rsidTr="00ED7AF3">
+      <w:tr w:rsidR="00402EF8" w14:paraId="65E2F1AC" w14:textId="77777777" w:rsidTr="008C601C">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5ABC3DB4" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="5ABC3DB4" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0297F9FC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="0297F9FC" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B5DF8FD" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="1B5DF8FD" w14:textId="77777777" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7F25BD7A" w14:textId="59603C5B" w:rsidR="00402EF8" w:rsidRDefault="00402EF8">
+          <w:p w14:paraId="7F25BD7A" w14:textId="59603C5B" w:rsidR="00402EF8" w:rsidRDefault="00402EF8" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="257" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E5E332B" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="4E5E332B" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="001A6441">
       <w:pPr>
         <w:spacing w:line="257" w:lineRule="exact"/>
         <w:sectPr w:rsidR="003E50B7">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:spacing w:before="2"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="838" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1715"/>
         <w:gridCol w:w="3268"/>
         <w:gridCol w:w="1491"/>
         <w:gridCol w:w="2176"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E50B7" w14:paraId="0C6049D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="9762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E9DAD83" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E9DAD83" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="26" w:right="91"/>
-              <w:jc w:val="center"/>
-[...1 lines deleted...]
-            <w:r>
+            </w:pPr>
+            <w:r>
+              <w:lastRenderedPageBreak/>
               <w:t>Paiement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>direct</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3216660A" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3216660A" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>Partenaire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>mise</w:t>
             </w:r>
@@ -14810,85 +14832,90 @@
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>en</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20555365" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="20555365" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="046D014B" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="046D014B" w14:textId="395E4F08" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="98"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Les dépenses sont déclarées au PNUD à l'aide du formulaire FACE pour paiement au vendeur par le </w:t>
+            </w:pPr>
+            <w:r>
+              <w:t>Les</w:t>
+            </w:r>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">dépenses sont déclarées au PNUD à l'aide du formulaire FACE pour paiement au vendeur par le </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>PNUD.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64D7452E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="64D7452E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1748"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="97"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Les dépenses doivent être</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>enregistrées</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -15028,125 +15055,124 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>sur</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">le formulaire FACE : </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Exemple :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3185D2A0" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3185D2A0" w14:textId="720AB960" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1612"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="98"/>
-              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Dépôt du formulaire FACE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">2021 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Formulaire</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve">FACE </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">approuvé : 7 octobre </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75EE0097" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="75EE0097" w14:textId="4DC69574" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="726"/>
                 <w:tab w:val="left" w:pos="935"/>
                 <w:tab w:val="left" w:pos="1336"/>
                 <w:tab w:val="left" w:pos="1372"/>
                 <w:tab w:val="left" w:pos="1777"/>
                 <w:tab w:val="left" w:pos="1840"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="97"/>
             </w:pPr>
             <w:r>
               <w:t>Paiement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>des</w:t>
             </w:r>
@@ -15179,256 +15205,240 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="80"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>le</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="80"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">formulaire </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>FACE</w:t>
             </w:r>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
-              <w:tab/>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Période </w:t>
+            </w:r>
+            <w:r>
+              <w:t>mensuelle : Sep 2022 Comptabilisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">des </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>dépenses</w:t>
+            </w:r>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">Période </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">des </w:t>
+              <w:t>dépenses</w:t>
+            </w:r>
+            <w:r w:rsidR="00366462">
+              <w:rPr>
+                <w:spacing w:val="-39"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>dépenses</w:t>
-[...11 lines deleted...]
-              <w:tab/>
+              <w:t xml:space="preserve">doivent </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les </w:t>
+              <w:t>être</w:t>
+            </w:r>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>dépenses</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">comptabilisées </w:t>
+            </w:r>
+            <w:r>
+              <w:t>au</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>la</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">période </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve">doivent </w:t>
-[...34 lines deleted...]
-            <w:r>
+              <w:t>comptable</w:t>
+            </w:r>
+            <w:r w:rsidR="00366462">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
               <w:t>de</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-          <w:p w14:paraId="46999119" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          </w:p>
+          <w:p w14:paraId="46999119" w14:textId="56605376" w:rsidR="003E50B7" w:rsidRDefault="00366462" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="263" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>septembre.</w:t>
+              <w:t>Septembre</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E50B7" w14:paraId="47808B55" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="3730"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64FCB9AE" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="64FCB9AE" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="99" w:right="91"/>
-              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Remboursement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E6C317C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E6C317C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:t>Partenaire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>mise</w:t>
@@ -15438,307 +15448,302 @@
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>en</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27B343C1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="27B343C1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1154"/>
               </w:tabs>
               <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="98"/>
-              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Partenaire de </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>mise</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve">en </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>œuvre</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="233B178F" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="233B178F" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="98"/>
-              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Les dépenses sont déclarées au PNUD à l'aide du formulaire FACE. Les dépenses sont encourues et décaissées par le </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>partenaire.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D0397A0" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2D0397A0" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="98"/>
-              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Le partenaire est remboursé des frais </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>encourus.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DDCA452" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7DDCA452" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="106"/>
-              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Les</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>dépenses</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>doivent</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1498DDC5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1498DDC5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="4" w:line="280" w:lineRule="atLeast"/>
               <w:ind w:left="106" w:right="98"/>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-              <w:t>être enregistrées au moment</w:t>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>être</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> enregistrées au moment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="25"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>où</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>elles</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>ont</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="296E21A2" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="296E21A2" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="atLeast"/>
-        <w:jc w:val="both"/>
         <w:sectPr w:rsidR="003E50B7">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:spacing w:before="2"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="838" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1715"/>
         <w:gridCol w:w="3268"/>
         <w:gridCol w:w="1491"/>
         <w:gridCol w:w="2176"/>
       </w:tblGrid>
       <w:tr w:rsidR="003E50B7" w14:paraId="251C7B3A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="7468"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D5036F5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+          <w:p w14:paraId="6D5036F5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39593870" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+          <w:p w14:paraId="39593870" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED6E134" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+          <w:p w14:paraId="2ED6E134" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="048A4A6E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="048A4A6E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1253"/>
                 <w:tab w:val="left" w:pos="1905"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="99"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>été</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>encourues</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>par</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -15837,125 +15842,124 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>par</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
               </w:rPr>
               <w:t xml:space="preserve">le </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">formulaire FACE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Exemple :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="48561CD3" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="48561CD3" w14:textId="486ECB48" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1612"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="98"/>
-              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Dépôt du formulaire FACE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">2021 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Formulaire</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="001A6441">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve">FACE </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">approuvé : 7 octobre </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2A9CB3B4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A9CB3B4" w14:textId="204279C4" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="790"/>
                 <w:tab w:val="left" w:pos="1082"/>
                 <w:tab w:val="left" w:pos="2006"/>
               </w:tabs>
               <w:spacing w:before="2" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="97"/>
             </w:pPr>
             <w:r>
               <w:t>Paiement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>des</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
@@ -15985,105 +15989,122 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="80"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>le</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="80"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">formulaire </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>FACE</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="001A6441">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="001A6441">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Période</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="001A6441">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t xml:space="preserve"> juillet-septembre</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="001A6441">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6441">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Septembre</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6441">
               <w:rPr>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58A6CD31" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="58A6CD31" w14:textId="314605F5" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1840"/>
               </w:tabs>
               <w:spacing w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="98"/>
-              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Comptabilisation des dépenses : Les dépenses doivent</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>être comptabilisées au</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>cours</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
@@ -16095,313 +16116,314 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>la</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">période </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>comptable</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="001A6441">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="121AB19C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="121AB19C" w14:textId="665F52DB" w:rsidR="003E50B7" w:rsidRDefault="001A6441" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="263" w:lineRule="exact"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
-              <w:t>septembre.</w:t>
+              <w:t>Septembre</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E50B7" w14:paraId="649449AC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50B01378" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50B01378" w14:textId="71FA8701" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1309"/>
               </w:tabs>
               <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="107" w:right="96"/>
-              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Mise en œuvre </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>directe</w:t>
             </w:r>
-            <w:r>
-              <w:tab/>
+            <w:r w:rsidR="001A6441">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve">par </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>l'agence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DE7D3AA" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0DE7D3AA" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Agence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11AFD7E8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="11AFD7E8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Agence</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2176" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21FAAD22" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="21FAAD22" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="97"/>
-              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>Les dépenses doivent être comptabilisées dans la période où elles sont encourues.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="28D0C0A1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+          <w:p w14:paraId="28D0C0A1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:rPr>
                 <w:sz w:val="23"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6B7A9AB5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6B7A9AB5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="106"/>
-              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:t>PDR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:t>Signé</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>(SBEA)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="598DF0C3" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="598DF0C3" w14:textId="0BE43C58" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1113"/>
                 <w:tab w:val="left" w:pos="1747"/>
                 <w:tab w:val="left" w:pos="1996"/>
               </w:tabs>
               <w:spacing w:before="20" w:line="256" w:lineRule="auto"/>
               <w:ind w:left="106" w:right="100"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Avances</w:t>
             </w:r>
+            <w:r w:rsidR="001A6441">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve">aux </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">entreprises - PDR </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Avance</w:t>
+            </w:r>
+            <w:r w:rsidR="001A6441">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>locale</w:t>
+            </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-4"/>
-[...28 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="355A4EF8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+          <w:p w14:paraId="355A4EF8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="106"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Formulaire</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
               </w:rPr>
               <w:t>FACE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27DB3390" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="27DB3390" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="468"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Note</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>La</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
@@ -16492,61 +16514,63 @@
       <w:r>
         <w:t>comptabilisation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>dépenses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F55DA41" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="1F55DA41" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BA2B945" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3BA2B945" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:ind w:left="116"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="Soumission_des_formulaires_FACE_en_fin_d"/>
       <w:bookmarkEnd w:id="10"/>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Soumission</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>des</w:t>
       </w:r>
@@ -16595,61 +16619,62 @@
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>fin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>d'année</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CAA54BF" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="6CAA54BF" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D820491" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5D820491" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="674"/>
           <w:tab w:val="left" w:pos="676"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="676" w:right="187"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Dans</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>certains</w:t>
@@ -16903,86 +16928,78 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>partenaire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>chargé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de la mise en œuvre du projet et d'enregistrer la dépense estimée dans Quantum.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FF61F24" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="5FF61F24" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="001A6441">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:sectPr w:rsidR="003E50B7">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00159A93" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
-[...8 lines deleted...]
-    <w:p w14:paraId="57D79B7E" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="79DC7D89" w14:textId="66B64E93" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="674"/>
           <w:tab w:val="left" w:pos="676"/>
         </w:tabs>
         <w:spacing w:before="56" w:line="256" w:lineRule="auto"/>
         <w:ind w:left="676" w:right="184"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Si</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>formulaire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -17203,185 +17220,146 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>personnel</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>financier.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0575236B" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="1AC8DD6B" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="1"/>
-[...1 lines deleted...]
-          <w:sz w:val="23"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="79DC7D89" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
-[...21 lines deleted...]
-    <w:p w14:paraId="26E31409" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="21568753" w14:textId="15569AE0" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="674"/>
           <w:tab w:val="left" w:pos="676"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="676" w:right="240"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Il incombe au bureau national de procéder à une estimation des dépenses à comptabiliser pour la période de référence. Lors de la soumission des formulaires FACE, il convient d'effectuer un rapprochement entre les montants estimés et les montants réels et de procéder aux ajustements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>appropriés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70845FA7" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
-[...9 lines deleted...]
-    <w:p w14:paraId="0F924629" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="0F924629" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="799A3F8C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="799A3F8C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="Rejet_des_dépenses"/>
       <w:bookmarkEnd w:id="11"/>
       <w:r>
         <w:t>Rejet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>dépenses</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D84E7F4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="2D84E7F4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="12"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5EC34C7D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5EC34C7D" w14:textId="368048AF" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
-        <w:ind w:right="235" w:hanging="370"/>
+        <w:ind w:left="810" w:right="235" w:hanging="450"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...4 lines deleted...]
-      <w:r>
         <w:t>Le PNUD a la responsabilité d'accepter les demandes d'avance de trésorerie, les dépenses déclarées</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ou</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -17575,62 +17553,64 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ultérieures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>remettent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>en cause l'adéquation des dépenses enregistrées ou des paiements directs déjà effectués, ceux-ci doivent être rejetés à tout moment jusqu'à l'émission et la signature du rapport de livraison combiné (voir les détails dans chaque chapitre spécifique du POPP).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055A30E1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="055A30E1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7011D691" w14:textId="12F4CF0A" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7011D691" w14:textId="12F4CF0A" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="Services_d'appui_du_PNUD_aux_MNI"/>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t>Services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'appui</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du</w:t>
       </w:r>
       <w:r>
@@ -17642,448 +17622,443 @@
       <w:r>
         <w:t>PNUD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>aux</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D4E3A">
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>NIM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776166AB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="776166AB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EACA0D5" w14:textId="460D0D37" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6EACA0D5" w14:textId="460D0D37" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="828"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="828" w:right="236" w:hanging="360"/>
+        <w:ind w:right="236"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Les services d'appui du PNUD aux </w:t>
       </w:r>
       <w:r w:rsidR="005D4E3A">
         <w:t>NIM</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> ont traditionnellement été concentrés sur la passation de marchés et le recrutement. Conformément à la définition d'une partie responsable, les services peuvent également inclure la réalisation d'activités et la production de résultats (voir </w:t>
       </w:r>
       <w:hyperlink r:id="rId47">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
           <w:t>POPP :</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0562C1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId48">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:color w:val="0562C1"/>
             <w:u w:val="single" w:color="0562C1"/>
           </w:rPr>
-          <w:t xml:space="preserve">Services d'appui du PNUD aux </w:t>
-[...6 lines deleted...]
-          <w:t>NIM</w:t>
+          <w:t>Services d'appui du PNUD aux NIM</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FA30F2D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6FA30F2D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="826"/>
           <w:tab w:val="left" w:pos="828"/>
         </w:tabs>
         <w:spacing w:before="58" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="828" w:right="237" w:hanging="361"/>
+        <w:ind w:right="237"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Le PNUD effectue les transactions depuis la demande jusqu'au décaissement pour le compte du projet, sans transfert de fonds au partenaire de mise en œuvre. Le partenaire de mise en œuvre exerce toutefois un contrôle total sur le programme et est donc pleinement responsable des activités du projet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8A1EAB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="5D8A1EAB" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16C76090" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="16C76090" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="Origine_des_fonds"/>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t>Origine</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>fonds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D03100" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="79D03100" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42F4D226" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="42F4D226" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="799"/>
           <w:tab w:val="left" w:pos="837"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="837" w:right="236" w:hanging="370"/>
+        <w:ind w:right="236"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Les politiques et procédures décrites dans cette section s'appliquent quelle que soit l'origine des fonds destinés à la mise en œuvre du projet. Les fonds peuvent provenir de l'entreprise (c'est-à- dire des ressources de base) ou d'agences des Nations unies, de fonds fiduciaires, du gouvernement par le biais du partage des coûts, d'institutions financières internationales, de donateurs bilatéraux, etc. La réception et la dépense de tous les fonds sont enregistrées dans Quantum conformément aux procédures établies pour les recettes et les dépenses (voir </w:t>
       </w:r>
       <w:hyperlink r:id="rId49">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>POPP :</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId50">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>Ressources</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId51">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>financières&gt;Gestion des</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId52">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>recettes et des dépenses</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId53">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId54">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="452ECD1A" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="452ECD1A" w14:textId="4720FE08" w:rsidR="00366462" w:rsidRDefault="00366462" w:rsidP="001A6441">
       <w:pPr>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr w:rsidR="003E50B7">
+        <w:sectPr w:rsidR="00366462">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F7F3B5C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
-[...8 lines deleted...]
-    <w:p w14:paraId="3F14F4E4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3F14F4E4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="56"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="Rapport_de_livraison_combiné"/>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Rapport</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>livraison</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>combiné</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220398B6" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="220398B6" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="11"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F063556" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7F063556" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="796"/>
           <w:tab w:val="left" w:pos="838"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
-        <w:ind w:right="233" w:hanging="370"/>
+        <w:ind w:right="233"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Le PNUD prépare un </w:t>
       </w:r>
       <w:hyperlink r:id="rId55">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t>rapport d'</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId56">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t>exécution combiné</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">obligatoire à </w:t>
       </w:r>
       <w:hyperlink r:id="rId57">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>la</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> fin de chaque trimestre et à la fin de l'année. Il reflète les dépenses encourues et convenues ainsi que les fonds utilisés dans le cadre d'un projet et doit être signé par le PNUD et certifié par le fonctionnaire autorisé désigné par le partenaire de mise en œuvre afin de confirmer la validité des dépenses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C391F6D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="2C391F6D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="4"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="267763C1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="267763C1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="256" w:lineRule="auto"/>
         <w:ind w:left="838" w:right="238"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Si le projet utilise la modalité des avances de trésorerie, le formulaire </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">FACE </w:t>
       </w:r>
       <w:r>
         <w:t>doit être soumis au PNUD au moins une fois par trimestre, dans les 15 jours suivant la fin du trimestre, et signé par l'agent autorisé du partenaire de mise en œuvre. Le responsable de programme ou l'associé financier du PNUD doit contrôler les soldes des avances en cours afin de surveiller l'utilisation correcte des fonds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D3A9DB5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="4D3A9DB5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CC1043D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5CC1043D" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="Autres_rapports_Quantum"/>
       <w:bookmarkEnd w:id="15"/>
       <w:r>
         <w:t>Autres</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rapports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Quantum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CC900B" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="73CC900B" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09BEE7D1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="09BEE7D1" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="842"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>rapports</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -18179,108 +18154,107 @@
       <w:r>
         <w:t>les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>suivants</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BCFED1A" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="7BCFED1A" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72C7F6C7" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="72C7F6C7" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1610"/>
         </w:tabs>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Projet</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Budget</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>Solde</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5325B4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7C5325B4" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1610"/>
         </w:tabs>
         <w:spacing w:before="18"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Détail</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
@@ -18290,62 +18264,61 @@
       <w:r>
         <w:t>transaction</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDA5C82" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1CDA5C82" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1610"/>
         </w:tabs>
         <w:spacing w:before="18"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Rapport</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>sur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>l'ancienneté</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
@@ -18373,62 +18346,61 @@
       <w:r>
         <w:t>anticipés</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>UN</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>AP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="001BB348" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="001BB348" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1610"/>
         </w:tabs>
         <w:spacing w:before="19"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Rapport</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'analyse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
@@ -18438,217 +18410,223 @@
       <w:r>
         <w:t>comptes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>l'ONU</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B992A5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="41B992A5" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="073B9458" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="073B9458" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="842" w:right="237"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Reportez-vous aux chapitres POPP associés (liens ci-dessus) pour une discussion détaillée de chacun d'entre eux.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B6B203" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="13B6B203" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="181"/>
         <w:ind w:left="106"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="Audits"/>
       <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Audits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D7DFD9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="62D7DFD9" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="31"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0EB381F8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0EB381F8" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="832"/>
           <w:tab w:val="left" w:pos="837"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
-        <w:ind w:left="837" w:right="238" w:hanging="370"/>
+        <w:ind w:right="238"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>L'objectif primordial des exercices d'audit est de fournir au PNUD l'assurance que les ressources sont correctement utilisées. L'article 16.04 du règlement financier du PNUD stipule que chaque activité de programme du PNUD doit faire l'objet d'un audit "au moins une fois au cours de son cycle de vie". Une autre exigence est qu'un projet doit être audité une fois au cours de son cycle de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>vie, dans l'année qui suit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>des dépenses cumulées atteignant ou dépassant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>300 000 dollars.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Ce critère ne s'applique pas à la première année d'activité. L'audit doit être réalisé l'année suivante lorsque les dépenses cumulées ont atteint ou dépassé le seuil.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="178DBD6B" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="178DBD6B" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33A87FCC" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="33A87FCC" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="1"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="Finalisation_du_projet"/>
       <w:bookmarkEnd w:id="17"/>
       <w:r>
         <w:t>Finalisation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>du</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>projet</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623B8B5A" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7">
+    <w:p w14:paraId="623B8B5A" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="003E50B7" w:rsidP="008C601C">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="31"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="215DD829" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+    <w:p w14:paraId="215DD829" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRPr="008C601C" w:rsidRDefault="00000000" w:rsidP="001A6441">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="827"/>
           <w:tab w:val="left" w:pos="838"/>
         </w:tabs>
         <w:spacing w:line="256" w:lineRule="auto"/>
-        <w:ind w:right="234" w:hanging="370"/>
+        <w:ind w:right="234"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Lors de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>la finalisation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>d'un projet, le solde</w:t>
@@ -18803,108 +18781,108 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>les</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>donateurs conformément à l'accord de contribution est traité conformément à l'accord signé avec le donateur. Le partenaire de mise en œuvre et le PNUD doivent tous deux approuver le rapport final d'exécution combiné, qui doit refléter les dépenses totales du projet. La certification du rapport final doit être effectuée avant la clôture financière du projet au Quantum.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:hyperlink r:id="rId58">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>liste de</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId59">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>contrôle</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-7"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>pour</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-5"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>la</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId60">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>clôture</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-7"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>du</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId61">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>projet</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>doit</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>être</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
@@ -18997,231 +18975,406 @@
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>projet.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Voir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId62">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>Clôture</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-12"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>financière</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-13"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>des</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-12"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>projets</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-12"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>de</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-13"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>développement</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-12"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>et</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:rPr>
             <w:spacing w:val="-13"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>des</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId63">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>fonds</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId64">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>fiduciaires</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId65">
-        <w:r>
+        <w:r w:rsidR="003E50B7">
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:sectPr w:rsidR="003E50B7">
+    <w:p w14:paraId="3D667305" w14:textId="77777777" w:rsidR="001A6441" w:rsidRPr="008C601C" w:rsidRDefault="001A6441" w:rsidP="008C601C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="827"/>
+          <w:tab w:val="left" w:pos="838"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="234"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C5ED2F" w14:textId="77777777" w:rsidR="001A6441" w:rsidRPr="008C601C" w:rsidRDefault="001A6441" w:rsidP="008C601C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="827"/>
+          <w:tab w:val="left" w:pos="838"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="234"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17DE77BC" w14:textId="77777777" w:rsidR="001A6441" w:rsidRPr="008C601C" w:rsidRDefault="001A6441" w:rsidP="008C601C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="827"/>
+          <w:tab w:val="left" w:pos="838"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="234"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79682052" w14:textId="77777777" w:rsidR="001A6441" w:rsidRPr="008C601C" w:rsidRDefault="001A6441" w:rsidP="008C601C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="827"/>
+          <w:tab w:val="left" w:pos="838"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="234"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0124FD6C" w14:textId="77777777" w:rsidR="001A6441" w:rsidRPr="008C601C" w:rsidRDefault="001A6441" w:rsidP="001A6441">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C601C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C601C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="031ABB01" w14:textId="77777777" w:rsidR="001A6441" w:rsidRPr="008C601C" w:rsidRDefault="001A6441" w:rsidP="001A6441">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C601C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3384D3A2" w14:textId="77777777" w:rsidR="001A6441" w:rsidRPr="008C601C" w:rsidRDefault="001A6441" w:rsidP="001A6441">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008C601C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008C601C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="223523C4" w14:textId="77777777" w:rsidR="001A6441" w:rsidRPr="008C601C" w:rsidRDefault="001A6441" w:rsidP="008C601C">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="827"/>
+          <w:tab w:val="left" w:pos="838"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="234"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="001A6441" w:rsidRPr="008C601C">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2D96A456" w14:textId="77777777" w:rsidR="00C43038" w:rsidRDefault="00C43038">
+    <w:p w14:paraId="5E7A2E7B" w14:textId="77777777" w:rsidR="00F71E4F" w:rsidRDefault="00F71E4F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23E3A387" w14:textId="77777777" w:rsidR="00C43038" w:rsidRDefault="00C43038">
+    <w:p w14:paraId="507950AD" w14:textId="77777777" w:rsidR="00F71E4F" w:rsidRDefault="00F71E4F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2D182942" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487036928" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AEE40D9" wp14:editId="213ABE85">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251655168" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7AEE40D9" wp14:editId="213ABE85">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1297262</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10065991</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="749300" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="749300" cy="165100"/>
                       </a:xfrm>
@@ -19325,51 +19478,51 @@
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7AEE40D9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:102.15pt;margin-top:792.6pt;width:59pt;height:13pt;z-index:-16279552;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHMbL+kwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfS/QfxD0vtjpunYz4hS9YEWB&#10;YhvQ7QMUWYqNWqJKKrHz96MUJym2t2EvEiVSh+ccanEzul5sDVIHvpbzWSmF8Rqazq9r+evn1w+f&#10;paCofKN68KaWO0PyZnl+thhCZS6ghb4xKBjEUzWEWrYxhqooSLfGKZpBMJ6TFtCpyEdcFw2qgdFd&#10;X1yU5VUxADYBQRsivn3YJ+Uy41trdPxuLZko+loyt5hXzOsqrcVyoao1qtB2eqKh/oGFU53npkeo&#10;BxWV2GD3F5TrNAKBjTMNrgBrO22yBlYzL/9Q89KqYLIWNofC0Sb6f7D62/Yl/EARxzsYeYBZBIVn&#10;0K/E3hRDoGqqSZ5SRVydhI4WXdpZguCH7O3u6KcZo9B8eX355WPJGc2p+dWnOccJ8/Q4IMVHA06k&#10;oJbI48oE1PaZ4r70UDJx2bdPROK4GrkkhStodqxh4DHWkt42Co0U/ZNnn9LMDwEegtUhwNjfQ/4Z&#10;SYqH200E2+XOJ9ypMw8gc58+S5rw+3OuOn3p5W8AAAD//wMAUEsDBBQABgAIAAAAIQCDJBrh4QAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBOXRiXEqSoEJ6SKNBw4OrGb&#10;WI3XIXbb8PddTnDcmafZmWIzu4GdzRSsRwnpIgFmsPXaYifhs357WAMLUaFWg0cj4ccE2JS3N4XK&#10;tb9gZc772DEKwZArCX2MY855aHvjVFj40SB5Bz85FemcOq4ndaFwN3CRJBl3yiJ96NVoXnrTHvcn&#10;J2H7hdWr/d41H9WhsnX9lOB7dpTy/m7ePgOLZo5/MPzWp+pQUqfGn1AHNkgQyeOSUDJW65UARshS&#10;CJIakrI0FcDLgv9fUV4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABzGy/pMBAAAaAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgyQa4eEAAAAN&#10;AQAADwAAAAAAAAAAAAAAAADtAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:102.15pt;margin-top:792.6pt;width:59pt;height:13pt;z-index:-251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHMbL+kwEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttu2zAMfS/QfxD0vtjpunYz4hS9YEWB&#10;YhvQ7QMUWYqNWqJKKrHz96MUJym2t2EvEiVSh+ccanEzul5sDVIHvpbzWSmF8Rqazq9r+evn1w+f&#10;paCofKN68KaWO0PyZnl+thhCZS6ghb4xKBjEUzWEWrYxhqooSLfGKZpBMJ6TFtCpyEdcFw2qgdFd&#10;X1yU5VUxADYBQRsivn3YJ+Uy41trdPxuLZko+loyt5hXzOsqrcVyoao1qtB2eqKh/oGFU53npkeo&#10;BxWV2GD3F5TrNAKBjTMNrgBrO22yBlYzL/9Q89KqYLIWNofC0Sb6f7D62/Yl/EARxzsYeYBZBIVn&#10;0K/E3hRDoGqqSZ5SRVydhI4WXdpZguCH7O3u6KcZo9B8eX355WPJGc2p+dWnOccJ8/Q4IMVHA06k&#10;oJbI48oE1PaZ4r70UDJx2bdPROK4GrkkhStodqxh4DHWkt42Co0U/ZNnn9LMDwEegtUhwNjfQ/4Z&#10;SYqH200E2+XOJ9ypMw8gc58+S5rw+3OuOn3p5W8AAAD//wMAUEsDBBQABgAIAAAAIQCDJBrh4QAA&#10;AA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqBOXRiXEqSoEJ6SKNBw4OrGb&#10;WI3XIXbb8PddTnDcmafZmWIzu4GdzRSsRwnpIgFmsPXaYifhs357WAMLUaFWg0cj4ccE2JS3N4XK&#10;tb9gZc772DEKwZArCX2MY855aHvjVFj40SB5Bz85FemcOq4ndaFwN3CRJBl3yiJ96NVoXnrTHvcn&#10;J2H7hdWr/d41H9WhsnX9lOB7dpTy/m7ePgOLZo5/MPzWp+pQUqfGn1AHNkgQyeOSUDJW65UARshS&#10;CJIakrI0FcDLgv9fUV4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEABzGy/pMBAAAaAwAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAgyQa4eEAAAAN&#10;AQAADwAAAAAAAAAAAAAAAADtAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAPsEAAAA&#10;AA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="2E916F7C" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Page</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
@@ -19442,51 +19595,51 @@
                       <w:t>11</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487037440" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65ABA731" wp14:editId="0539E975">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65ABA731" wp14:editId="0539E975">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2942307</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10065991</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2215515" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2215515" cy="165100"/>
                       </a:xfrm>
@@ -19545,51 +19698,51 @@
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>08/05/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="65ABA731" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:231.7pt;margin-top:792.6pt;width:174.45pt;height:13pt;z-index:-16279040;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZpN3ymAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1EmlrlDUdAWsQEgr&#10;QFr2A1zHbiwSj5lxm/TvGXvTFsENcbHHM+Pn9954ez+PgzhZJA+hlfWqksIGA50Ph1Y+f//45q0U&#10;lHTo9ADBtvJsSd7vXr/aTrGxa+hh6CwKBgnUTLGVfUqxUYpMb0dNK4g2cNEBjjrxEQ+qQz0x+jio&#10;dVXdqQmwiwjGEnH24aUodwXfOWvSV+fIJjG0krmlsmJZ93lVu61uDqhj781CQ/8Di1H7wI9eoR50&#10;0uKI/i+o0RsEApdWBkYFznljiwZWU1d/qHnqdbRFC5tD8WoT/T9Y8+X0FL+hSPN7mHmARQTFRzA/&#10;iL1RU6Rm6cmeUkPcnYXODse8swTBF9nb89VPOydhOLle15tNvZHCcK2+29RVMVzdbkek9MnCKHLQ&#10;SuR5FQb69Egpv6+bS8tC5uX9zCTN+1n4LpPmzpzZQ3dmLROPs5X086jRSjF8DuxXnv0lwEuwvwSY&#10;hg9QfkiWFODdMYHzhcANdyHAgyi8lk+TJ/37uXTdvvbuFwAAAP//AwBQSwMEFAAGAAgAAAAhAPkd&#10;Fw3iAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxY2m6rStd0mhCckBBd&#10;OXBMm6yN1jilybby9pjTONr/p9+fi91sB3bRkzcOBcTLCJjG1imDnYDP+vUxA+aDRCUHh1rAj/aw&#10;K+/vCpkrd8VKXw6hY1SCPpcC+hDGnHPf9tpKv3SjRsqObrIy0Dh1XE3ySuV24EkUpdxKg3Shl6N+&#10;7nV7OpytgP0XVi/m+735qI6VqeunCN/SkxAPi3m/BRb0HG4w/OmTOpTk1LgzKs8GAet0tSaUgk22&#10;SYARksXJClhDqzSOE+Blwf9/Uf4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2aTd8pgB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+R0X&#10;DeIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="65ABA731" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:231.7pt;margin-top:792.6pt;width:174.45pt;height:13pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDZpN3ymAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1EmlrlDUdAWsQEgr&#10;QFr2A1zHbiwSj5lxm/TvGXvTFsENcbHHM+Pn9954ez+PgzhZJA+hlfWqksIGA50Ph1Y+f//45q0U&#10;lHTo9ADBtvJsSd7vXr/aTrGxa+hh6CwKBgnUTLGVfUqxUYpMb0dNK4g2cNEBjjrxEQ+qQz0x+jio&#10;dVXdqQmwiwjGEnH24aUodwXfOWvSV+fIJjG0krmlsmJZ93lVu61uDqhj781CQ/8Di1H7wI9eoR50&#10;0uKI/i+o0RsEApdWBkYFznljiwZWU1d/qHnqdbRFC5tD8WoT/T9Y8+X0FL+hSPN7mHmARQTFRzA/&#10;iL1RU6Rm6cmeUkPcnYXODse8swTBF9nb89VPOydhOLle15tNvZHCcK2+29RVMVzdbkek9MnCKHLQ&#10;SuR5FQb69Egpv6+bS8tC5uX9zCTN+1n4LpPmzpzZQ3dmLROPs5X086jRSjF8DuxXnv0lwEuwvwSY&#10;hg9QfkiWFODdMYHzhcANdyHAgyi8lk+TJ/37uXTdvvbuFwAAAP//AwBQSwMEFAAGAAgAAAAhAPkd&#10;Fw3iAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxY2m6rStd0mhCckBBd&#10;OXBMm6yN1jilybby9pjTONr/p9+fi91sB3bRkzcOBcTLCJjG1imDnYDP+vUxA+aDRCUHh1rAj/aw&#10;K+/vCpkrd8VKXw6hY1SCPpcC+hDGnHPf9tpKv3SjRsqObrIy0Dh1XE3ySuV24EkUpdxKg3Shl6N+&#10;7nV7OpytgP0XVi/m+735qI6VqeunCN/SkxAPi3m/BRb0HG4w/OmTOpTk1LgzKs8GAet0tSaUgk22&#10;SYARksXJClhDqzSOE+Blwf9/Uf4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA2aTd8pgB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+R0X&#10;DeIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="5E3C6837" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Date</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>d'entrée</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -19621,51 +19774,51 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>08/05/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487037952" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19BDDB23" wp14:editId="238C98F2">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19BDDB23" wp14:editId="238C98F2">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6310346</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10065991</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="728980" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="3" name="Textbox 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="728980" cy="165100"/>
                       </a:xfrm>
@@ -19706,51 +19859,51 @@
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:t>3</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="19BDDB23" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:496.9pt;margin-top:792.6pt;width:57.4pt;height:13pt;z-index:-16278528;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3wf27lwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GkllhI1XQErENIK&#10;kHZ5ANexG4vEY2bcJn17xt60RXBb7cWZeMafvx9vbqehF0eL5CE0crmopLDBQOvDvpE/Hz+/WUtB&#10;SYdW9xBsI0+W5O329avNGGu7gg761qJgkED1GBvZpRRrpch0dtC0gGgDNx3goBP/4l61qEdGH3q1&#10;qqobNQK2EcFYIt69e2rKbcF3zpr03TmySfSNZG6prFjWXV7VdqPrPerYeTPT0M9gMWgf+NIL1J1O&#10;WhzQ/wc1eINA4NLCwKDAOW9s0cBqltU/ah46HW3RwuZQvNhELwdrvh0f4g8UafoIEwdYRFC8B/OL&#10;2Bs1Rqrnmewp1cTTWejkcMhfliD4IHt7uvhppyQMb75brd+vuWO4tbx5u6yK3+p6OCKlLxYGkYtG&#10;IsdVCOjjPaV8va7PIzOXp+szkTTtJuHbRq5yiHlnB+2JpYycZiPp90GjlaL/GtiuHP25wHOxOxeY&#10;+k9QHkhWFODDIYHzhcAVdybAORRe85vJQf/9X6auL3v7BwAA//8DAFBLAwQUAAYACAAAACEAW6sa&#10;HOIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6DMBBE75XyD9ZG6q2xoQoCiomiqj1Vqkro&#10;oUeDHUDBa4qdhP59N6f2NqsZzbwtdosd2cXMfnAoIdoIYAZbpwfsJHzWrw8pMB8UajU6NBJ+jIdd&#10;uborVK7dFStzOYSOUQn6XEnoQ5hyzn3bG6v8xk0GyTu62apA59xxPasrlduRx0Ik3KoBaaFXk3nu&#10;TXs6nK2E/RdWL8P3e/NRHauhrjOBb8lJyvv1sn8CFswS/sJwwyd0KImpcWfUno0SsuyR0AMZ23Qb&#10;A7tFIpEmwBpSSRTFwMuC/3+j/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3wf27lwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbqxoc&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="19BDDB23" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:496.9pt;margin-top:792.6pt;width:57.4pt;height:13pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3wf27lwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GkllhI1XQErENIK&#10;kHZ5ANexG4vEY2bcJn17xt60RXBb7cWZeMafvx9vbqehF0eL5CE0crmopLDBQOvDvpE/Hz+/WUtB&#10;SYdW9xBsI0+W5O329avNGGu7gg761qJgkED1GBvZpRRrpch0dtC0gGgDNx3goBP/4l61qEdGH3q1&#10;qqobNQK2EcFYIt69e2rKbcF3zpr03TmySfSNZG6prFjWXV7VdqPrPerYeTPT0M9gMWgf+NIL1J1O&#10;WhzQ/wc1eINA4NLCwKDAOW9s0cBqltU/ah46HW3RwuZQvNhELwdrvh0f4g8UafoIEwdYRFC8B/OL&#10;2Bs1Rqrnmewp1cTTWejkcMhfliD4IHt7uvhppyQMb75brd+vuWO4tbx5u6yK3+p6OCKlLxYGkYtG&#10;IsdVCOjjPaV8va7PIzOXp+szkTTtJuHbRq5yiHlnB+2JpYycZiPp90GjlaL/GtiuHP25wHOxOxeY&#10;+k9QHkhWFODDIYHzhcAVdybAORRe85vJQf/9X6auL3v7BwAA//8DAFBLAwQUAAYACAAAACEAW6sa&#10;HOIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6DMBBE75XyD9ZG6q2xoQoCiomiqj1Vqkro&#10;oUeDHUDBa4qdhP59N6f2NqsZzbwtdosd2cXMfnAoIdoIYAZbpwfsJHzWrw8pMB8UajU6NBJ+jIdd&#10;uborVK7dFStzOYSOUQn6XEnoQ5hyzn3bG6v8xk0GyTu62apA59xxPasrlduRx0Ik3KoBaaFXk3nu&#10;TXs6nK2E/RdWL8P3e/NRHauhrjOBb8lJyvv1sn8CFswS/sJwwyd0KImpcWfUno0SsuyR0AMZ23Qb&#10;A7tFIpEmwBpSSRTFwMuC/3+j/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB3wf27lwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBbqxoc&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="44524BFC" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Version</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -19762,67 +19915,67 @@
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>3</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3AC92D92" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487038976" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29BC59D6" wp14:editId="39CF2EAD">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29BC59D6" wp14:editId="39CF2EAD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1297262</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10065991</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="821690" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="16" name="Textbox 16"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="821690" cy="165100"/>
                       </a:xfrm>
@@ -19926,51 +20079,51 @@
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="29BC59D6" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Textbox 16" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:102.15pt;margin-top:792.6pt;width:64.7pt;height:13pt;z-index:-16277504;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz3QH7mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp/Ud0DcN9ipFnVWnGpbtWlS&#10;tU1q9wAEQ4xmOJRDYuftd6BOMm13VW/wMefw8f2wvpvcwA46ogXf8npRcaa9gs76Xct/PX25vuUM&#10;k/SdHMDrlh818rvN1bv1GBq9hB6GTkdGIB6bMbS8Tyk0QqDqtZO4gKA9NQ1EJxP9xp3oohwJ3Q1i&#10;WVUrMULsQgSlEWn3/qXJNwXfGK3SD2NQJza0nLilssaybvMqNmvZ7KIMvVUzDfkKFk5aT5eeoe5l&#10;kmwf7X9QzqoICCYtFDgBxliliwZSU1f/qHnsZdBFC5mD4WwTvh2s+n54DD8jS9MnmCjAIgLDA6jf&#10;SN6IMWAzz2RPsUGazkInE13+kgRGB8nb49lPPSWmaPN2Wa8+UEdRq169r6vit7gcDhHTVw2O5aLl&#10;keIqBOThAVO+XjankZnLy/WZSJq2E7Ndy29yiHlnC92RpIyUZsvxeS+j5mz45smuHP2piKdieypi&#10;Gj5DeSBZkYeP+wTGFgIX3JkA5VB4zW8mB/33f5m6vOzNHwAAAP//AwBQSwMEFAAGAAgAAAAhAItN&#10;84TiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo86ChTeNUFYIVEmoa&#10;Fiyd2E2sxuMQu234e4YVLGfu0Z0zxXa2A7voyRuHAuJFBExj65TBTsBH/fqwAuaDRCUHh1rAt/aw&#10;LW9vCpkrd8VKXw6hY1SCPpcC+hDGnHPf9tpKv3CjRsqObrIy0Dh1XE3ySuV24EkUZdxKg3Shl6N+&#10;7nV7OpytgN0nVi/m673ZV8fK1PU6wrfsJMT93bzbAAt6Dn8w/OqTOpTk1LgzKs8GAUn0mBJKwXK1&#10;TIARkqbpE7CGVlkcJ8DLgv//ovwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA890B+5gB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAi03z&#10;hOIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape id="Textbox 16" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:102.15pt;margin-top:792.6pt;width:64.7pt;height:13pt;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDz3QH7mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt1u2yAUvp/Ud0DcN9ipFnVWnGpbtWlS&#10;tU1q9wAEQ4xmOJRDYuftd6BOMm13VW/wMefw8f2wvpvcwA46ogXf8npRcaa9gs76Xct/PX25vuUM&#10;k/SdHMDrlh818rvN1bv1GBq9hB6GTkdGIB6bMbS8Tyk0QqDqtZO4gKA9NQ1EJxP9xp3oohwJ3Q1i&#10;WVUrMULsQgSlEWn3/qXJNwXfGK3SD2NQJza0nLilssaybvMqNmvZ7KIMvVUzDfkKFk5aT5eeoe5l&#10;kmwf7X9QzqoICCYtFDgBxliliwZSU1f/qHnsZdBFC5mD4WwTvh2s+n54DD8jS9MnmCjAIgLDA6jf&#10;SN6IMWAzz2RPsUGazkInE13+kgRGB8nb49lPPSWmaPN2Wa8+UEdRq169r6vit7gcDhHTVw2O5aLl&#10;keIqBOThAVO+XjankZnLy/WZSJq2E7Ndy29yiHlnC92RpIyUZsvxeS+j5mz45smuHP2piKdieypi&#10;Gj5DeSBZkYeP+wTGFgIX3JkA5VB4zW8mB/33f5m6vOzNHwAAAP//AwBQSwMEFAAGAAgAAAAhAItN&#10;84TiAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo86ChTeNUFYIVEmoa&#10;Fiyd2E2sxuMQu234e4YVLGfu0Z0zxXa2A7voyRuHAuJFBExj65TBTsBH/fqwAuaDRCUHh1rAt/aw&#10;LW9vCpkrd8VKXw6hY1SCPpcC+hDGnHPf9tpKv3CjRsqObrIy0Dh1XE3ySuV24EkUZdxKg3Shl6N+&#10;7nV7OpytgN0nVi/m673ZV8fK1PU6wrfsJMT93bzbAAt6Dn8w/OqTOpTk1LgzKs8GAUn0mBJKwXK1&#10;TIARkqbpE7CGVlkcJ8DLgv//ovwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA890B+5gB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAi03z&#10;hOIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="58758E68" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:t>Page</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
@@ -20043,51 +20196,51 @@
                       <w:t>11</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487039488" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C3E64B5" wp14:editId="60AA66FE">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C3E64B5" wp14:editId="60AA66FE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>2942307</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10065991</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2215515" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="17" name="Textbox 17"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="2215515" cy="165100"/>
                       </a:xfrm>
@@ -20146,51 +20299,51 @@
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>08/05/2015</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="5C3E64B5" id="Textbox 17" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:231.7pt;margin-top:792.6pt;width:174.45pt;height:13pt;z-index:-16276992;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDG7OemAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1ElFVyhqugJWIKQV&#10;IC08gOvYTUTsMTNuk749Y2/aIrghLvbYHn/+fry9n/0oThZpgNDKelVJYYOBbgiHVn7/9uHVGyko&#10;6dDpEYJt5dmSvN+9fLGdYmPX0MPYWRQMEqiZYiv7lGKjFJneek0riDbwoQP0OvESD6pDPTG6H9W6&#10;qu7UBNhFBGOJePfh+VDuCr5z1qQvzpFNYmwlc0tlxDLu86h2W90cUMd+MAsN/Q8svB4CP3qFetBJ&#10;iyMOf0H5wSAQuLQy4BU4NxhbNLCauvpDzVOvoy1a2ByKV5vo/8Gaz6en+BVFmt/BzAEWERQfwfwg&#10;9kZNkZqlJ3tKDXF3Fjo79HlmCYIvsrfnq592TsLw5npdbzb1RgrDZ/Xdpq6K4ep2OyKljxa8yEUr&#10;kfMqDPTpkVJ+XzeXloXM8/uZSZr3sxi6Vr7OKeadPXRn1jJxnK2kn0eNVorxU2C/cvaXAi/F/lJg&#10;Gt9D+SFZUoC3xwRuKARuuAsBDqLwWj5NTvr3dem6fe3dLwAAAP//AwBQSwMEFAAGAAgAAAAhAPkd&#10;Fw3iAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxY2m6rStd0mhCckBBd&#10;OXBMm6yN1jilybby9pjTONr/p9+fi91sB3bRkzcOBcTLCJjG1imDnYDP+vUxA+aDRCUHh1rAj/aw&#10;K+/vCpkrd8VKXw6hY1SCPpcC+hDGnHPf9tpKv3SjRsqObrIy0Dh1XE3ySuV24EkUpdxKg3Shl6N+&#10;7nV7OpytgP0XVi/m+735qI6VqeunCN/SkxAPi3m/BRb0HG4w/OmTOpTk1LgzKs8GAet0tSaUgk22&#10;SYARksXJClhDqzSOE+Blwf9/Uf4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwxuznpgB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+R0X&#10;DeIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="5C3E64B5" id="Textbox 17" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:231.7pt;margin-top:792.6pt;width:174.45pt;height:13pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDDG7OemAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1ElFVyhqugJWIKQV&#10;IC08gOvYTUTsMTNuk749Y2/aIrghLvbYHn/+fry9n/0oThZpgNDKelVJYYOBbgiHVn7/9uHVGyko&#10;6dDpEYJt5dmSvN+9fLGdYmPX0MPYWRQMEqiZYiv7lGKjFJneek0riDbwoQP0OvESD6pDPTG6H9W6&#10;qu7UBNhFBGOJePfh+VDuCr5z1qQvzpFNYmwlc0tlxDLu86h2W90cUMd+MAsN/Q8svB4CP3qFetBJ&#10;iyMOf0H5wSAQuLQy4BU4NxhbNLCauvpDzVOvoy1a2ByKV5vo/8Gaz6en+BVFmt/BzAEWERQfwfwg&#10;9kZNkZqlJ3tKDXF3Fjo79HlmCYIvsrfnq592TsLw5npdbzb1RgrDZ/Xdpq6K4ep2OyKljxa8yEUr&#10;kfMqDPTpkVJ+XzeXloXM8/uZSZr3sxi6Vr7OKeadPXRn1jJxnK2kn0eNVorxU2C/cvaXAi/F/lJg&#10;Gt9D+SFZUoC3xwRuKARuuAsBDqLwWj5NTvr3dem6fe3dLwAAAP//AwBQSwMEFAAGAAgAAAAhAPkd&#10;Fw3iAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdxY2m6rStd0mhCckBBd&#10;OXBMm6yN1jilybby9pjTONr/p9+fi91sB3bRkzcOBcTLCJjG1imDnYDP+vUxA+aDRCUHh1rAj/aw&#10;K+/vCpkrd8VKXw6hY1SCPpcC+hDGnHPf9tpKv3SjRsqObrIy0Dh1XE3ySuV24EkUpdxKg3Shl6N+&#10;7nV7OpytgP0XVi/m+735qI6VqeunCN/SkxAPi3m/BRb0HG4w/OmTOpTk1LgzKs8GAet0tSaUgk22&#10;SYARksXJClhDqzSOE+Blwf9/Uf4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwxuznpgB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+R0X&#10;DeIAAAANAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="5E60078F" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Date</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>d'entrée</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -20222,51 +20375,51 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>08/05/2015</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487040000" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="043E060E" wp14:editId="5A7AEA27">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="043E060E" wp14:editId="5A7AEA27">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>6310346</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>10065991</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="728980" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="18" name="Textbox 18"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="728980" cy="165100"/>
                       </a:xfrm>
@@ -20307,51 +20460,51 @@
                             <w:rPr>
                               <w:spacing w:val="-3"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-10"/>
                             </w:rPr>
                             <w:t>3</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape w14:anchorId="043E060E" id="Textbox 18" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:496.9pt;margin-top:792.6pt;width:57.4pt;height:13pt;z-index:-16276480;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjzso0mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GmlXUrUdLWwAiGt&#10;AGnhAVzHbiJij5lxm/TtGXvTFsEN7cWZeMafvx9v7iY/iKNF6iE0crmopLDBQNuHfSN/fP/4Zi0F&#10;JR1aPUCwjTxZknfb1682Y6ztCjoYWouCQQLVY2xkl1KslSLTWa9pAdEGbjpArxP/4l61qEdG94Na&#10;VdWtGgHbiGAsEe8+PDfltuA7Z0366hzZJIZGMrdUVizrLq9qu9H1HnXsejPT0P/Bwus+8KUXqAed&#10;tDhg/w+U7w0CgUsLA16Bc72xRQOrWVZ/qXnqdLRFC5tD8WITvRys+XJ8it9QpOk9TBxgEUHxEcxP&#10;Ym/UGKmeZ7KnVBNPZ6GTQ5+/LEHwQfb2dPHTTkkY3ny7Wr9bc8dwa3l7s6yK3+p6OCKlTxa8yEUj&#10;keMqBPTxkVK+XtfnkZnL8/WZSJp2k+jbRt7kEPPODtoTSxk5zUbSr4NGK8XwObBdOfpzgedidy4w&#10;DR+gPJCsKMD9IYHrC4Er7kyAcyi85jeTg/7zv0xdX/b2NwAAAP//AwBQSwMEFAAGAAgAAAAhAFur&#10;GhziAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugzAQRO+V8g/WRuqtsaEKAoqJoqo9VapK&#10;6KFHgx1AwWuKnYT+fTen9jarGc28LXaLHdnFzH5wKCHaCGAGW6cH7CR81q8PKTAfFGo1OjQSfoyH&#10;Xbm6K1Su3RUrczmEjlEJ+lxJ6EOYcs592xur/MZNBsk7utmqQOfccT2rK5XbkcdCJNyqAWmhV5N5&#10;7k17OpythP0XVi/D93vzUR2roa4zgW/JScr79bJ/AhbMEv7CcMMndCiJqXFn1J6NErLskdADGdt0&#10;GwO7RSKRJsAaUkkUxcDLgv9/o/wFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA487KNJgB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAW6sa&#10;HOIAAAAOAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+            <v:shape w14:anchorId="043E060E" id="Textbox 18" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:496.9pt;margin-top:792.6pt;width:57.4pt;height:13pt;z-index:-251644928;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDjzso0mAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O0zAQviPxDpbv1GmlXUrUdLWwAiGt&#10;AGnhAVzHbiJij5lxm/TtGXvTFsEN7cWZeMafvx9v7iY/iKNF6iE0crmopLDBQNuHfSN/fP/4Zi0F&#10;JR1aPUCwjTxZknfb1682Y6ztCjoYWouCQQLVY2xkl1KslSLTWa9pAdEGbjpArxP/4l61qEdG94Na&#10;VdWtGgHbiGAsEe8+PDfltuA7Z0366hzZJIZGMrdUVizrLq9qu9H1HnXsejPT0P/Bwus+8KUXqAed&#10;tDhg/w+U7w0CgUsLA16Bc72xRQOrWVZ/qXnqdLRFC5tD8WITvRys+XJ8it9QpOk9TBxgEUHxEcxP&#10;Ym/UGKmeZ7KnVBNPZ6GTQ5+/LEHwQfb2dPHTTkkY3ny7Wr9bc8dwa3l7s6yK3+p6OCKlTxa8yEUj&#10;keMqBPTxkVK+XtfnkZnL8/WZSJp2k+jbRt7kEPPODtoTSxk5zUbSr4NGK8XwObBdOfpzgedidy4w&#10;DR+gPJCsKMD9IYHrC4Er7kyAcyi85jeTg/7zv0xdX/b2NwAAAP//AwBQSwMEFAAGAAgAAAAhAFur&#10;GhziAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugzAQRO+V8g/WRuqtsaEKAoqJoqo9VapK&#10;6KFHgx1AwWuKnYT+fTen9jarGc28LXaLHdnFzH5wKCHaCGAGW6cH7CR81q8PKTAfFGo1OjQSfoyH&#10;Xbm6K1Su3RUrczmEjlEJ+lxJ6EOYcs592xur/MZNBsk7utmqQOfccT2rK5XbkcdCJNyqAWmhV5N5&#10;7k17OpythP0XVi/D93vzUR2roa4zgW/JScr79bJ/AhbMEv7CcMMndCiJqXFn1J6NErLskdADGdt0&#10;GwO7RSKRJsAaUkkUxcDLgv9/o/wFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA487KNJgB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAW6sa&#10;HOIAAAAOAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
                   <w:p w14:paraId="485F9706" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:pStyle w:val="BodyText"/>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                     </w:pPr>
                     <w:r>
                       <w:t>Version</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:t>#</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-4"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
@@ -20363,132 +20516,222 @@
                       <w:rPr>
                         <w:spacing w:val="-3"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                       </w:rPr>
                       <w:t>3</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E94B3FD" w14:textId="77777777" w:rsidR="00C43038" w:rsidRDefault="00C43038">
+    <w:p w14:paraId="64B0330D" w14:textId="77777777" w:rsidR="00F71E4F" w:rsidRDefault="00F71E4F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AF5D622" w14:textId="77777777" w:rsidR="00C43038" w:rsidRDefault="00C43038">
+    <w:p w14:paraId="55812DB0" w14:textId="77777777" w:rsidR="00F71E4F" w:rsidRDefault="00F71E4F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="24D73ED6" w14:textId="77777777" w:rsidR="003E50B7" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="636FFC08" w14:textId="64DAF179" w:rsidR="00366462" w:rsidRDefault="00366462">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E6E9C94" wp14:editId="4803B7B2">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5648960</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>228600</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="331295" cy="647700"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1439119271" name="Picture 1439119271"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="331295" cy="647700"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24D73ED6" w14:textId="017324FB" w:rsidR="003E50B7" w:rsidRDefault="00366462">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487038464" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63D43D79" wp14:editId="604748AF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A19C238" wp14:editId="6EF16FDE">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="page">
-            <wp:posOffset>6719570</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5633720</wp:posOffset>
           </wp:positionH>
-          <wp:positionV relativeFrom="page">
-            <wp:posOffset>457200</wp:posOffset>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-68580</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="304696" cy="589063"/>
+          <wp:extent cx="330835" cy="647700"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="15" name="Image 15"/>
+          <wp:docPr id="894667302" name="Picture 894667302"/>
           <wp:cNvGraphicFramePr>
-            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="15" name="Image 15"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill>
-[...3 lines deleted...]
-                  </a:stretch>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
                 </pic:blipFill>
-                <pic:spPr>
+                <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304696" cy="589063"/>
+                    <a:ext cx="330835" cy="647700"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="42102F99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6AEEB9EC"/>
     <w:lvl w:ilvl="0" w:tplc="3384AC0E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1242" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0638DAF2">
@@ -20567,61 +20810,173 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7180" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D75A5820">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8029" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A722901"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B20C09E4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="826" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1546" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2266" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2986" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3706" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4426" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5146" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5866" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6586" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A9723CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="805E114C"/>
     <w:lvl w:ilvl="0" w:tplc="F4D8A9FC">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="838" w:hanging="380"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A650B8EE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1610" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
@@ -20691,54 +21046,54 @@
     <w:lvl w:ilvl="7" w:tplc="20A858BE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7024" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E9B42738">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7924" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DE65722"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="11EA979E"/>
+    <w:tmpl w:val="04D00C62"/>
     <w:lvl w:ilvl="0" w:tplc="031A6F9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="828" w:hanging="361"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="98"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D8749656">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
@@ -20823,124 +21178,136 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="13FADAE2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7774" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1295481091">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1628974833">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="46076628">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="333923620">
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E50B7"/>
+    <w:rsid w:val="000F56EF"/>
+    <w:rsid w:val="001A6441"/>
+    <w:rsid w:val="00366462"/>
     <w:rsid w:val="003E50B7"/>
     <w:rsid w:val="00402EF8"/>
+    <w:rsid w:val="004754FA"/>
     <w:rsid w:val="005D4E3A"/>
+    <w:rsid w:val="00680F3F"/>
+    <w:rsid w:val="008C601C"/>
     <w:rsid w:val="00B0729A"/>
+    <w:rsid w:val="00B82CA2"/>
     <w:rsid w:val="00B93204"/>
+    <w:rsid w:val="00BD0B55"/>
     <w:rsid w:val="00C43038"/>
     <w:rsid w:val="00CF4E28"/>
     <w:rsid w:val="00D0300A"/>
+    <w:rsid w:val="00F71E4F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-NL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0800629C"/>
   <w15:docId w15:val="{C2C92FA0-F580-405F-A034-593EBBFF8C07}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -21386,63 +21753,145 @@
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B93204"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B93204"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00366462"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00366462"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00366462"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00366462"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00366462"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="fr-FR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00366462"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/approche-harmonisee-de-transfert-de-fonds-hact" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11701" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf?lang=en&amp;top" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/?lang=en&amp;top" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/mise-en-oeuvre-au-niveau-des-organisations-non-gouvernementales-ong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/approche-harmonisee-de-transfert-de-fonds-hact" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx?lang=en&amp;top" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Contents.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/approche-harmonisee-de-transfert-de-fonds-hact" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11701" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf?lang=en&amp;top" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/node/11701" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/?lang=en&amp;top" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/mise-en-oeuvre-au-niveau-des-organisations-non-gouvernementales-ong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/fr/page-de-politique-generale/approche-harmonisee-de-transfert-de-fonds-hact" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx?lang=en&amp;top" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Contents.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21686,78 +22135,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>25753</Characters>
+  <Pages>12</Pages>
+  <Words>4607</Words>
+  <Characters>26260</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>598</Lines>
-  <Paragraphs>254</Paragraphs>
+  <Lines>218</Lines>
+  <Paragraphs>61</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>30250</CharactersWithSpaces>
+  <CharactersWithSpaces>30806</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>admin</dc:creator>
   <cp:keywords>, docId:E4C2FBED7F4715077ECA8746015A55E6</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
     <vt:filetime>2023-08-28T00:00:00Z</vt:filetime>
   </property>