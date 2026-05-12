--- v0 (2025-10-02)
+++ v1 (2026-05-12)
@@ -1,9171 +1,16303 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="091606AB" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...2 lines deleted...]
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
+    <w:p w14:paraId="1983FFAF" w14:textId="2CFF65D2" w:rsidR="00EC1AE0" w:rsidRPr="0076200F" w:rsidRDefault="0076200F">
+      <w:pPr>
+        <w:spacing w:before="43"/>
+        <w:ind w:left="122"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0076200F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Implementación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076200F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0076200F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>nacional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F49BD0" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="131"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Contexto_jurídico,_funciones_y_responsab"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:t>Contexto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>jurídico,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>funciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>responsabilidades</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0A6016" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F1530FD" w14:textId="187291D3" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="826"/>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="238"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyectos</w:t>
+      </w:r>
+      <w:r w:rsidR="0076200F">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de implementación nacional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gobierno,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>refleja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Acuerdo Básico Normalizado de Asistencia firmado por el PNUD con el gobierno, y </w:t>
+      </w:r>
+      <w:r w:rsidR="0076200F">
+        <w:t xml:space="preserve">con </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">en el </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, según</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acordado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>programa del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>país</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marco de asistencia al desarrollo de las Naciones Unidas y en el respectivo plan de trabajo anual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B0543A3" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34008315" w14:textId="04CB617E" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="827"/>
+        </w:tabs>
+        <w:ind w:left="827" w:hanging="359"/>
         <w:jc w:val="left"/>
-        <w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00A77D00">
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B17F51" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:sz w:val="29"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E6E133A" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1547"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="236"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Asume la plena responsabilidad de la utilización eficaz de los recursos del PNUD y la obtención de los resultados previstos en el documento de proyecto firmado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FE478E1" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1547"/>
+        </w:tabs>
+        <w:spacing w:before="42" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="239"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Deben</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>informar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>manera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>justa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>precisa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>progreso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con los planes de trabajo acordados, de conformidad con el calendario de presentación de informes y los formatos incluidos en el documento del proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AFE1D4B" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1546"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1546" w:right="239"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Mantiene la documentación y las pruebas del uso adecuado y prudente de los recursos del proyecto de conformidad con el documento del proyecto y de acuerdo con los reglamentos y procedimientos aplicables. La documentación debe estar disponible a petición de los supervisores del proyecto y los auditores designados.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21B679A6" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7065A001" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:left="156"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="Rendición_de_cuentas_del_PNUD"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:t>Rendición</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cuentas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>PNUD</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B84A3E" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A04D404" w14:textId="6D394718" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="835"/>
+          <w:tab w:val="left" w:pos="837"/>
+        </w:tabs>
+        <w:spacing w:before="165" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="837" w:right="236" w:hanging="370"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En el marco de</w:t>
+      </w:r>
+      <w:r w:rsidR="0076200F">
+        <w:t xml:space="preserve"> la implementación nacional (</w:t>
+      </w:r>
+      <w:r>
+        <w:t>NIM</w:t>
+      </w:r>
+      <w:r w:rsidR="0076200F">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, el PNUD es responsable del uso eficaz y eficiente de los recursos para la consecución de los resultados del programa junto con el </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Esto abarca el diseño de los proyectos, la evaluación de las capacidades de los asociados en la ejecución, la selección conjunta de los asociados en la ejecución y la financiación y evaluación de las actividades del programa. El PNUD debe supervisar el progreso hacia los resultados previstos y el uso adecuado de los recursos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7646465C" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01063E5F" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="828"/>
+      </w:pPr>
+      <w:r>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>garantía</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyectos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>asegurar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>que:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67937B3B" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FEB7388" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1921"/>
+        </w:tabs>
+        <w:spacing w:before="139"/>
+        <w:ind w:left="1921" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ponen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fondos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>disposición</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BBF955" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1921"/>
+        </w:tabs>
+        <w:spacing w:before="26"/>
+        <w:ind w:left="1921" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>avanza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hacia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>previstos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1458EBF4" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1922"/>
+        </w:tabs>
+        <w:spacing w:before="29" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1922" w:right="237"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Se llevan a cabo actividades periódicas de control y garantía, incluidas visitas periódicas de control y "verificaciones aleatorias" de los gastos y los resultados </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>obtenidos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32609A5A" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1921"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="1921" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recursos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>confiados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utilizan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>adecuadamente</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F0E36B4" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1921"/>
+        </w:tabs>
+        <w:spacing w:before="26"/>
+        <w:ind w:left="1921" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>información</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>crítica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supervisa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>actualiza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F556039" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1921"/>
+        </w:tabs>
+        <w:spacing w:before="29" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1921" w:right="237"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Los informes financieros se presentan puntualmente al PNUD, y los informes de ejecución combinados se preparan trimestralmente y se presentan a la junta del </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29593377" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1921"/>
+        </w:tabs>
+        <w:spacing w:before="35" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1921" w:right="239"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Los riesgos se gestionan adecuadamente y el registro de riesgos en Quantum se actualiza con regularidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E181E04" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00EC1AE0" w:rsidSect="00FB19AE">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1620" w:right="600" w:bottom="960" w:left="1580" w:header="0" w:footer="766" w:gutter="0"/>
+          <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E446BB9" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="14"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01E5841C" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1922"/>
+        </w:tabs>
+        <w:spacing w:before="89" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1922" w:right="237"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Los informes del Gobierno se revisan y se utilizan para diseñar procedimientos de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>garantía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D09C8DD" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1922"/>
+        </w:tabs>
+        <w:spacing w:before="9" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1922" w:right="239"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Se revisan los informes de auditoría de los MNE y los socios ejecutivos adoptan las medidas correctoras identificadas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B6BA3F2" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B7D6DB4" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="842"/>
+      </w:pPr>
+      <w:r>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supervisión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>continua</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>abarcar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>consideraciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>operativas,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>financieras</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>programáticas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E676B9" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15655301" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:left="107"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="Documento_de_proyecto"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00C857EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Documento</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C857EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C857EE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2DFEE3" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
-[...40 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E984D23" w14:textId="48563EBE" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="298"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="835"/>
+          <w:tab w:val="left" w:pos="837"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="837" w:right="235" w:hanging="370"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">cada proyecto </w:t>
+      </w:r>
+      <w:r w:rsidR="00C857EE">
+        <w:t>NIM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>formularse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>documento de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ser aprobado por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>todas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>partes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>implicadas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(véase</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>POPP:</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:spacing w:val="-11"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>Programas</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:spacing w:val="-11"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>y</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:spacing w:val="-10"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>Proyectos).</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Constituye</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marco</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>jurídico del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Además</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>información</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>general,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>esperados,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>trabajo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">etc., debe incluir una indicación clara de los procedimientos, la determinación del </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, las diferentes funciones y responsabilidades de todas las partes implicadas, una definición clara de las acciones llevadas a cabo por el </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, un presupuesto del proyecto y la correspondiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recuperación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>costes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acordada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(costes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>apoyo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gestión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>general</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>GMS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y costes de servicios de habilitación para la entrega - DES).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13D42F87" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E301287" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="Programas_nacionales"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Programas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>nacionales</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25439FA2" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E4FD47B" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="342"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="826"/>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="238"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>término</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>"ejecución"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>define</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>apropiación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>general</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>actividades del programa del PNUD a nivel de país. El gobierno, a través de la autoridad de coordinación del gobierno, ejerce su apropiación y responsabilidad de las actividades del programa del PNUD mediante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aprobación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>firma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>programa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>país</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PNUD.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>lo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tanto, todas las actividades del plan de acción del programa del país se ejecutan a nivel nacional.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4797493A" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E1080C" w14:textId="526C83E4" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="39"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="826"/>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:spacing w:before="168" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="238"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>término</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>"ejecución"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>define</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gestión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>realización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>actividades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para lograr</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resultados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>especificados,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>incluida</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>adquisición</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>entrega</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>insumos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">actividad del proyecto del PNUD y su uso en la producción de productos, tal como se establece en el plan de trabajo anual, firmado por el PNUD y el </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00FE5CE6" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="393EA14C" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="40"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="826"/>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="236"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El plan de acción del programa del país o el plan de acción del PNUD y el plan de trabajo anual (combinados) constituyen los requisitos mínimos de un documento de proyecto. Las responsabilidades de implementación se separan de las responsabilidades de ejecución y se colocan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bajo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>responsabilidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>socios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>implementadores.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>asociados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>son responsables de la gestión y la realización de las actividades del programa para lograr los resultados del plan de trabajo anual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BEADDD" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5820C0A4" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="Grabación_de_un_proyecto_NIM_en_Quantum"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:t>Grabación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NIM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B8B26BF" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="245A5F0E" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...109 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="712"/>
+          <w:tab w:val="left" w:pos="838"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="838" w:right="237" w:hanging="370"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Quantum incorpora terminología coherente con la política de programas del PNUD. Permite la formulación y revisión de proyectos/presupuestos y captura toda la información del proyecto sobre esta base. Otros módulos (por ejemplo, Libro Mayor) reflejan títulos específicos para algunos elementos de la cadena de gráficos. Los siguientes son aspectos relevantes a tener en cuenta a la hora de gestionar un proyecto en Quantum:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39FD64B1" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00EC1AE0">
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0775FA1B" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1241"/>
+        </w:tabs>
+        <w:spacing w:before="100"/>
+        <w:ind w:hanging="424"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>programa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nacional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>firmado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gobierno</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fuera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5408A298" w14:textId="07D6741F" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="11"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1241"/>
+        </w:tabs>
+        <w:spacing w:before="17" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="238"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Proyectos/planes de trabajo anuales firmados con el </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. El término "Proyecto/AWP"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>política</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>programática</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>representa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Proyecto en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Quantum. Puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>haber</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diferentes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>productos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>actividades.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="39"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>presupuesto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>controla a nivel de Proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A527151" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="39"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1241"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="239"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El agente ejecutor firma el plan de acción del programa nacional. No se introduce en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77D210EE" w14:textId="0D3191D1" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="8"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1241"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="238" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> gestiona y ejecuta las actividades del programa para lograr los resultados especificados "Institución ID" en la Propuesta Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50E078DD" w14:textId="23B94325" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="11"/>
-[...19 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1241"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="239"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> contrata a una parte responsable para llevar a cabo las actividades de un </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E89A09C" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="39"/>
-[...751 lines deleted...]
-        <w:t xml:space="preserve">This may be summarized as follows:   </w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1241"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="236"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Los responsables deben reflejarse en Quantum en los campos del gráfico a nivel presupuestario. El campo "Agente ejecutor" refleja la parte responsable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E350D9" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="25"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BA155F1" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="40"/>
+        <w:ind w:left="841"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Esto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resumirse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>siguiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>manera:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid1"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="699" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="827" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:top w:w="67" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:right w:w="115" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5103"/>
+        <w:gridCol w:w="5102"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F243F0" w:rsidRPr="00A77D00" w14:paraId="50645188" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="5DD8EE00" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8789" w:type="dxa"/>
+            <w:tcW w:w="8788" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="417C15FD" w14:textId="4D13D736" w:rsidR="00F243F0" w:rsidRPr="00F243F0" w:rsidRDefault="00F243F0" w:rsidP="00F243F0">
+          <w:p w14:paraId="776AF8D5" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="144"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F243F0">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>UNDP Programme Instruments</w:t>
+              </w:rPr>
+              <w:t>Instrumentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Programa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F243F0" w:rsidRPr="00A77D00" w14:paraId="05B2CFD6" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="5E71E501" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5102" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE19994" w14:textId="5CCCB773" w:rsidR="00F243F0" w:rsidRPr="00A77D00" w:rsidRDefault="00F243F0" w:rsidP="00F243F0">
+          <w:p w14:paraId="662F621F" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="144"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A77D00">
+            <w:r>
+              <w:t>Módulos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+              </w:rPr>
+              <w:t>gestión</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>proyectos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="62CDA153" w14:textId="34A6957D" w:rsidR="00F243F0" w:rsidRPr="00A77D00" w:rsidRDefault="00D0325D" w:rsidP="00F243F0">
+          <w:p w14:paraId="42D41D39" w14:textId="4AC63067" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="145"/>
+              <w:rPr>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Terminology in Quantum</w:t>
+              </w:rPr>
+              <w:t>Terminología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0076200F">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Quantum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421030" w:rsidRPr="00A77D00" w14:paraId="2A7677EC" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="12648839" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79456E7B" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="526B3446" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="144"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">COUNTRY PROGRAMME ACTION PLAN  </w:t>
+            <w:r>
+              <w:t>PLAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>DE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>ACCIÓN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>DEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>PROGRAMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>POR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>PAÍS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77AC5CF1" w14:textId="75C1A6A9" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="75C14442" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="145"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...7 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>registrado</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Quantum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421030" w:rsidRPr="00A77D00" w14:paraId="39838E01" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="7D003D16" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE361A4" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="35CAAA14" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="144"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">EXECUTION  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>EJECUCIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3725A04D" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="3AEBA406" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="150"/>
+              <w:ind w:left="145"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">N/A   </w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421030" w:rsidRPr="00A77D00" w14:paraId="59B3EA3D" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="13B9E9A8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06EB82A6" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="0D347D11" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="68"/>
+              <w:ind w:left="144"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">PROJECT WITH ANNUAL WORK PLANS  </w:t>
+            <w:r>
+              <w:t>PROYECTO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>CON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>PLANES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>DE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>TRABAJO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>ANUALES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13FFDC52" w14:textId="2123A1D3" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="003669CF" w:rsidP="00F243F0">
+          <w:p w14:paraId="31AEA342" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="68"/>
+              <w:ind w:left="145"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Proyecto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421030" w:rsidRPr="00A77D00" w14:paraId="42D9FC90" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="28EA9D79" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="678"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="662E05B1" w14:textId="6F03DC03" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="5E457ADE" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="144"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...9 lines deleted...]
-              <w:t>/ACTIVTIES</w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>RESULTADOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>/ACTIVIDADES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E9D47D9" w14:textId="021C606C" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="003669CF" w:rsidP="00F243F0">
+          <w:p w14:paraId="2A877044" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67" w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="145"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+            <w:r>
+              <w:t>Estructura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>desglose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">del </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>trabajo/tareas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421030" w:rsidRPr="00A77D00" w14:paraId="3C4DD1E5" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="4966E9A4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBB0B03" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="4BA7EA59" w14:textId="7B82E9E5" w:rsidR="00EC1AE0" w:rsidRDefault="00D82AD1">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="144"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">IMPLEMENTING PARTNER  </w:t>
+            <w:r>
+              <w:t>ASOCIADO EN LA EJECUCIÓN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05A23EBF" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="03D62570" w14:textId="614AB7DB" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="67"/>
+              <w:ind w:left="145"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">"Institution ID"   </w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>ID</w:t>
+            </w:r>
+            <w:r w:rsidR="0076200F">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de la </w:t>
+            </w:r>
+            <w:r w:rsidR="0076200F">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Institución</w:t>
+            </w:r>
+            <w:r w:rsidR="0076200F">
+              <w:rPr>
+                <w:spacing w:val="7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421030" w:rsidRPr="00A77D00" w14:paraId="3C8CFD0F" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="0513F3E5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="454"/>
+          <w:trHeight w:val="554"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="5102" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="107A13FD" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="0C1E1C03" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="68"/>
+              <w:ind w:left="144"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">RESPONSIBLE PARTY  </w:t>
+            <w:r>
+              <w:t>PARTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>RESPONSABLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="365D8390" w14:textId="15ABB021" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00B81BF7" w:rsidP="00F243F0">
+          <w:p w14:paraId="7A2553FC" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="68"/>
+              <w:ind w:left="145"/>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Responsable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07D508D0" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00A77D00">
+    <w:p w14:paraId="698049B8" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7998F427" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BDB73FA" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="5" w:name="Socios_nacionales_de_ejecución:_Instituc"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:t>Socios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nacionales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ejecución:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Instituciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>elegibles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CFD28BF" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
         <w:rPr>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...33 lines deleted...]
-      <w:pPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0710E2A9" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="341"/>
-[...49 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="826"/>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="239"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Las siguientes instituciones nacionales son elegibles para gestionar proyectos apoyados por el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>PNUD:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DD41482" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C239206" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1547"/>
+        </w:tabs>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ministerio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>gobierno;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA5BF01" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="11"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1547"/>
+        </w:tabs>
+        <w:spacing w:before="27"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>departamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dentro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ministerio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="609D667F" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="39"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1547"/>
+        </w:tabs>
+        <w:spacing w:before="29" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="241"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Institución</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gubernamental</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>carácter</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>semiautónomo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>banco</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>central,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una universidad, una autoridad regional o local o un municipio;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11720DE0" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="11"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1546"/>
+        </w:tabs>
+        <w:spacing w:before="37"/>
+        <w:ind w:left="1546" w:hanging="359"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>organización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gubernamental</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>(ONG);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F8B07E4" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="93"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1546"/>
+        </w:tabs>
+        <w:spacing w:before="29"/>
+        <w:ind w:left="1546" w:hanging="359"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>organización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>intergubernamental.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73BA9489" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:sectPr w:rsidR="00EC1AE0">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76D67C1A" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="298"/>
-[...25 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="826"/>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:spacing w:before="56" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="239"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>disposiciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gestión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>programa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deben</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>incluir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mecanismos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>garanticen la coordinación, como comités de dirección, acuerdos interministeriales u otros mecanismos consultivos. Todos estos mecanismos deben describirse en el documento del proyecto o plan de trabajo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anual.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>procedimientos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>seguirán</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plan</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>trabajo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deben indicarse claramente en el documento del proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D63DEFE" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B6E7F55" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="342"/>
-[...27 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="826"/>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
+        <w:ind w:right="237"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>La institución designada podrá contratar o acordar con otras entidades la realización de tareas específicas como partes responsables:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7917972C" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="190F7523" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="37"/>
-[...13 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1547"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="234"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Si la entidad es otra institución gubernamental, por lo general no será necesaria una licitación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>competitiva.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>estos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>casos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>comité</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>local</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>evaluación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyectos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>evalúa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y decide las mejores disposiciones para emprender el proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010D86D3" w14:textId="491E5F0C" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="41"/>
-[...14 lines deleted...]
-      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1547"/>
+        </w:tabs>
+        <w:spacing w:before="34" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="183"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Si la entidad es una ONG, el plan de acción del programa del país debe designarla como </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> o contratista independiente. El primer caso requiere un proceso competitivo, pero no se considera una acción de contratación (el comité local de evaluación del proyecto revisa la propuesta de designación de la ONG y verifica su competitividad).</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Cuando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ONG</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>relación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>suele</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ser</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contratista, y se aplican las disposiciones estándar de contratación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFA0E96" w14:textId="5467BFC8" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="195"/>
-[...16 lines deleted...]
-          <w:t>o POPP: Agency Implementatio</w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1547"/>
+        </w:tabs>
+        <w:spacing w:before="37" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="235"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cuando</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>organismo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Naciones Unidas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>actúa como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>parte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>responsable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marco de la aplicación nacional, dicho organismo y la institución designada firman una carta de acuerdo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>casos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hace</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>referencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>agencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Naciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Unidas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>parte responsable.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>procedimientos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>financieros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(anticipo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fondos,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">informes/PDR y tratamiento contable) son los mismos que cuando la agencia es un </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Consulte </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>POPP:</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-[...4 lines deleted...]
-          <w:t>n</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>Implementación de</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>la</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> Agencia para conocer las políticas y los </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>procedimientos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0E8AB3" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="188"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="Evaluación_de_la_capacidad"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:t>Evaluación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>capacidad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEBE44B" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46A20755" w14:textId="348E4C95" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="826"/>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="235"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>entidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sea</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contratada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>parte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>responsable</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del PNUD,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>realizarse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>una</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>evaluación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>capacidades.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>partes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>implicadas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>formulación y el diseño del proyecto, en particular la oficina del PNUD, el gobierno y la institución que gestionará el proyecto, deben examinar las capacidades necesarias.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>En primer lugar, determinan qué tareas se aplican al proyecto. Para cada tarea aplicable, las partes definen cualquier medida adicional que garantice que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las tareas pueden llevarse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">a cabo. Las medidas deben documentarse para su seguimiento. Esto puede hacerse, por ejemplo, mediante un plan de acción, un anexo al documento del proyecto o a través de las actas de una reunión o taller de diseño. Consulte el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">capítulo </w:t>
+      </w:r>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="00A77D00">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>POPP</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="00EC1AE0">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>HACT</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>POPP Participación de las ONG en los programas del PNUD</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51002BE8" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EA14FEE" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="828"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>son</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>consideraciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>clave</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>evaluación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>capacidad:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D841F79" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="9"/>
+        <w:rPr>
+          <w:sz w:val="31"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30B83FC5" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1546"/>
+        </w:tabs>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1546" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Capacidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>técnica:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>capacidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supervisar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aspectos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>técnicos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2773481A" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1546"/>
+        </w:tabs>
+        <w:spacing w:before="26"/>
+        <w:ind w:left="1546" w:hanging="359"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Capacidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>gestión:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>capacidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>planificar,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supervisar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>coordinar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>actividades.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CA1D7A1" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1547"/>
+        </w:tabs>
+        <w:spacing w:before="28" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="238"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Capacidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>administrativa:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>capacidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>adquirir</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bienes,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>obras,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>contratar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y gestionar al personal mejor cualificado de forma transparente y competitiva; capacidad para preparar y firmar contratos, y para gestionar y mantener equipos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37D9E839" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00EC1AE0">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE54DA5" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1547"/>
+        </w:tabs>
+        <w:spacing w:before="89" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="239"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Capacidad financiera: </w:t>
+      </w:r>
+      <w:r>
+        <w:t>capacidad para elaborar presupuestos de proyectos; garantizar la seguridad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>física</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anticipos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efectivo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>registros;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>desembolsar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fondos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>forma oportuna, adecuada y eficaz; garantizar el registro y la presentación de informes financieros; y preparar, autorizar y ajustar compromisos y gastos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E0AC2E" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163A104B" w14:textId="3679F563" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="826"/>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="239"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Las capacidades técnicas, de gestión, administrativas y financieras del </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> deben reevaluarse a lo largo de la vida del proyecto, preferiblemente una vez al año.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8FCDD5" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43D8543F" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="826"/>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="235"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Encontrará información detallada sobre el proceso del programa/proyecto, incluida la selección de los socios ejecutores y las partes responsables, y la evaluación de la capacidad en </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>POPP:</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>Programas</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>y proyectos&gt;Definición de un</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>proyecto</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> y en el </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">capítulo </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t>POPP</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t>HACT</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D24D5FE" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69325AB2" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="Modalidades_de_transferencia_de_efectivo"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:t>Modalidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>transferencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>efectivo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BCE4E4F" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="449EF8E7" w14:textId="282A7F4A" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="836"/>
+          <w:tab w:val="left" w:pos="838"/>
+        </w:tabs>
+        <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="838" w:right="238" w:hanging="370"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El PNUD proporciona los recursos financieros necesarios al </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> para llevar a cabo las actividades del proyecto durante el ciclo anual. Estas disposiciones deben figurar claramente en el plan de trabajo anual y constituirán para el PNUD un motor para el establecimiento de la recuperación de costes dentro del proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BF8558" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6B4920" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="829"/>
+      </w:pPr>
+      <w:r>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>marco</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>programa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t>HACT</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>(</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>capítulo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t>HACT</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t>del</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:b/>
+            <w:spacing w:val="40"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-      </w:hyperlink>
-[...1 lines deleted...]
-        <w:r w:rsidRPr="00A77D00">
+        <w:r w:rsidR="00EC1AE0">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:b/>
           </w:rPr>
-          <w:t>f</w:t>
+          <w:t>POPP</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A77D00">
-[...36 lines deleted...]
-      <w:pPr>
+      <w:r>
+        <w:t>),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>existen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>tres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>modalidades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>transferencia de efectivo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE12764" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71B10E34" w14:textId="280C0F5E" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1547"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="236"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Transferencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>directa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>efectivo:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anticipa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fondos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efectivo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>basados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">plan de trabajo acordado al </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, que a su vez informa de los gastos mediante formularios de </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>Autorización de</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18">
-[...5 lines deleted...]
-          <w:t>POPP HAC</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>Financiación</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId19">
-[...5 lines deleted...]
-          <w:t>T</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>y Certificación de</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId20">
-[...5 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>Gastos</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21">
-[...357 lines deleted...]
-        <w:t xml:space="preserve">Under HACT </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId31">
-        <w:r w:rsidRPr="00A77D00">
-[...2 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00EC1AE0">
           <w:t>(</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t>FACE). El registro de los gastos, desde la solicitud hasta el desembolso, se realiza en los libros del asociado ejecutor. (Véase POPP: Transferencias directas de efectivo y reembolsos). El PNUD prefinancia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>actividades</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anticipos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efectivo.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>registrar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gastos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en sus</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cuentas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>periodo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>asociado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ejecutor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>incurrió</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dichos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bienes/servicios. Por lo tanto, es fundamental que los formularios FACE se envíen al PNUD en un plazo de 15 días tras el cierre del trimestre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="307AC9DE" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1545"/>
+          <w:tab w:val="left" w:pos="1547"/>
+        </w:tabs>
+        <w:spacing w:before="31" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="238" w:hanging="361"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Pago directo:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> El asociado en la ejecución lleva a cabo la actividad de adquisición, pero solicita al PNUD que realice el desembolso directamente a los proveedores a través de FACE. En este caso, el PNUD asume únicamente la función fiduciaria en nombre del asociado en la ejecución. Sin embargo, estos pagos se reconocen como gastos del PNUD y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deberían</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>registrarse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acuerdo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>IPSAS,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>decir,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>período</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">asociado en la ejecución incurrió en dichos bienes/servicios. (Véase </w:t>
+      </w:r>
       <w:hyperlink r:id="rId32">
-        <w:r w:rsidRPr="00A77D00">
-[...4 lines deleted...]
-          <w:t>POPP HAC</w:t>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>POPP:</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:hyperlink r:id="rId33">
-        <w:r w:rsidRPr="00A77D00">
-[...4 lines deleted...]
-          <w:t>T</w:t>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>Pagos</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:hyperlink r:id="rId34">
-        <w:r w:rsidRPr="00A77D00">
-[...4 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>directos</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId35">
-        <w:r w:rsidRPr="00A77D00">
-[...4 lines deleted...]
-          <w:t>c</w:t>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A77D00">
-[...14 lines deleted...]
-      <w:pPr>
+      <w:hyperlink r:id="rId36">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="719F0F8E" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="39"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00C9773C">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1547"/>
+        </w:tabs>
+        <w:spacing w:before="27" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="236"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
-          <w:lang w:val="en-GB"/>
-[...14 lines deleted...]
-          <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>Reembolso:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>diferencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>transferencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>directa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efectivo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acuerdo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reembolso consiste en que el PNUD paga al asociado en la ejecución después de que éste haya realizado un desembolso basado en el plan de trabajo anual. Se trata de un acuerdo de prefinanciación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>realizado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>asociado</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ejecutor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>base</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>un</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acuerdo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>previo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con el PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E24A67B" w14:textId="7A03C37B" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="468" w:right="236"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Sin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>embargo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dichos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reembolsos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reconocen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>como</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gastos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deben</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>registrarse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>acuerdo con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>IPSAS,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>es</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>decir,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>periodo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>incurrió</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dichos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>bienes/servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">(véase POPP: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>Transferencias directas de efectivo y</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId37">
-[...6 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:hyperlink r:id="rId38">
-        <w:r w:rsidRPr="00A77D00">
-[...3 lines deleted...]
-          <w:t>Authorization</w:t>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>reembolsos</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId39">
-        <w:r w:rsidRPr="00A77D00">
-[...3 lines deleted...]
-          <w:t xml:space="preserve"> and Certification of Expenditure</w:t>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId40">
-        <w:r w:rsidRPr="00A77D00">
-[...3 lines deleted...]
-          <w:t>s</w:t>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5F13AC1A" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00EC1AE0">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D8AAA77" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="56"/>
+        <w:ind w:left="891"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Formularios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>FACE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BBA8080" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CE0B6A5" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="842" w:right="233"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>formularios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FACE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deben</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>presentarse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>antes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>día</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>siguiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>trimestre para la presentación de informes y el reconocimiento de gastos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CBB36F" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="27"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08AF547D" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="835"/>
+          <w:tab w:val="left" w:pos="837"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="837" w:right="238" w:hanging="370"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Además, puede recurrirse a la ejecución directa por parte de la agencia, en la que ésta asume compromisos e incurre en gastos en apoyo de las actividades acordadas en los planes de trabajo anuales (véase </w:t>
+      </w:r>
       <w:hyperlink r:id="rId41">
-        <w:r w:rsidRPr="00A77D00">
-[...110 lines deleted...]
-          </w:rPr>
+        <w:r w:rsidR="00EC1AE0">
           <w:t>POPP:</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId44">
-[...4 lines deleted...]
-          <w:t xml:space="preserve"> Direct Payment</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>Ejecución</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId45">
-[...4 lines deleted...]
-          <w:t>s</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>por parte de la</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId46">
-[...318 lines deleted...]
-        <w:t xml:space="preserve"> This may be summarized as follows:   </w:t>
+      <w:r>
+        <w:t xml:space="preserve"> agencia para conocer las políticas y procedimientos). No está cubierta por el HACT.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4948E480" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C72D8F9" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="21"/>
+        <w:ind w:left="877"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Esto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>resumirse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>siguiente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>manera:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="720" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="838" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2962"/>
+        <w:gridCol w:w="2963"/>
         <w:gridCol w:w="2843"/>
         <w:gridCol w:w="2843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C639E" w:rsidRPr="006A1161" w14:paraId="0D488425" w14:textId="77777777" w:rsidTr="006A1161">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="1E382B1B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8648" w:type="dxa"/>
+            <w:tcW w:w="8649" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB080C4" w14:textId="4F12CF0B" w:rsidR="009C639E" w:rsidRPr="006A1161" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="2CFA6D19" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="3"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A1161">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>NATIONAL IMPLEMENTING PARTNERS</w:t>
+              </w:rPr>
+              <w:t>SOCIOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>EJECUTIVOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>NACIONALES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721F55" w:rsidRPr="006A1161" w14:paraId="2274DB2B" w14:textId="77777777" w:rsidTr="006A1161">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="16A687C9" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="575"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="2963" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="320247F9" w14:textId="649C183B" w:rsidR="00721F55" w:rsidRPr="006A1161" w:rsidRDefault="009C639E">
+          <w:p w14:paraId="6BDA682C" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="3"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A1161">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>Cash Transfer Modality</w:t>
+              </w:rPr>
+              <w:t>Modalidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="75"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="75"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>transferencia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34DB571F" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>efectivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8FEEB4" w14:textId="45A9F012" w:rsidR="00721F55" w:rsidRPr="006A1161" w:rsidRDefault="009C639E">
+          <w:p w14:paraId="5DAA12E8" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="3"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A1161">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>Procurement/commitment</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Adquisiciones/compromisos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="58C541A9" w14:textId="0BE99D43" w:rsidR="00721F55" w:rsidRPr="006A1161" w:rsidRDefault="009C639E">
+          <w:p w14:paraId="60A43588" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="3"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A1161">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>Disbursement</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Desembolso</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721F55" w14:paraId="1E8C8EF3" w14:textId="77777777" w:rsidTr="009C639E">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="18117EEC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="575"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:tcW w:w="2963" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7808D43D" w14:textId="09FC953B" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="0DB3FAA5" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1663"/>
+                <w:tab w:val="left" w:pos="2627"/>
+              </w:tabs>
+              <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Direct Cash Transfer</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Transferencia</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>directa</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CA35080" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="107"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>efectivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05C31D47" w14:textId="5DD58A68" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="3054200F" w14:textId="07FC751F" w:rsidR="00EC1AE0" w:rsidRDefault="00D82AD1">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Implementing Partner</w:t>
+            <w:r w:rsidRPr="00D82AD1">
+              <w:t>Asociado en la ejecución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2946DCAD" w14:textId="1CC7A5BB" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="265EA5F5" w14:textId="04AE2B00" w:rsidR="00EC1AE0" w:rsidRDefault="00D82AD1">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Implementing Partner</w:t>
+              <w:t>Asociado en la ejecución</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721F55" w14:paraId="0165B574" w14:textId="77777777" w:rsidTr="009C639E">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="36622878" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:tcW w:w="2963" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1154B94D" w14:textId="461BFD6D" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="723EF22E" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Direct Payment</w:t>
+              <w:t>Pago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>directo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A557B36" w14:textId="09EF0A54" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="73DDD5BB" w14:textId="2A1D34DD" w:rsidR="00EC1AE0" w:rsidRDefault="00D82AD1">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Implementing Partner</w:t>
+              <w:t>Asociado en la ejecución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C64C852" w14:textId="04A28A02" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="205D4D10" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>UNDP</w:t>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721F55" w14:paraId="6DBC1B21" w14:textId="77777777" w:rsidTr="009C639E">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="03FCE836" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:tcW w:w="2963" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35EED771" w14:textId="5C766EB5" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="6EB74C46" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Reimbursement</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Reembolso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26CBDBA7" w14:textId="20668583" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="08F5FA9E" w14:textId="3690CFB5" w:rsidR="00EC1AE0" w:rsidRDefault="00D82AD1">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Implementing Partner</w:t>
+              <w:t>Asociado en la ejecución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75B64D30" w14:textId="66D2FB95" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="5F9C2323" w14:textId="18867C02" w:rsidR="00EC1AE0" w:rsidRDefault="00D82AD1">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Implementing Partner</w:t>
+              <w:t>Asociado en la ejecución</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721F55" w14:paraId="04D35F1A" w14:textId="77777777" w:rsidTr="009C639E">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="62C73F8E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="576"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2962" w:type="dxa"/>
+            <w:tcW w:w="2963" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6469A205" w14:textId="59859222" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="75FF6F64" w14:textId="31A94737" w:rsidR="00EC1AE0" w:rsidRDefault="00D82AD1" w:rsidP="00D82AD1">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1299"/>
+                <w:tab w:val="left" w:pos="2197"/>
+                <w:tab w:val="left" w:pos="2696"/>
+              </w:tabs>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-              <w:t>Direct agency implementation</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Implementación directa</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve">por la </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>agencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43797C59" w14:textId="2D7C79DA" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="63614C15" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Agency</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Agencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26A436B4" w14:textId="7DA20DCB" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="26B0AC1B" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Agency</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Agencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A6869BE" w14:textId="77777777" w:rsidR="00721F55" w:rsidRPr="00A77D00" w:rsidRDefault="00721F55">
-[...19 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="10DE09D3" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="312B91F6" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F8B4795" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D460854" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="1231373F" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+        <w:tabs>
+          <w:tab w:val="left" w:pos="836"/>
+          <w:tab w:val="left" w:pos="838"/>
+        </w:tabs>
+        <w:spacing w:before="161" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="838" w:right="236" w:hanging="370"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Es posible utilizar las cuatro modalidades en el mismo proyecto, para diferentes actividades y/o aportaciones. Esto no es recomendable, debido a la complejidad inherente. La decisión final de cambiar las modalidades de transferencia de efectivo debe corresponder a la junta directiva del proyecto. Para obtener detalles específicos sobre cada modalidad de transferencia de efectivo, incluidas las funciones y responsabilidades, y los requisitos de documentación, consulte el capítulo correspondiente del POPP (enlaces anteriores).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BA5942" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11FEEB2F" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="9"/>
-[...85 lines deleted...]
-      </w:r>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="Reconocimiento_de_gastos"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:t>Reconocimiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>gastos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B911202" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="076CCFD1" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="804"/>
+          <w:tab w:val="left" w:pos="837"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="837" w:right="237" w:hanging="370"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Los gastos se reconocerán en el periodo en que se incurran. Estos gastos pueden ser contraídos por el PNUD o por el Asociado en la ejecución. Los gastos deben reconocerse en la fecha en que se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>incurrieron,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>independientemente</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>fecha</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>presentó</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>formulario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FACE,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>aprobó o se realizó el pago.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="746D266A" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="720" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="838" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1654"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3913"/>
+        <w:gridCol w:w="1541"/>
+        <w:gridCol w:w="2806"/>
+        <w:gridCol w:w="1414"/>
+        <w:gridCol w:w="2889"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00294F5A" w:rsidRPr="00B51B96" w14:paraId="430BE319" w14:textId="6CFFAC34" w:rsidTr="7D4455BA">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="29BF5CB1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4735" w:type="dxa"/>
+            <w:tcW w:w="5761" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF5C823" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRPr="00B51B96" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="1A67B821" w14:textId="0425384D" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
             <w:pPr>
-              <w:spacing w:after="3"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51B96">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>NATIONAL IMPLEMENTING PARTNERS</w:t>
+              </w:rPr>
+              <w:t>SOCIOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-11"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>EJECUT</w:t>
+            </w:r>
+            <w:r w:rsidR="00D82AD1">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">ORES </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>NACIONALES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3913" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="277E2680" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRPr="00B51B96" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="180F9B23" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...4 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93899" w:rsidRPr="00B51B96" w14:paraId="2FC979BC" w14:textId="2D97CDA6" w:rsidTr="7D4455BA">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="6FF318C1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="862"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="1541" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="3A13FDA4" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRPr="00B51B96" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="2D53B703" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51B96">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>Cash Transfer Modality</w:t>
+              </w:rPr>
+              <w:t>Modalidad</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>transferencia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA0B737" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>efectivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1587" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="2806" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF641F7" w14:textId="6908891F" w:rsidR="00294F5A" w:rsidRPr="00B51B96" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="53A1C3F9" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51B96">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...18 lines deleted...]
-              <w:t>commitment</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Adquisiciones/compromisos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1494" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="1414" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="214D5BDA" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRPr="00B51B96" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="7FE7FF32" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51B96">
+            <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>Disbursement</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Desembolso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3913" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:tcW w:w="2889" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="33B92848" w14:textId="0CF524AB" w:rsidR="00294F5A" w:rsidRPr="00B51B96" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="023615E8" w14:textId="0C585851" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2531"/>
+              </w:tabs>
+              <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="98"/>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...2 lines deleted...]
-              <w:t>EXPENSE RECOGNITION</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>RECONOCIMIENTO</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DE </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>GASTOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93899" w14:paraId="261F1C3A" w14:textId="77777777" w:rsidTr="7D4455BA">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="0CFE10B7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1436"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4FFC55" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="5C099C26" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1205"/>
+              </w:tabs>
+              <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="107" w:right="97"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Direct Cash Transfer</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Transferencia directa</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve">de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>efectivo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A903D52" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="77B84E45" w14:textId="6B5B7F49" w:rsidR="00EC1AE0" w:rsidRDefault="00D82AD1" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Implementing Partner</w:t>
+              <w:t>Asociado en la ejecución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1494" w:type="dxa"/>
+            <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8D309B" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="749F9F8E" w14:textId="34309C5E" w:rsidR="00EC1AE0" w:rsidRDefault="00D82AD1" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="254" w:lineRule="auto"/>
+              <w:ind w:right="547"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Implementing Partner</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Asociad</w:t>
+            </w:r>
+            <w:r w:rsidR="00027B63">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> en la ejecución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3913" w:type="dxa"/>
+            <w:tcW w:w="2889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09500A97" w14:textId="12C45A14" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="2AB8F968" w14:textId="79357052" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="98"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...18 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:t>Los fondos se adelantan al socio. Los gastos se comunican trimestralmente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r>
+              <w:t>al</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:rPr>
+                <w:spacing w:val="55"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>PNUD</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:rPr>
+                <w:spacing w:val="56"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>mediante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="55"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>el</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1E2B2836" w14:textId="5EB2FB33" w:rsidR="00294F5A" w:rsidRDefault="00C93899">
+          <w:p w14:paraId="1544D723" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...39 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:t>formulario</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...82 lines deleted...]
-              <w:t>Expense Recognition: Expenses to be recognised in the September accounting period.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>FACE.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93899" w14:paraId="0EE21786" w14:textId="77777777" w:rsidTr="7D4455BA">
+    </w:tbl>
+    <w:p w14:paraId="09D3FC66" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0" w:rsidP="00906E42">
+      <w:pPr>
+        <w:spacing w:line="264" w:lineRule="exact"/>
+        <w:sectPr w:rsidR="00EC1AE0">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24868636" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0" w:rsidP="00FB19AE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="838" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1541"/>
+        <w:gridCol w:w="2806"/>
+        <w:gridCol w:w="1414"/>
+        <w:gridCol w:w="2889"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="6FDD6F02" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="5750"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4698E12D" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="57D77F16" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="720356E8" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="0133550C" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1494" w:type="dxa"/>
+            <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="052A0124" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="29526FF9" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3913" w:type="dxa"/>
+            <w:tcW w:w="2889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E62BF87" w14:textId="3B15822C" w:rsidR="001C2A42" w:rsidRDefault="001C2A42" w:rsidP="001C2A42">
+          <w:p w14:paraId="5A9E694A" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="99"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> by UNDP.</w:t>
+              <w:t xml:space="preserve">Los gastos corren a cargo del </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>socio.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D5A8B5D" w14:textId="4ABE8DA5" w:rsidR="001C2A42" w:rsidRDefault="001C2A42" w:rsidP="001C2A42">
+          <w:p w14:paraId="0A3A2C51" w14:textId="21DEE44F" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="98"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> on the FACE Form:</w:t>
+              <w:t>Los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>gastos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>registrarán</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">el momento en que el </w:t>
+            </w:r>
+            <w:r w:rsidR="00D82AD1">
+              <w:t>Asociado en la ejecución</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> incurra en ellos, de acuerdo con el período de tiempo indicado en el formulario FACE:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55A14926" w14:textId="77777777" w:rsidR="001C2A42" w:rsidRPr="00B51B96" w:rsidRDefault="001C2A42" w:rsidP="001C2A42">
+          <w:p w14:paraId="74C2D4EC" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="266" w:lineRule="exact"/>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51B96">
+            <w:r>
               <w:rPr>
                 <w:i/>
-                <w:iCs/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Example: </w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Ejemplo:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="278012E5" w14:textId="77777777" w:rsidR="001C2A42" w:rsidRDefault="001C2A42" w:rsidP="001C2A42">
+          <w:p w14:paraId="716F5618" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="21" w:line="256" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>FACE Form submitted: 5 October 2021</w:t>
+              <w:t>Presentación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="73"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="72"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>formulario FACE: 5 de octubre de 2021 Formulario FACE aprobado: 7 de octubre de 2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="776197BB" w14:textId="70640DFE" w:rsidR="001C2A42" w:rsidRDefault="001C2A42" w:rsidP="001C2A42">
+          <w:p w14:paraId="5746DA5E" w14:textId="6B4E11A6" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1289"/>
+                <w:tab w:val="left" w:pos="2079"/>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:spacing w:before="3" w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="98"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...3 lines deleted...]
-              <w:t>FACE Form approved: 7 October 2021</w:t>
+              <w:t>Gastos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>efectuados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>según</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">el </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>formulario</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-27"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>FACE:</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Periodo </w:t>
+            </w:r>
+            <w:r>
+              <w:t>trimestral: Jul - Sep 2022 Reconocimiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>gastos: Gastos</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>reconocer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">el </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>periodo</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>contable</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4979CA99" w14:textId="5723498D" w:rsidR="001C2A42" w:rsidRDefault="001C2A42" w:rsidP="001C2A42">
+          <w:p w14:paraId="54342788" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="266" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...67 lines deleted...]
-              <w:t xml:space="preserve"> accounting period.</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>septiembre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93899" w14:paraId="1ACE54BA" w14:textId="679994D3" w:rsidTr="7D4455BA">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="27BC9B32" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="6612"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D397A12" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="1CF8A16E" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
             </w:pPr>
-            <w:r w:rsidRPr="7D4455BA">
-[...4 lines deleted...]
-              <w:t>Reimbursement</w:t>
+            <w:r>
+              <w:t>Pago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>directo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="510CEE43" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="0955BCA0" w14:textId="5C8376DA" w:rsidR="00EC1AE0" w:rsidRDefault="00D82AD1" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Implementing Partner</w:t>
+              <w:t>Asociado en la ejecución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1494" w:type="dxa"/>
+            <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="781D6591" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="3931FA6D" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Implementing Partner</w:t>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>PNUD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3913" w:type="dxa"/>
+            <w:tcW w:w="2889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="097FE7C6" w14:textId="225BC26B" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="4D60F932" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="97"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...8 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>Los gastos se comunican al PNUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>mediante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>formulario FACE para que el PNUD los abone al proveedor.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BA7D1F4" w14:textId="3121620F" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="1C44C596" w14:textId="2D080A83" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...2 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2311"/>
+              </w:tabs>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="98"/>
+              <w:rPr>
+                <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">The Partner is reimbursed for expenses incurred.    </w:t>
+              <w:t>Los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>gastos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>registrarán</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>el momento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D82AD1">
+              <w:t>Asociado en la ejecución</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>incurra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ellos, </w:t>
+            </w:r>
+            <w:r>
+              <w:t>según</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="27"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>las</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>fechas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>que</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">figuran en el formulario FACE: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Ejemplo:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="302E5396" w14:textId="5856311E" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="155CDDD7" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t>period covered by the FACE Form.</w:t>
+              <w:t>Presentación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="73"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="72"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>formulario FACE: 5 de octubre de 2021 Formulario FACE aprobado: 7 de octubre de 2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C496214" w14:textId="77777777" w:rsidR="00C93899" w:rsidRPr="00B51B96" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="26B74C7C" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...5 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2" w:line="256" w:lineRule="auto"/>
             </w:pPr>
-            <w:r w:rsidRPr="00B51B96">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Example: </w:t>
+            <w:r>
+              <w:t>Pago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>gastos:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>octubre de 2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26448923" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="60FE008B" w14:textId="3CC14D46" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1289"/>
+                <w:tab w:val="left" w:pos="2079"/>
+                <w:tab w:val="left" w:pos="2552"/>
+              </w:tabs>
+              <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="97"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>FACE Form submitted: 5 October 2021</w:t>
+              <w:t>Gastos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>efectuados</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>según</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">el </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>formulario</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-27"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>FACE:</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Periodo </w:t>
+            </w:r>
+            <w:r>
+              <w:t>mensual: Sep 2022 Reconocimiento</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>gastos: Gastos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>reconocer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">el </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>periodo</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>contable</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E4DBE89" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="0B67C9FD" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="266" w:lineRule="exact"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...58 lines deleted...]
-              <w:t>Expense Recognition: Expenses to be recognised in the September accounting period.</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>septiembre.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93899" w14:paraId="1B5C5385" w14:textId="3A88D897" w:rsidTr="7D4455BA">
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="6AD64515" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="860"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="dxa"/>
+            <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78953085" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="099A8E0E" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Direct agency implementation</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Reembolso</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1587" w:type="dxa"/>
+            <w:tcW w:w="2806" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E734D10" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="09486E1B" w14:textId="57B87D65" w:rsidR="00EC1AE0" w:rsidRDefault="00D82AD1" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Agency</w:t>
+              <w:t>Asociado en la ejecución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1494" w:type="dxa"/>
+            <w:tcW w:w="1414" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78602445" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="3AB4AC12" w14:textId="7313415C" w:rsidR="00EC1AE0" w:rsidRDefault="00D82AD1" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="547"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Agency</w:t>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Asociado en la ejecución</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3913" w:type="dxa"/>
+            <w:tcW w:w="2889" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7127797A" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="4039F319" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Expenses are to be recognised in the period the expenses where incurred. </w:t>
+              <w:t>Los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="60"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>gastos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="61"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="61"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>comunican</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="62"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>al</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FBED225" w14:textId="77777777" w:rsidR="006C404C" w:rsidRDefault="006C404C" w:rsidP="00C93899">
+          <w:p w14:paraId="0A2FE7A4" w14:textId="5EBE5177" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...3 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="940"/>
+                <w:tab w:val="left" w:pos="1563"/>
+                <w:tab w:val="left" w:pos="2460"/>
+              </w:tabs>
+              <w:spacing w:before="7" w:line="280" w:lineRule="atLeast"/>
+              <w:ind w:right="98"/>
             </w:pPr>
-          </w:p>
-[...48 lines deleted...]
-              <w:t>Local advance – FACE Form</w:t>
+            <w:r>
+              <w:t>PNUD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>mediante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">formulario </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>FACE.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB19AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>Los</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>gastos</w:t>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>son</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F8093DE" w14:textId="09B60E30" w:rsidR="00E76E30" w:rsidRPr="00A77D00" w:rsidRDefault="00B83FA1">
-[...13 lines deleted...]
-    <w:p w14:paraId="1D58A026" w14:textId="30B954A4" w:rsidR="008B769D" w:rsidRPr="002B7649" w:rsidRDefault="00E8008B" w:rsidP="00A73885">
+    <w:p w14:paraId="392533E9" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0" w:rsidP="00FB19AE">
+      <w:pPr>
+        <w:spacing w:line="280" w:lineRule="atLeast"/>
+        <w:sectPr w:rsidR="00EC1AE0">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63454018" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0" w:rsidP="00FB19AE">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="838" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1541"/>
+        <w:gridCol w:w="2806"/>
+        <w:gridCol w:w="1414"/>
+        <w:gridCol w:w="2889"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="04B1D3BA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="6615"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72B8B960" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2806" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AC7DDA" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B64F646" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B48D2B7" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="98"/>
+            </w:pPr>
+            <w:r>
+              <w:t>contraídos y desembolsados por el Socio.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63C896E9" w14:textId="7C470BA9" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="98"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Se reembolsan al socio los gastos en que haya incurrido. Los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>gastos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>se</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>registrarán</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>en</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">el momento en que el </w:t>
+            </w:r>
+            <w:r w:rsidR="00D82AD1">
+              <w:t>Asociado en la ejecución</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> incurra en ellos, según</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>el</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>periodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>cubierto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>por el formulario FACE.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21526028" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Ejemplo:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="703FAD81" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="21" w:line="256" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Presentación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="73"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>del</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="72"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>formulario FACE: 5 de octubre de 2021 Formulario FACE aprobado: 7 de octubre de 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55F018EF" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3" w:line="256" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Pago</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>gastos:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>octubre de 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F97864" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="99"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Gastos efectuados según el formulario FACE: Period: Jul - Sep 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B8C7FEC" w14:textId="5B66224D" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1" w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="98"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Reconocimiento de gastos: Gastos a reconocer en el periodo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="68"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>contable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="68"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>de</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38147AA5" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="266" w:lineRule="exact"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>septiembre.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EC1AE0" w14:paraId="26E0B1EE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2307"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1541" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35143A7F" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:left="107"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aplicación </w:t>
+            </w:r>
+            <w:r>
+              <w:t>directa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>de</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">la </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>agencia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2806" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6414EF41" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Agencia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="122B77A5" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Agencia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2889" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28999F0E" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:ind w:right="97"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Los</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>gastos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>deben</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">reconocerse en el periodo en que se </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>incurren.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="287792B6" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E44138E" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="107" w:right="115" w:hanging="1"/>
+            </w:pPr>
+            <w:r>
+              <w:t>PDR - Firmado (SBEA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Anticipo de empresa - PDR Anticipo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>Formulario</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64AEF458" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>FACE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1516C8C3" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="468"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Nota:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>modalidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>transferencia</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>efectivo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>modifica</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reconocimiento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>gasto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26209764" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B5C93CB" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="116"/>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="9" w:name="Presentación_de_los_formularios_FACE_al_"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Presentación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>formularios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>FACE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>final</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>año</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="399EC2FD" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AAB4180" w14:textId="64AD24E0" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="675"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="675" w:right="241" w:hanging="360"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Puede haber casos en los que se produzca un retraso en la presentación de los formularios FACE a final de año de acuerdo con las fechas de las instrucciones de cierre . Estos retrasos pueden dar lugar a que los gastos no se reconozcan en el periodo correcto. La oficina del PNUD debe estimar/devengar el importe de los gastos incurridos por el </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> del proyecto y registrar el gasto estimado en Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36FC79F5" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DEB1A7D" w14:textId="783EB830" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="674"/>
+          <w:tab w:val="left" w:pos="676"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="676" w:right="240"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00EC1AE0">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:t>En</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>disponga</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>formulario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>FACE</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>último</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>trimestre,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>puede</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>utilizar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>último formulario FACE disponible o un informe de gastos similar como base para estimar el valor de los gastos no registrados incurridos en el último trimestre. La estimación debe ser realizada por personal que tenga los conocimientos necesarios sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto junto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con la unidad financiera. Normalmente la realiza el gestor del proyecto y la verifica el personal financiero.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB63114" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0" w:rsidP="00906E42">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="593"/>
+        </w:tabs>
+        <w:spacing w:before="56"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="078597B9" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18936B33" w14:textId="70C91F75" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="674"/>
+          <w:tab w:val="left" w:pos="676"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="676" w:right="240"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Es responsabilidad de la oficina en el país realizar una estimación de los gastos que deben reconocerse para el periodo del informe. Cuando se presenten los formularios FACE, deberá efectuarse una conciliación entre los importes estimados y los reales, así como los ajustes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pertinentes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A8440E4" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6EBA61F6" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-        <w:ind w:left="9" w:firstLine="0"/>
-[...1 lines deleted...]
-          <w:b w:val="0"/>
+        <w:spacing w:before="1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="Rechazo_de_gastos"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r>
+        <w:t>Rechazo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>gastos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4D1339" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE77176" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="815"/>
+          <w:tab w:val="left" w:pos="838"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="236"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El PNUD tiene la responsabilidad de aceptar las solicitudes de anticipos en efectivo, los gastos registrados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pagos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>directos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>apropiados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sean</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>coherentes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>con</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>planes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>trabajo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anuales y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Reglamento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Financiero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Reglamentación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Financiera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Detallada</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PNUD,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rechazar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las solicitudes de anticipos, los gastos o las solicitudes de pagos directos indebidos. Si se dispone de información</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>posterior</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cuestione</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>idoneidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gastos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>registrados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pagos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>directos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ya efectuados,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>éstos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>deberán</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>rechazarse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cualquier</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>momento</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hasta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>emisión</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>firma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Informe de Entrega Combinado (véanse los detalles en cada capítulo específico del POPP).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF88A2B" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78D96657" w14:textId="465CD21E" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="Servicios_de_apoyo_del_PNUD_a_los_MNE"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:t>Servicios</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>apoyo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00C857EE">
+        <w:t>a Implementación Nacional</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="473805D3" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="12"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B4450FC" w14:textId="5B6C8227" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828" w:right="236" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Los servicios de apoyo del PNUD a l</w:t>
+      </w:r>
+      <w:r w:rsidR="00C857EE">
+        <w:t>a implementación nacional</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> se han concentrado tradicionalmente en las adquisiciones y la contratación. De acuerdo con la definición de parte responsable, los servicios también pueden incluir la realización de actividades y la obtención de productos (véase </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44">
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>POPP:</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0562C1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45">
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:color w:val="0562C1"/>
+            <w:u w:val="single" w:color="0562C1"/>
+          </w:rPr>
+          <w:t>Servicios de apoyo del PNUD a</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0562C1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los MNE).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E3AB84" w14:textId="56569D1D" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="826"/>
+          <w:tab w:val="left" w:pos="828"/>
+        </w:tabs>
+        <w:spacing w:before="58" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="828" w:right="237" w:hanging="361"/>
+      </w:pPr>
+      <w:r>
+        <w:t>El</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>realiza</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>transacciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>desde</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>solicitud</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>hasta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>desembolso</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nombre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">proyecto, sin transferir efectivo al </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Sin embargo, el </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> tiene pleno control programático y, por tanto, plena responsabilidad de las actividades del proyecto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3737A3DF" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C966F56" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="Origen_de_los_fondos"/>
+      <w:bookmarkEnd w:id="12"/>
+      <w:r>
+        <w:t>Origen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>fondos</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="623A2176" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B22A95F" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="800"/>
+          <w:tab w:val="left" w:pos="837"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="837" w:right="236" w:hanging="370"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Las políticas y procedimientos contemplados en esta sección se aplican independientemente del origen de los fondos para ejecutar el proyecto. Los fondos pueden ser corporativos (es decir, recursos básicos), o proceder de organismos de las Naciones Unidas, fondos fiduciarios, el gobierno a través de la participación en los gastos, instituciones financieras internacionales, donantes bilaterales, etc. La recepción y contabilización de todos los fondos se registra en Quantum de acuerdo con los procedimientos establecidos para ingresos y gastos (véase </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>POPP:</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>Recursos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>financieros&gt;Gestión de</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>ingresos y gastos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId50">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId51">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2BC884DE" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="469E0D18" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="13" w:name="Informe_de_entrega_combinado"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:t>Informe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>entrega</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>combinado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38692065" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="340C91E4" w14:textId="5BA82F72" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="808"/>
+          <w:tab w:val="left" w:pos="837"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="837" w:right="237" w:hanging="370"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">El PNUD elabora un </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52">
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t>informe de</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53">
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:b/>
+          </w:rPr>
+          <w:t>ejecución combinado</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">obligatorio al final de cada trimestre y al final del año. Refleja los gastos incurridos y acordados y los fondos utilizados en un proyecto y debe estar firmado por el PNUD y certificado por el funcionario autorizado designado del </w:t>
+      </w:r>
+      <w:r w:rsidR="00D82AD1">
+        <w:t>Asociado en la ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> para confirmar la validez de los gastos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6145B171" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00EC1AE0">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49B51F2E" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447A0D77" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="56" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="838" w:right="238"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Si el proyecto utiliza la modalidad de anticipos en efectivo, el formulario </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">FACE </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe presentarse al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PNUD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>menos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>trimestralmente,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>dentro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>días</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>siguientes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>al</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>final</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>trimestre,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>firmado por el funcionario autorizado del asociado ejecutor. El oficial de programas o el asociado financiero del PNUD deben controlar los saldos pendientes de los anticipos para supervisar la correcta utilización de los fondos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19635B56" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:sz w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B3A233" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="Otros_informes_Quantum"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:t>Otros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>informes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Quantum</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D623B97" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C95117B" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="842"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Entre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>informes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>para</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>supervisar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>controlar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>recursos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>NIM</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>incluyen:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DCC7ED1" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1929D765" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1610"/>
+        </w:tabs>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Saldo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>presupuestario</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7538EB65" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1610"/>
+        </w:tabs>
+        <w:spacing w:before="18"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Detalle</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>transacción</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AB7A41" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1610"/>
+        </w:tabs>
+        <w:spacing w:before="17"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Informe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>antigüedad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>pagos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>anticipados</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Naciones</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Unidas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047DCD22" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1610"/>
+        </w:tabs>
+        <w:spacing w:before="20"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Informe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>análisis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>las</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cuentas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>ONU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693349B2" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F9F2247" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:ind w:left="842" w:right="237"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Consulte los capítulos asociados del POPP (enlaces anteriores) para obtener información detallada sobre cada uno de ellos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F2FE38" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:spacing w:before="182"/>
+        <w:ind w:left="106"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="Auditorías"/>
+      <w:bookmarkEnd w:id="15"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Auditorías</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="730F9111" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="31"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373D3A81" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000" w:rsidP="00906E42">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="837"/>
+          <w:tab w:val="left" w:pos="896"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="837" w:right="236" w:hanging="370"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>El objetivo general de las auditorías es garantizar al PNUD que los recursos se utilizan correctamente. El Reglamento Financiero 16.04 del PNUD incluye el requisito de que cada actividad programática del PNUD sea auditada "al menos una vez en su ciclo de vida". Otro requisito es que un proyecto debe auditarse una vez en su ciclo de vida en el año siguiente a los gastos acumulados que alcancen o superen los 300.000 dólares. Este criterio no se aplica en el primer año de actividades. La auditoría debe realizarse al año siguiente, cuando los gastos acumulados hayan alcanzado o superado el umbral.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42FA2E1F" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12C82B23" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="Finalización_del_proyecto"/>
+      <w:bookmarkEnd w:id="16"/>
+      <w:r>
+        <w:t>Finalización</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>proyecto</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="242BA952" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00EC1AE0">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="31"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A0B6CD5" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRPr="00906E42" w:rsidRDefault="00000000" w:rsidP="00FB19AE">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="837"/>
+          <w:tab w:val="left" w:pos="866"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="837" w:right="236" w:hanging="370"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Al finalizar un proyecto, el saldo restante de efectivo depositado en la cuenta bancaria del proyecto debe reembolsarse al PNUD. Cualquier saldo de recursos no gastados a los donantes según el acuerdo de contribución se trata de acuerdo con el acuerdo firmado con el donante. Tanto el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>asociado ejecutor como el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PNUD deben firmar el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>informe final</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ejecución</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>combinado, que</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>reflejar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>los</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>gastos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>totales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>La</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>certificación</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>informe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>final</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>realizarse antes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>cierre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>financiero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Quantum.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="37"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Debe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>completarse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>lista</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:spacing w:val="-6"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>de</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:spacing w:val="-7"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>comprobación</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>para</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>el</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>cierre</w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:rPr>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>del</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>proyecto</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>guardar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>copias</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>el</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>archivo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>del</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>proyecto.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Véase</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Cierre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>financiero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId58">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>de</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId59">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>proyectos de desarrollo y</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId60">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>fondos</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId61">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>fiduciarios</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId62">
+        <w:r w:rsidR="00EC1AE0">
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7F521B7D" w14:textId="77777777" w:rsidR="00FB19AE" w:rsidRDefault="00FB19AE" w:rsidP="00FB19AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="837"/>
+          <w:tab w:val="left" w:pos="866"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="236"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="683EE001" w14:textId="77777777" w:rsidR="00FB19AE" w:rsidRDefault="00FB19AE" w:rsidP="00FB19AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="837"/>
+          <w:tab w:val="left" w:pos="866"/>
+        </w:tabs>
+        <w:spacing w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="236"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD4036C" w14:textId="77777777" w:rsidR="00FB19AE" w:rsidRPr="0045237B" w:rsidRDefault="00FB19AE" w:rsidP="00FB19AE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045237B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045237B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This document was translated from English into Spanish. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63943A39" w14:textId="77777777" w:rsidR="00FB19AE" w:rsidRPr="0045237B" w:rsidRDefault="00FB19AE" w:rsidP="00FB19AE">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045237B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF46F43" w14:textId="3E26804B" w:rsidR="00FB19AE" w:rsidRPr="00906E42" w:rsidRDefault="00FB19AE" w:rsidP="00906E42">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0045237B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...1142 lines deleted...]
-      <w:pgMar w:top="1188" w:right="840" w:bottom="1304" w:left="1688" w:header="720" w:footer="721" w:gutter="0"/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Descargo de responsabilidad:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045237B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> esta es una traducción de un documento original en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005823DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>inglés</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045237B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045237B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="212121"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="es-UY"/>
+        </w:rPr>
+        <w:t>En caso de discrepancias entre esta traducción y el documento original en inglés, prevalecerá el documento original en inglés.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00FB19AE" w:rsidRPr="00906E42">
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="1640" w:right="600" w:bottom="960" w:left="1580" w:header="720" w:footer="766" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BE9EE00" w14:textId="77777777" w:rsidR="00456A91" w:rsidRDefault="00456A91">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3A3F530E" w14:textId="77777777" w:rsidR="00092731" w:rsidRDefault="00092731">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38899B9D" w14:textId="77777777" w:rsidR="00456A91" w:rsidRDefault="00456A91">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="10754BAE" w14:textId="77777777" w:rsidR="00092731" w:rsidRDefault="00092731">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI Symbol">
-[...14 lines deleted...]
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...43 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="42839497" w14:textId="77777777" w:rsidR="00421030" w:rsidRDefault="00DA06C5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1697DCEB" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:fldChar w:fldCharType="begin"/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="76F20AF0" wp14:editId="3E9A9D70">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1297262</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10065991</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="854075" cy="165100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="Textbox 1"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="854075" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="52CCAED1" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Página</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:t>1</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t>10</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="76F20AF0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:102.15pt;margin-top:792.6pt;width:67.25pt;height:13pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAGd4kAlAEAABoDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsFuEzEQvSP1HyzfG28qUqpVNhVQFSFV&#10;gFT4AMdrZ1esPe6Mk938PWN3kyC4IS7jsT1+894br+8nP4iDReohNHK5qKSwwUDbh10jf3x/vL6T&#10;gpIOrR4g2EYeLcn7zdWb9RhrewMdDK1FwSCB6jE2sksp1kqR6azXtIBoA186QK8Tb3GnWtQjo/tB&#10;3VTVrRoB24hgLBGfPrxeyk3Bd86a9NU5skkMjWRuqUQscZuj2qx1vUMdu97MNPQ/sPC6D9z0DPWg&#10;kxZ77P+C8r1BIHBpYcArcK43tmhgNcvqDzXPnY62aGFzKJ5tov8Ha74cnuM3FGn6ABMPsIig+ATm&#10;J7E3aoxUzzXZU6qJq7PQyaHPK0sQ/JC9PZ79tFMShg/vVm+rdyspDF8tb1fLqvitLo8jUvpkwYuc&#10;NBJ5XIWAPjxRyu11fSqZuby2z0TStJ24JKdbaI+sYeQxNpJe9hqtFMPnwD7lmZ8SPCXbU4Jp+Ajl&#10;Z2QpAd7vE7i+dL7gzp15AIXQ/FnyhH/fl6rLl978AgAA//8DAFBLAwQUAAYACAAAACEAjbqepOIA&#10;AAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KjzQ6MQ4lQVghNSRRoOHJ3Y&#10;TazG6xC7bXj7Lic47syn2Zlys9iRnfXsjUMB8SoCprFzymAv4LN5e8iB+SBRydGhFvCjPWyq25tS&#10;FspdsNbnfegZhaAvpIAhhKng3HeDttKv3KSRvIObrQx0zj1Xs7xQuB15EkUZt9IgfRjkpF8G3R33&#10;Jytg+4X1q/netR/1oTZN8xThe3YU4v5u2T4DC3oJfzD81qfqUFGn1p1QeTYKSKLHlFAy1vk6AUZI&#10;mua0piUpi+MEeFXy/yuqKwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAGd4kAlAEAABoD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCNup6k4gAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAO4DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="52CCAED1" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Página</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:t>1</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t>10</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
-      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C969C17" wp14:editId="48EF065B">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>2927944</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10065991</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2243455" cy="165100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="2" name="Textbox 2"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2243455" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="7A40E82E" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Fecha</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>entrada</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>en</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>vigor:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                            </w:rPr>
+                            <w:t>08/05/2015</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="4C969C17" id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:230.55pt;margin-top:792.6pt;width:176.65pt;height:13pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBV9uS3mQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPxD5bv1GnZrlDUdLWwAiGt&#10;AGnhA1zHbiJij5lxm/TvGXvTFsEN7cUez4yf33vjzd3kB3G0SD2ERi4XlRQ2GGj7sG/kj+8f37yT&#10;gpIOrR4g2EaeLMm77etXmzHWdgUdDK1FwSCB6jE2sksp1kqR6azXtIBoAxcdoNeJj7hXLeqR0f2g&#10;VlV1q0bANiIYS8TZh+ei3BZ856xJX50jm8TQSOaWyopl3eVVbTe63qOOXW9mGvo/WHjdB370AvWg&#10;kxYH7P+B8r1BIHBpYcArcK43tmhgNcvqLzVPnY62aGFzKF5sopeDNV+OT/EbijS9h4kHWERQfATz&#10;k9gbNUaq557sKdXE3Vno5NDnnSUIvsjeni5+2ikJw8nV6ubtzXotheHa8na9rIrh6no7IqVPFrzI&#10;QSOR51UY6OMjpfy+rs8tM5nn9zOTNO0m0beZNHfmzA7aE2sZeZyNpF8HjVaK4XNgv/LszwGeg905&#10;wDR8gPJDsqQA94cEri8ErrgzAR5E4TV/mjzpP8+l6/q1t78BAAD//wMAUEsDBBQABgAIAAAAIQC/&#10;WYR44AAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BboMwDIbvk/oOkSvttgYQRYwRqmraTpOm&#10;UXbYMZAUohKHkbRlbz/vtB7t79fvz+VusSO76NkbhwLiTQRMY+eUwV7AZ/P6kAPzQaKSo0Mt4Ed7&#10;2FWru1IWyl2x1pdD6BmVoC+kgCGEqeDcd4O20m/cpJHY0c1WBhrnnqtZXqncjjyJooxbaZAuDHLS&#10;z4PuToezFbD/wvrFfL+3H/WxNk3zGOFbdhLifr3sn4AFvYT/MPzpkzpU5NS6MyrPRgFpFscUJbDN&#10;twkwiuRxmgJraUUsAV6V/PaL6hcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBV9uS3mQEA&#10;ACIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC/WYR4&#10;4AAAAA0BAAAPAAAAAAAAAAAAAAAAAPMDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="7A40E82E" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Fecha</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>entrada</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>en</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>vigor:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                      </w:rPr>
+                      <w:t>08/05/2015</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
-      <w:fldChar w:fldCharType="separate"/>
-[...18 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14D3AF65" wp14:editId="17FC8378">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6342558</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10065991</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="696595" cy="165100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="3" name="Textbox 3"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="696595" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="67010D6C" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Versión</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>#:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>3</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="14D3AF65" id="Textbox 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:499.4pt;margin-top:792.6pt;width:54.85pt;height:13pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC67EoqlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt2OEyEUvjfxHQj3lmmTNu6k04260Zhs&#10;1GTXB6AMdCYOHDyHdqZv74GdtkbvjDdwgMPH98P2fvKDOFmkHkIjl4tKChsMtH04NPL788c3b6Wg&#10;pEOrBwi2kWdL8n73+tV2jLVdQQdDa1EwSKB6jI3sUoq1UmQ66zUtINrAhw7Q68RLPKgW9cjoflCr&#10;qtqoEbCNCMYS8e7Dy6HcFXznrElfnSObxNBI5pbKiGXc51Httro+oI5db2Ya+h9YeN0HfvQK9aCT&#10;Fkfs/4LyvUEgcGlhwCtwrje2aGA1y+oPNU+djrZoYXMoXm2i/wdrvpye4jcUaXoPEwdYRFB8BPOD&#10;2Bs1Rqrnnuwp1cTdWejk0OeZJQi+yN6er37aKQnDm5u7zfpuLYXho+VmvayK3+p2OSKlTxa8yEUj&#10;keMqBPTpkVJ+XteXlpnLy/OZSJr2k+jbRq5yiHlnD+2ZpYycZiPp51GjlWL4HNiuHP2lwEuxvxSY&#10;hg9QPkhWFODdMYHrC4Eb7kyAcyi85j+Tg/59XbpuP3v3CwAA//8DAFBLAwQUAAYACAAAACEAazae&#10;FOIAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW6DMBBE75X6D9ZW6q2xQQIBxURR1Z4qVSXk&#10;0KMBB6zgNcVOQv++m1N7m9WMZt6W29VO7KIXbxxKiDYCmMbO9QYHCYfm7SkD5oPCXk0OtYQf7WFb&#10;3d+VqujdFWt92YeBUQn6QkkYQ5gLzn03aqv8xs0ayTu6xapA5zLwflFXKrcTj4VIuVUGaWFUs34Z&#10;dXfan62E3RfWr+b7o/2sj7Vpmlzge3qS8vFh3T0DC3oNf2G44RM6VMTUujP2nk0S8jwj9EBGkiUx&#10;sFskElkCrCWVRlEMvCr5/zeqXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC67EoqlwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBrNp4U&#10;4gAAAA4BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="67010D6C" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Versión</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>#:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>3</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="3BBEBB66" w14:textId="07D2BDB0" w:rsidR="00421030" w:rsidRDefault="00A77D00">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="608ABAAF" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:t xml:space="preserve">Page </w:t>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487288320" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3857D89D" wp14:editId="1D1DC253">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>1297262</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10065991</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="923925" cy="165100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="17" name="Textbox 17"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="923925" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="21D3513C" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Página</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:t>10</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-4"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="begin"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="separate"/>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t>10</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:b/>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:fldChar w:fldCharType="end"/>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="3857D89D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 17" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:102.15pt;margin-top:792.6pt;width:72.75pt;height:13pt;z-index:-16028160;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfDdGEmQEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs1uGyEQvlfqOyDu9a4dJWpWXkdto1aV&#10;orZS0gfALHhRF4bOYO/67TuQtV21tygXGGD4+H5Y301+EAeD5CC0crmopTBBQ+fCrpU/nz6/ey8F&#10;JRU6NUAwrTwaknebt2/WY2zMCnoYOoOCQQI1Y2xln1Jsqop0b7yiBUQT+NACepV4ibuqQzUyuh+q&#10;VV3fVCNgFxG0IeLd++dDuSn41hqdvltLJomhlcwtlRHLuM1jtVmrZocq9k7PNNQLWHjlAj96hrpX&#10;SYk9uv+gvNMIBDYtNPgKrHXaFA2sZln/o+axV9EULWwOxbNN9Hqw+tvhMf5AkaaPMHGARQTFB9C/&#10;iL2pxkjN3JM9pYa4OwudLPo8swTBF9nb49lPMyWhefN2dXW7upZC89Hy5npZF7+ry+WIlL4Y8CIX&#10;rUSOqxBQhwdK+XnVnFpmLs/PZyJp2k7Cda28yiHmnS10R5YycpqtpN97hUaK4Wtgu3L0pwJPxfZU&#10;YBo+QfkgWVGAD/sE1hUCF9yZAOdQeM1/Jgf997p0XX725g8AAAD//wMAUEsDBBQABgAIAAAAIQCy&#10;w0mw4gAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqJ20jdoQp6oQnJAQ&#10;aThwdGI3sRqvQ+y24e9ZTnDcmafZmWI3u4FdzBSsRwnJQgAz2HptsZPwUb88bICFqFCrwaOR8G0C&#10;7Mrbm0Ll2l+xMpdD7BiFYMiVhD7GMec8tL1xKiz8aJC8o5+cinROHdeTulK4G3gqRMadskgfejWa&#10;p960p8PZSdh/YvVsv96a9+pY2breCnzNTlLe3837R2DRzPEPht/6VB1K6tT4M+rABgmpWC0JJWO9&#10;WafACFmutrSmISlLkhR4WfD/K8ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB8N0YSZ&#10;AQAAIQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALLD&#10;SbDiAAAADQEAAA8AAAAAAAAAAAAAAAAA8wMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="21D3513C" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Página</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:t>10</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-4"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="begin"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="separate"/>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t>10</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:b/>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:fldChar w:fldCharType="end"/>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
+        <w:noProof/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487288832" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19B4A1FA" wp14:editId="41B6B3A9">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>2927944</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10065991</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="2243455" cy="165100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="18" name="Textbox 18"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="2243455" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="2CED3E79" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Fecha</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>de</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-6"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>entrada</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>en</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>vigor:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-5"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-2"/>
+                            </w:rPr>
+                            <w:t>08/05/2015</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="19B4A1FA" id="Textbox 18" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:230.55pt;margin-top:792.6pt;width:176.65pt;height:13pt;z-index:-16027648;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBPSYrbmAEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUt2OEyEUvjfxHQj3lmltN2bS6UbdaEw2&#10;arL6AJSBzsSBg+fQzvTtPbDT1uid8QYOcPj4ftjeT34QJ4vUQ2jkclFJYYOBtg+HRn7/9uHVGyko&#10;6dDqAYJt5NmSvN+9fLEdY21X0MHQWhQMEqgeYyO7lGKtFJnOek0LiDbwoQP0OvESD6pFPTK6H9Sq&#10;qu7UCNhGBGOJePfh+VDuCr5z1qQvzpFNYmgkc0tlxDLu86h2W10fUMeuNzMN/Q8svO4DP3qFetBJ&#10;iyP2f0H53iAQuLQw4BU41xtbNLCaZfWHmqdOR1u0sDkUrzbR/4M1n09P8SuKNL2DiQMsIig+gvlB&#10;7I0aI9VzT/aUauLuLHRy6PPMEgRfZG/PVz/tlIThzdVq/Xq92Uhh+Gx5t1lWxXB1ux2R0kcLXuSi&#10;kch5FQb69Egpv6/rS8tM5vn9zCRN+0n0bSPXOcW8s4f2zFpGjrOR9POo0UoxfArsV87+UuCl2F8K&#10;TMN7KD8kSwrw9pjA9YXADXcmwEEUXvOnyUn/vi5dt6+9+wUAAP//AwBQSwMEFAAGAAgAAAAhAL9Z&#10;hHjgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugzAMhu+T+g6RK+22BhBFjBGqatpOk6ZR&#10;dtgxkBSiEoeRtGVvP++0Hu3v1+/P5W6xI7vo2RuHAuJNBExj55TBXsBn8/qQA/NBopKjQy3gR3vY&#10;Vau7UhbKXbHWl0PoGZWgL6SAIYSp4Nx3g7bSb9ykkdjRzVYGGueeq1leqdyOPImijFtpkC4MctLP&#10;g+5Oh7MVsP/C+sV8v7cf9bE2TfMY4Vt2EuJ+veyfgAW9hP8w/OmTOlTk1LozKs9GAWkWxxQlsM23&#10;CTCK5HGaAmtpRSwBXpX89ovqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAE9JituYAQAA&#10;IgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAL9ZhHjg&#10;AAAADQEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD/&#10;BAAAAAA=&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="2CED3E79" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Fecha</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>de</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-6"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>entrada</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>en</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>vigor:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-5"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-2"/>
+                      </w:rPr>
+                      <w:t>08/05/2015</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:b/>
-[...11 lines deleted...]
-        <w:b/>
         <w:noProof/>
       </w:rPr>
-      <w:t>8</w:t>
-[...120 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487289344" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="19172AF2" wp14:editId="28D74382">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>6342558</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>10065991</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="696595" cy="165100"/>
+              <wp:effectExtent l="0" t="0" r="0" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="19" name="Textbox 19"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="696595" cy="165100"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="39115674" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+                          <w:pPr>
+                            <w:pStyle w:val="BodyText"/>
+                            <w:spacing w:line="244" w:lineRule="exact"/>
+                            <w:ind w:left="20"/>
+                          </w:pPr>
+                          <w:r>
+                            <w:t>Versión</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:t>#:</w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-7"/>
+                            </w:rPr>
+                            <w:t xml:space="preserve"> </w:t>
+                          </w:r>
+                          <w:r>
+                            <w:rPr>
+                              <w:spacing w:val="-10"/>
+                            </w:rPr>
+                            <w:t>3</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shape w14:anchorId="19172AF2" id="Textbox 19" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:499.4pt;margin-top:792.6pt;width:54.85pt;height:13pt;z-index:-16027136;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAu432lmAEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUs2O2yAQvlfqOyDuDc5KibpWnFXbVatK&#10;q7bSbh+AYIitGobOkNh5+w6sk1TtbbUXGGD4+H7Y3E1+EEeL1ENo5HJRSWGDgbYP+0b+fPr87r0U&#10;lHRo9QDBNvJkSd5t377ZjLG2N9DB0FoUDBKoHmMju5RirRSZznpNC4g28KED9DrxEveqRT0yuh/U&#10;TVWt1QjYRgRjiXj3/vlQbgu+c9ak786RTWJoJHNLZcQy7vKothtd71HHrjczDf0CFl73gR+9QN3r&#10;pMUB+/+gfG8QCFxaGPAKnOuNLRpYzbL6R81jp6MtWtgciheb6PVgzbfjY/yBIk0fYeIAiwiKD2B+&#10;EXujxkj13JM9pZq4OwudHPo8swTBF9nb08VPOyVheHN9u17drqQwfLRcr5ZV8VtdL0ek9MWCF7lo&#10;JHJchYA+PlDKz+v63DJzeX4+E0nTbhJ928hVDjHv7KA9sZSR02wk/T5otFIMXwPblaM/F3guducC&#10;0/AJygfJigJ8OCRwfSFwxZ0JcA6F1/xnctB/r0vX9Wdv/wAAAP//AwBQSwMEFAAGAAgAAAAhAGs2&#10;nhTiAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FugzAQRO+V+g/WVuqtsUECAcVEUdWeKlUl&#10;5NCjAQes4DXFTkL/vptTe5vVjGbeltvVTuyiF28cSog2ApjGzvUGBwmH5u0pA+aDwl5NDrWEH+1h&#10;W93flaro3RVrfdmHgVEJ+kJJGEOYC859N2qr/MbNGsk7usWqQOcy8H5RVyq3E4+FSLlVBmlhVLN+&#10;GXV32p+thN0X1q/m+6P9rI+1aZpc4Ht6kvLxYd09Awt6DX9huOETOlTE1Loz9p5NEvI8I/RARpIl&#10;MbBbJBJZAqwllUZRDLwq+f83ql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEALuN9pZgB&#10;AAAhAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAazae&#10;FOIAAAAOAQAADwAAAAAAAAAAAAAAAADyAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
+              <v:textbox inset="0,0,0,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="39115674" w14:textId="77777777" w:rsidR="00EC1AE0" w:rsidRDefault="00000000">
+                    <w:pPr>
+                      <w:pStyle w:val="BodyText"/>
+                      <w:spacing w:line="244" w:lineRule="exact"/>
+                      <w:ind w:left="20"/>
+                    </w:pPr>
+                    <w:r>
+                      <w:t>Versión</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:t>#:</w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-7"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve"> </w:t>
+                    </w:r>
+                    <w:r>
+                      <w:rPr>
+                        <w:spacing w:val="-10"/>
+                      </w:rPr>
+                      <w:t>3</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F721CDF" w14:textId="77777777" w:rsidR="00456A91" w:rsidRDefault="00456A91">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2BC7C7A5" w14:textId="77777777" w:rsidR="00092731" w:rsidRDefault="00092731">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13541C81" w14:textId="77777777" w:rsidR="00456A91" w:rsidRDefault="00456A91">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="6163DC18" w14:textId="77777777" w:rsidR="00092731" w:rsidRDefault="00092731">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="2D6CAD98" w14:textId="00278138" w:rsidR="001F1597" w:rsidRDefault="001F1597" w:rsidP="001F1597">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F08A9F2" w14:textId="036C0CAE" w:rsidR="0076200F" w:rsidRDefault="00FB19AE" w:rsidP="0076200F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4882A553" wp14:editId="6BDCDE94">
-[...2 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="632F2F7F" wp14:editId="57A861A2">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5707380</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>297180</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="330835" cy="647700"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="1285315696" name="Picture 1285315696"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="16155"/>
+                  <a:srcRect r="4369" b="28533"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="309373" cy="598218"/>
+                    <a:ext cx="330835" cy="647700"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="43EE70C5" w14:textId="77777777" w:rsidR="0072741D" w:rsidRDefault="0072741D">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="165AFB9F" w14:textId="660F8615" w:rsidR="00EC1AE0" w:rsidRDefault="00FB19AE">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="348A64C0" wp14:editId="1EB4FE71">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>5717540</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-83820</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="330835" cy="647700"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="894667302" name="Picture 894667302"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect r="4369" b="28533"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="330835" cy="647700"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15F6371D"/>
+    <w:nsid w:val="3B8769F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1D9E8158"/>
-[...1 lines deleted...]
-      <w:start w:val="9"/>
+    <w:tmpl w:val="522A9A3A"/>
+    <w:lvl w:ilvl="0" w:tplc="0D6E88F2">
+      <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720"/>
+        <w:ind w:left="838" w:hanging="350"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1C28AD2E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:strike w:val="0"/>
-[...1 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:u w:val="none" w:color="000000"/>
-[...2 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="3BC08C42">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="2FF059D8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1439"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="45AC4E20">
-[...23 lines deleted...]
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3" w:tplc="4B9C1346">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2894"/>
+        <w:ind w:left="3421" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="4D205C50">
-[...46 lines deleted...]
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4" w:tplc="E47C2866">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5054"/>
+        <w:ind w:left="4322" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="E382A498">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5" w:tplc="1A9E7D00">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5774"/>
+        <w:ind w:left="5222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FD46FCA8">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6" w:tplc="DA28EEF4">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6494"/>
+        <w:ind w:left="6123" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8946BB92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7024" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="66683484">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7924" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25D81918"/>
+    <w:nsid w:val="4363787B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C99E69B2"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="90BE2B48"/>
+    <w:lvl w:ilvl="0" w:tplc="EFD092A6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1502" w:hanging="360"/>
+        <w:ind w:left="828" w:hanging="361"/>
+        <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="98"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1" w:tplc="778A8CE2">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2222" w:hanging="360"/>
+        <w:ind w:left="1547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="4628EC46">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2942" w:hanging="360"/>
+        <w:ind w:left="1920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3" w:tplc="D3B2FD0A">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3662" w:hanging="360"/>
+        <w:ind w:left="2895" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4" w:tplc="146AA202">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4382" w:hanging="360"/>
+        <w:ind w:left="3871" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5" w:tplc="AA4A76D8">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5102" w:hanging="360"/>
+        <w:ind w:left="4847" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="6" w:tplc="CB646332">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5822" w:hanging="360"/>
+        <w:ind w:left="5823" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="7" w:tplc="FEB64BAE">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6542" w:hanging="360"/>
+        <w:ind w:left="6799" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="8" w:tplc="C4E29D94">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7262" w:hanging="360"/>
+        <w:ind w:left="7774" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="273A0A61"/>
+    <w:nsid w:val="5C1132FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9C168304"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="311678E0"/>
+    <w:lvl w:ilvl="0" w:tplc="B56EEA72">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="730"/>
+        <w:ind w:left="1241" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
         <w:i w:val="0"/>
-        <w:strike w:val="0"/>
-[...1 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:u w:val="none" w:color="000000"/>
-[...2 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="61E2A15C">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="1" w:tplc="CC3A55DE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1439"/>
+        <w:ind w:left="2088" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E90C2A9C">
-[...23 lines deleted...]
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="2" w:tplc="922E5CA8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2894"/>
+        <w:ind w:left="2937" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="041C14D4">
-[...46 lines deleted...]
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="3" w:tplc="19B8F2B0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5054"/>
+        <w:ind w:left="3785" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="0198637C">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="4" w:tplc="EECEDF96">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5774"/>
+        <w:ind w:left="4634" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="166A335C">
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="5" w:tplc="33E8ACE8">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6494"/>
+        <w:ind w:left="5483" w:hanging="425"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
-[...10 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E0C6C468">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6331" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="825A3AEA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7180" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A492230E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8029" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B0C03EF"/>
+    <w:nsid w:val="6AA15F03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2AB60D62"/>
-[...213 lines deleted...]
-      <w:start w:val="12"/>
+    <w:tmpl w:val="F1A8669C"/>
+    <w:lvl w:ilvl="0" w:tplc="E402DAE6">
+      <w:start w:val="22"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720"/>
+        <w:ind w:left="817" w:hanging="350"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...4 lines deleted...]
-        <w:color w:val="000000"/>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:u w:val="none" w:color="000000"/>
-[...2 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="07DA954E">
-[...1599 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1810" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2530" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3250" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3970" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4690" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5410" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6130" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6850" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...124 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="552153851">
+  <w:num w:numId="1" w16cid:durableId="444426888">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1814642904">
-[...2 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="2006396747">
+  <w:num w:numId="2" w16cid:durableId="1194683941">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="171452588">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="3" w16cid:durableId="2140997594">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="608004258">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="4" w16cid:durableId="1154566197">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
-[...5 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00421030"/>
-[...236 lines deleted...]
-    <w:rsid w:val="7D4455BA"/>
+    <w:rsidRoot w:val="00EC1AE0"/>
+    <w:rsid w:val="00027B63"/>
+    <w:rsid w:val="00092731"/>
+    <w:rsid w:val="00317BBD"/>
+    <w:rsid w:val="00385BE2"/>
+    <w:rsid w:val="004E5D12"/>
+    <w:rsid w:val="0076200F"/>
+    <w:rsid w:val="00906E42"/>
+    <w:rsid w:val="00B82CA2"/>
+    <w:rsid w:val="00C857EE"/>
+    <w:rsid w:val="00D82AD1"/>
+    <w:rsid w:val="00EC1AE0"/>
+    <w:rsid w:val="00FB19AE"/>
+    <w:rsid w:val="00FF4E1A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="226B4E4F"/>
-  <w15:docId w15:val="{BC3DB65F-935E-4F1D-9E70-EF049DC96FFC}"/>
+  <w14:docId w14:val="286178B1"/>
+  <w15:docId w15:val="{C2C92FA0-F580-405F-A034-593EBBFF8C07}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9506,1915 +16638,573 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...3 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
-      <w:keepNext/>
-[...2 lines deleted...]
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:ind w:left="107"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:b/>
-      <w:color w:val="000000"/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...7 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="1547" w:hanging="360"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="106"/>
+    </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001F1597"/>
+    <w:rsid w:val="0076200F"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4680"/>
-        <w:tab w:val="right" w:pos="9360"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001F1597"/>
+    <w:rsid w:val="0076200F"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-[...10 lines deleted...]
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
-[...29 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00905657"/>
+    <w:rsid w:val="0076200F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0076200F"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-[...12 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F93B42"/>
+    <w:rsid w:val="00FB19AE"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-      <w:color w:val="000000"/>
+      <w:lang w:val="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...12 lines deleted...]
-    <w:name w:val="annotation text"/>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F84E20"/>
+    <w:rsid w:val="00FB19AE"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="20"/>
-[...139 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/?lang=en" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf?lang=en" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx?lang=en" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11701" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf?lang=en" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Contents.aspx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx?lang=en" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/es/node/11701" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/?lang=en&amp;top" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Contents.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11701" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf?lang=en&amp;top" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...643 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
-</file>
-[...568 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>23151</Characters>
+  <Pages>10</Pages>
+  <Words>4348</Words>
+  <Characters>24786</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>192</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>206</Lines>
+  <Paragraphs>58</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27158</CharactersWithSpaces>
+  <CharactersWithSpaces>29076</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>admin</dc:creator>
-  <cp:keywords/>
+  <cp:keywords>, docId:7D16A42F304C3ACE60E22F4CF1D934CA</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010061FF32BFFC2B4E50A3A86F4682D7D367007687F3382310C0489D2A99E053BA6D39</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Created">
+    <vt:filetime>2023-08-28T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 23 for Word</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="DLCPolicyLabelValue">
+    <vt:lpwstr>Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LastSaved">
+    <vt:filetime>2023-08-28T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="POPPBusinessProcess">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Producer">
+    <vt:lpwstr>Adobe PDF Library 23.3.60</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="SourceModified">
+    <vt:lpwstr>D:20230825141413</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="UNDP_POPP_BUSINESSPROCESS_HIDDEN">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="UNDP_POPP_BUSINESSUNIT">
+    <vt:lpwstr>350;#Financial Resources Management|682d4c54-a288-412d-bfec-ce5587bbd25c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>9f4ba2a5-5ee9-4923-83ca-16d075084512</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="UNDP_POPP_BUSINESSUNIT">
-[...11 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="l0e6ef0c43e74560bd7f3acd1f5e8571">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="l0e6ef0c43e74560bd7f3acd1f5e8571">
     <vt:lpwstr>Financial Resources Management|682d4c54-a288-412d-bfec-ce5587bbd25c</vt:lpwstr>
-  </property>
-[...1 lines deleted...]
-    <vt:lpwstr>Effective Date: {Effective Date}                                                Version #: {POPPRefItemVersion}</vt:lpwstr>
   </property>
 </Properties>
 </file>