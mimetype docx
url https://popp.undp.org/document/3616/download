--- v0 (2026-04-10)
+++ v1 (2026-05-10)
@@ -1,6592 +1,8097 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="091606AB" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="762D3902" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:spacing w:after="103" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="14" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="14"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">National Implementation </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0A9455" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...31 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="3FF0F03F" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="366" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Legal Context, Roles and Responsibilities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E93BED" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="193D77BB" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="298"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="298" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsibility for NIM projects rests with the government, as reflected in the Standard Basic Assistance Agreement signed by UNDP with the government, and with the implementing partner, as agreed in the country programme action plan or United Nations development assistance framework action plan and respective annual work plan.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53ACABAB" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="6627086A" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="342"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="342" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The implementing partner:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22429E48" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="027AAF4A" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="39"/>
-[...23 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:spacing w:after="39" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Assumes full responsibility for the effective use of UNDP resources and the delivery of outputs in the signed project document;   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70BEFDDB" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="37A36920" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="40"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="40" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Must report fairly and accurately on project progress against agreed work plans in accordance with the reporting schedule and formats included in the project document; and  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1DA242" w14:textId="3C26B915" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="1304AFCC" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">ocumentation should be available on request to project monitors and designated auditors.   </w:t>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maintains documentation and evidence of the proper and prudent use of project resources in conformity to the project document and in accordance with applicable regulations and procedures. Documentation should be available on request to project monitors and designated auditors.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE6A6CE" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...11 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="35D8CDF2" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="405" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP’s Accountability</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6499E4BB" w14:textId="2A3DE9C8" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="59619687" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
+      <w:r w:rsidRPr="00B1782A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F93B42">
+      <w:r w:rsidRPr="00B1782A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Under NIM, UNDP is accountable for the effective and efficient use of resources for the achievement of programme results in conjunction with the implementing partner. This encompasses the design of projects, the assessment of capacities of implementing partners, the joint selection of implementing partners, and the financing and evaluation of programme activities. UNDP must monitor progress towards intended outputs and appropriate use of resources.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE8C71A" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="0FD89C2D" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="389" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP project assurance should ensure that:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432B233C" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="03EC29BE" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="9"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="9" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Funds are made available to the project  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F39920" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="160A04C4" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="11"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="11" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The project is making progress towards intended outputs  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644642C7" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="19658329" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="39"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="39" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Regular monitoring and assurance activities take place, including periodic monitoring visits and ‘spot checks’ of expenses and results achieved   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="767CCA8B" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="666578F6" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="8"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="8" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Resources entrusted to UNDP are utilized appropriately  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C73392C" w14:textId="5F12E254" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="5DDE50A1" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="11"/>
-[...15 lines deleted...]
-        <w:t>Quantum</w:t>
+        <w:spacing w:after="11" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Critical project information is monitored and updated in Quantum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B651E6E" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="34C81378" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="39"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="39" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Financial reports are submitted to UNDP on time, and combined delivery reports are prepared quarterly and submitted to the project board  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514D4CCF" w14:textId="72AD884D" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="7A9FBA68" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="8"/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:spacing w:after="8" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Risks are properly managed, and the risk log in Quantum is regularly updated  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D887BCA" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="5CBF237D" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="11"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="11" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Reports from the government are reviewed and used to design assurance procedures  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1801BF04" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="2BC1480E" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">NIM audit reports are reviewed and implementing partners take any identified corrective actions   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1609ACA3" w14:textId="6D996031" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...34 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="30F60C2A" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="331" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ongoing monitoring should encompass operational, financial and programmatic considerations.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3094D4" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="6A3D813F" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="325" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Project Document </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ECA318D" w14:textId="0652DC26" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...8 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="54942D7F" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
+      <w:r w:rsidRPr="00B1782A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F93B42">
+      <w:r w:rsidRPr="00B1782A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">For each NIM project, a project document must be formulated and approved by all parties involved (see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
-        <w:r w:rsidRPr="00A77D00">
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00B1782A">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>POPP:</w:t>
-[...11 lines deleted...]
-          <w:t>Programmes and Projects).</w:t>
+          <w:t>POPP: Programmes and Projects).</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A77D00">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This constitutes the legal framework for the project. In addition to background information, expected outputs, work plan, etc., it must include a clear indication of procedures, a determination of the implementing partner, different roles and responsibilities of all parties involved, a clear definition of actions carried out by the implementing partner, a Project budget and corresponding agreed cost recovery </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk110586922"/>
-      <w:r w:rsidRPr="00A77D00">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(General Management Support - GMS - and Delivery Enabling Service Costs (DES).  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="6DDBD253" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="53A23248" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="325" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Country Programmes</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2520ADC5" w14:textId="6D7C02E7" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="106FE97F" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="77"/>
-[...15 lines deleted...]
-        <w:t>therefore, nationally executed.</w:t>
+        <w:spacing w:after="77" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The term 'execution' is defined as the overall ownership and responsibility for UNDP programme activities at the country level. The government, through the government coordinating authority, exercises its ownership and responsibility for UNDP programme activities by approving and signing the country programme action plan with UNDP. All activities within the country programme action plan are, therefore, nationally executed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5C92E5" w14:textId="77777777" w:rsidR="001F1597" w:rsidRPr="00A77D00" w:rsidRDefault="001F1597" w:rsidP="001F1597">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="305D71D9" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="77" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71B71C88" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="0BE55AF7" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="60"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="60" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">The term 'implementation' is defined as the management and delivery of project activities to achieve specified results including the procurement and delivery of UNDP project activity inputs and their use in producing outputs, as set forth in the annual work plan, signed by UNDP and the implementing partner.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169C4603" w14:textId="77777777" w:rsidR="001F1597" w:rsidRPr="00A77D00" w:rsidRDefault="001F1597" w:rsidP="001F1597">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="78DF73FE" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="60" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18CE6F91" w14:textId="47823A40" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5" w:rsidP="00A75DC7">
+    <w:p w14:paraId="2F71D54E" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> constitute the minimum requirements for a project document. Implementation responsibilities are separated from execution responsibilities and placed under the responsibility of implementing partners. Implementing partners are responsible for the management and delivery of programme activities to achieve results in the annual work plan.   </w:t>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The country programme action plan or UNDP action plan, and annual work plan (combined) constitute the minimum requirements for a project document. Implementation responsibilities are separated from execution responsibilities and placed under the responsibility of implementing partners. Implementing partners are responsible for the management and delivery of programme activities to achieve results in the annual work plan.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429ABF5A" w14:textId="6030A674" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...10 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="3D10D8E5" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="367" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Recording a NIM </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A77D00">
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> in</w:t>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project  in</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00847B91">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> Quantum</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ABC9F2" w14:textId="6B7739C6" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="4A5D8E93" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="351" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
+      <w:r w:rsidRPr="00B1782A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F84E20">
-[...21 lines deleted...]
-        <w:t>all project information on this basis. Other modules (</w:t>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quantum incorporates terminology consistent with UNDP’s programme policy. It allows formulation and revision of projects/budgets and captures all project information on this basis. Other modules (i.e. General Ledger) </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A77D00">
-[...3 lines deleted...]
-        <w:t>i.e.</w:t>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>reflects</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00F84E20">
-[...19 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> specific titles for some chart string elements. The following are relevant aspects to </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00A77D00">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>take into account</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00A77D00">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">:   </w:t>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when managing a project in Quantum:   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A6F121E" w14:textId="38AC0B0D" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="006A1161">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="02337EE3" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="11"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:spacing w:after="11" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="4" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Country programme action plan signed with the government outside Quantum  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4216F47F" w14:textId="5E22EF21" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="006A1161">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0C978A02" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="39"/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">.  There may be one </w:t>
+        <w:spacing w:after="39" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="4" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Projects/annual work plans signed with the implementing partner. The term ‘Project/AWP’ in UNDP programme policy represents a Project in Quantum.  There may be one </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00374630" w:rsidRPr="00C9773C">
-[...9 lines deleted...]
-        <w:t>roject  with</w:t>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project  with</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C9773C">
-[...45 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> different outputs and activities.  The budget is controlled at the Project level.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AE7FB0" w14:textId="1E014A83" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="006A1161">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2C962368" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="36"/>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+        <w:spacing w:after="36" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="4" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The executing agent signs the country programme action plan. This is not entered into Quantum.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FDC73A0" w14:textId="7CDD4427" w:rsidR="00F243F0" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00D0325D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="16D90B7D" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="36"/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">Proposal.  </w:t>
+        <w:spacing w:after="36" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The implementing partner manages and delivers programme activities to achieve specified results "Institution ID” in the Quantum Proposal.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED4B1BA" w14:textId="67D2DFB1" w:rsidR="00F84E20" w:rsidRPr="00F243F0" w:rsidRDefault="00DA06C5" w:rsidP="006A1161">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1F9A8647" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="36"/>
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="36" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="4" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">A responsible party is engaged by the implementing partner to carry out activities within </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">a project </w:t>
+        <w:t xml:space="preserve">A responsible party is engaged by the implementing partner to carry out activities within a project </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEE64DD" w14:textId="4F8C84BA" w:rsidR="00F84E20" w:rsidRPr="00F243F0" w:rsidRDefault="00F84E20" w:rsidP="006A1161">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="061E150C" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:after="3"/>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> reflects the responsible party.  </w:t>
+        <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:right="4" w:hanging="425"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsible parties must be reflected in Quantum in the chart fields at the budget level. The ‘Implementing Agent’ field reflects the responsible party.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B44D873" w14:textId="0DA02A56" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00421030" w:rsidP="00F243F0">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="4B1A0E84" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="34" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="1454"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12AFA150" w14:textId="788ECCFA" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="41ABB309" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">This may be summarized as follows:   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="8789" w:type="dxa"/>
         <w:tblInd w:w="699" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="67" w:type="dxa"/>
           <w:bottom w:w="32" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F243F0" w:rsidRPr="00A77D00" w14:paraId="50645188" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="69550644" w14:textId="77777777" w:rsidTr="00B1782A">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="417C15FD" w14:textId="4D13D736" w:rsidR="00F243F0" w:rsidRPr="00F243F0" w:rsidRDefault="00F243F0" w:rsidP="00F243F0">
+          <w:p w14:paraId="73003097" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="135"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F243F0">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNDP Programme Instruments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F243F0" w:rsidRPr="00A77D00" w14:paraId="05B2CFD6" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="30E095BD" w14:textId="77777777" w:rsidTr="00B1782A">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE19994" w14:textId="5CCCB773" w:rsidR="00F243F0" w:rsidRPr="00A77D00" w:rsidRDefault="00F243F0" w:rsidP="00F243F0">
+          <w:p w14:paraId="7DDE50D1" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="135"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A77D00">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Project Management modules</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A77D00">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62CDA153" w14:textId="34A6957D" w:rsidR="00F243F0" w:rsidRPr="00A77D00" w:rsidRDefault="00D0325D" w:rsidP="00F243F0">
+          <w:p w14:paraId="54CF5444" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="136"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Terminology in Quantum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421030" w:rsidRPr="00A77D00" w14:paraId="2A7677EC" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="771BAFC7" w14:textId="77777777" w:rsidTr="000C0537">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79456E7B" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="32DD2FC1" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="135"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">COUNTRY PROGRAMME ACTION PLAN  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77AC5CF1" w14:textId="75C1A6A9" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="6A7DCC83" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="136"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...9 lines deleted...]
-              <w:t>Quantum</w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Not recorded in Quantum</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421030" w:rsidRPr="00A77D00" w14:paraId="39838E01" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="5F93D297" w14:textId="77777777" w:rsidTr="000C0537">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE361A4" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="7C335E99" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="135"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">EXECUTION  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3725A04D" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="59C116C8" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="136"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">N/A   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421030" w:rsidRPr="00A77D00" w14:paraId="59B3EA3D" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="57F94BC2" w14:textId="77777777" w:rsidTr="000C0537">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="06EB82A6" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="4502E630" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="135"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">PROJECT WITH ANNUAL WORK PLANS  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13FFDC52" w14:textId="2123A1D3" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="003669CF" w:rsidP="00F243F0">
+          <w:p w14:paraId="1B459888" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="136"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Project  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421030" w:rsidRPr="00A77D00" w14:paraId="42D9FC90" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="16E998FA" w14:textId="77777777" w:rsidTr="000C0537">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="662E05B1" w14:textId="6F03DC03" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="11DC2DB7" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="135"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...9 lines deleted...]
-              <w:t>/ACTIVTIES</w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>OUTPUT /ACTIVTIES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E9D47D9" w14:textId="021C606C" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="003669CF" w:rsidP="00F243F0">
+          <w:p w14:paraId="46D28FF6" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="136"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work Breakdown Structure/Tasks   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421030" w:rsidRPr="00A77D00" w14:paraId="3C4DD1E5" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="24D5E800" w14:textId="77777777" w:rsidTr="000C0537">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FBB0B03" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="1A9E62AC" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="135"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPLEMENTING PARTNER  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="05A23EBF" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="493C2EA2" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="136"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">"Institution ID"   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00421030" w:rsidRPr="00A77D00" w14:paraId="3C8CFD0F" w14:textId="77777777" w:rsidTr="00F243F0">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="57D413E5" w14:textId="77777777" w:rsidTr="000C0537">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="107A13FD" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00DA06C5" w:rsidP="00F243F0">
+          <w:p w14:paraId="3D321819" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="135"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">RESPONSIBLE PARTY  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="365D8390" w14:textId="15ABB021" w:rsidR="00421030" w:rsidRPr="00C9773C" w:rsidRDefault="00B81BF7" w:rsidP="00F243F0">
+          <w:p w14:paraId="45D35797" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="136"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C9773C">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Responsible Party   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07D508D0" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="7E0C2270" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:spacing w:after="299" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...6 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BFB74E" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="32921242" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="325" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">National Implementing Partners: Eligible Institutions </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FE7F776" w14:textId="482CFF2A" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="28D33349" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="000A0F6E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="341" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following national institutions are eligible for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>managing  UNDP</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-supported projects:    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49635208" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="9" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="179"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A ministry of the government;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="024EE6EF" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="11" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="179"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A department within the ministry;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FE1320" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="39" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="179"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A governmental institution of semi-autonomous nature, such as the central bank, a university, a regional or local authority or a municipality;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59308439" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="11" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="179"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A non-governmental organization (NGO);   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="354D6822" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="93" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="179"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An intergovernmental organization.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75A0A9A1" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="298" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The arrangements for managing a programme or project must include mechanisms to ensure coordination, such as steering committees, inter-ministerial agreements or other consultative mechanisms. All such mechanisms must be described in the project document or annual work plan. Procedures to be followed in each project/annual work plan must be clearly stated in the project document.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F98780E" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="342" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>The designated institution may contract or agree with other entities to undertake specific tasks as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">responsible parties:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07428097" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="37" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="359"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the entity is another government institution, competitive bidding will generally not be necessary. The local project appraisal committee evaluates and decides on the best arrangements for undertaking the project in such cases.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4BC99E" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="41" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="359"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">If the entity is an NGO, the country programme action plan should designate it as an implementing partner or independent contractor. The former requires a competitive process but is not considered a procurement action (the local project appraisal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>committee  reviews</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the proposal to designate the NGO and verifies its competitiveness). When the NGO is not the implementing partner, the relationship is usually one of contractor, and standard provisions for contracting apply.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F82850A" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="195" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="359"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>When a United Nations agency acts as a responsible party under national implementation, this agency and the designated institution sign a letter of agreement. In such cases, the United Nations agency is referred to as a responsible party. UNDP financial procedures (advance of funds, reporting/PDR and accounting treatment) are the same as where the agency is an implementing partner. Refer t</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>o POPP: Agency Implementatio</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>f</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or policies and procedures.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D36DE3F" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="369" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Capacity Assessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF8FC6A" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:after="341"/>
-[...389 lines deleted...]
-        <w:r w:rsidRPr="00A77D00">
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="450"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>For an entity to be engaged as an implementing partner or responsible party on a UNDP project, a capacity assessment must be performed. Parties concerned with project formulation and design, particularly the UNDP office, the government and the institution that will manage the project, must review needed capacities. They first determine which tasks apply to the project. For each applicable task, the parties define any additional measures to ensure that tasks can be performed. The measures must be documented for follow-up action. This may be done, for example, through an action plan, an annex to the project document or through minutes of a design meeting or workshop. Refer to</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00B1782A">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
-[...15 lines deleted...]
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId14">
-        <w:r w:rsidRPr="00A77D00">
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00B1782A">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>f</w:t>
+          <w:t>POPP HAC</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A77D00">
-[...51 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>T</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="00A77D00">
+        <w:r w:rsidRPr="00B1782A">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="00A77D00">
+        <w:r w:rsidRPr="00B1782A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
-            <w:lang w:val="en-GB"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hapter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>POPP Engagement of NGOs in UNDP Programmes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06F84D12" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="370" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The following are key considerations for capacity assessments:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB167DA" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="8" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="269"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Technical capacity:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ability to monitor the technical aspects of the project.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76EA1EDD" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="11" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="269"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Managerial capacity:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ability to plan, monitor and coordinate activities.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EAEEA1E" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="37" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="269"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Administrative capacity:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ability to procure goods, services and works, and recruit and manage the best qualified personnel on a transparent and competitive basis; ability to prepare and sign contracts, and to manage and maintain equipment.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67582EAD" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="344" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="269"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Financial capacity:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ability to produce project budgets; ensure the physical security of advances and cash and records; disburse funds in a timely, proper and effective manner; ensure financial recording and reporting; and prepare, authorize and adjust commitments and expenses.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D03A260" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="298" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The implementing partner’s technical, managerial, administrative and financial capacities should be reassessed throughout the life of the project, preferably annually.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F791C8F" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Detailed information on the programme/project process, including selection of implementing partners and responsible parties, and capacity assessment can be found in th</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">e POPP: Programmes </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>and Projects&gt;Defining a Projec</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>t</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nd the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP HAC</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="00A77D00">
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="00B1782A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
-            <w:lang w:val="en-GB"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>T</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId18">
-        <w:r w:rsidRPr="00A77D00">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="00B1782A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
-            <w:lang w:val="en-GB"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId19">
-        <w:r w:rsidRPr="00A77D00">
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="00B1782A">
           <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
-            <w:lang w:val="en-GB"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>c</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A77D00">
-        <w:rPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...10 lines deleted...]
-        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hapter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74497210" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="367" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:lang w:val="en-GB"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">.  </w:t>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Cash Transfer Modalities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CE2020" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...11 lines deleted...]
-        <w:t xml:space="preserve">The following are key considerations for capacity assessments:  </w:t>
+    <w:p w14:paraId="40A9C108" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP provides required financial resources to the implementing partner to carry out project activities during the annual cycle. These arrangements must be clearly stated in the annual work plan and will constitute a driver for UNDP for the establishment of cost recovery within the project.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B36AA0" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="4B5F1511" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Under HACT </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>POPP HAC</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>T</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>c</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>hapter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), three cash transfer modalities are available:   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B7F9C1" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="8"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> ability to monitor the technical aspects of the project.  </w:t>
+        <w:spacing w:after="39" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="359"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Direct cash transfer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> UNDP advances cash funds based on the agreed work plan to the implementing partner, who in turn reports expenses through</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Funding </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Authorization</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> and Certification of Expenditure</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId36">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>(</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FACE) forms. The recording of expenses, from requisition to disbursement, occurs in the books of the implementing partner. (See POPP: Direct Cash Transfers and Reimbursements). UNDP prefunds activities with advances of cash. UNDP must record the expenses in its accounts in the period that such good/services were incurred by the implementing partner. Therefore, it is critical that FACE forms are submitted to UNDP within 15 days after the quarter end. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="450E77D5" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="41F52D04" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="11"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> ability to plan, monitor and coordinate activities.  </w:t>
+        <w:spacing w:after="31" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="359"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Direct payment:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The implementing partner carries out the procurement activity but requests UNDP to make the disbursement directly to vendors through FACE. In this arrangement, UNDP is undertaking only the fiduciary function on behalf of the implementing partner. However, such payments are recognised as UNDP expenses and should be recorded in line with IPSAS, i.e. in the period that such good/services were incurred by the implementing partner. (See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>POPP:</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Direct Payment</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId40">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId42">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5717FC05" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="75CCCC5D" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="37"/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> ability to procure goods, services and works, and recruit and manage the best qualified personnel on a transparent and competitive basis; ability to prepare and sign contracts, and to manage and maintain equipment.  </w:t>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="359"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Reimbursement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Unlike direct cash transfer, a reimbursement arrangement is where UNDP pays the implementing partner after the implementing partner has itself made a disbursement based on the annual work plan. This is a pre-financing arrangement made by the implementing partner based on prior arrangement with UNDP. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E2C3D42" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...36 lines deleted...]
-        <w:t xml:space="preserve"> and effective manner; ensure financial recording and reporting; and prepare, authorize and adjust commitments and expenses.  </w:t>
+    <w:p w14:paraId="4CC90ACA" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">However, such reimbursements are recognised as UNDP expenses and should be recorded in line with IPSAS, i.e. in the period that such good/services were incurred by the implementing partner.(See POPP: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Direct Cash Transfers and</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId44">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Reimbursement</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId45">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId46">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId47">
+        <w:r w:rsidRPr="00B1782A">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1236E6F8" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="57AFBCBA" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="331" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BE80124" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="331" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> FACE Forms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E808630" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="331" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>FACE forms are to be submitted by the 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> day of the month following each quarter for reporting and recognition of expenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A8BD8D" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
-        <w:spacing w:after="298"/>
-[...44 lines deleted...]
-        <w:r w:rsidRPr="00A77D00">
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In addition, direct agency implementation, where the agency makes commitments and incurs expenses in support of activities agreed in annual work plans (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48">
+        <w:r w:rsidRPr="00B1782A">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>e POPP:</w:t>
-[...11 lines deleted...]
-          <w:t xml:space="preserve">Programmes </w:t>
+          <w:t>POPP: Agency</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId21">
-        <w:r w:rsidRPr="00A77D00">
+      <w:hyperlink r:id="rId49">
+        <w:r w:rsidRPr="00B1782A">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>and Projects&gt;Defining a Projec</w:t>
+          <w:t xml:space="preserve"> Implementatio</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId22">
-        <w:r w:rsidRPr="00A77D00">
+      <w:hyperlink r:id="rId50">
+        <w:r w:rsidRPr="00B1782A">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>t</w:t>
+          <w:t>n</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId23">
-        <w:r w:rsidRPr="00A77D00">
+      <w:hyperlink r:id="rId51">
+        <w:r w:rsidRPr="00B1782A">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId24">
-[...60 lines deleted...]
-        <w:t xml:space="preserve">.   </w:t>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for policies and procedures) may be used. It is not covered by HACT.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52D3E7C1" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...646 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="7B7C8317" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> This may be summarized as follows:   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2962"/>
         <w:gridCol w:w="2843"/>
         <w:gridCol w:w="2843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009C639E" w:rsidRPr="006A1161" w14:paraId="0D488425" w14:textId="77777777" w:rsidTr="006A1161">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="7EBB2DB1" w14:textId="77777777" w:rsidTr="00B1782A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8648" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="0BB080C4" w14:textId="4F12CF0B" w:rsidR="009C639E" w:rsidRPr="006A1161" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="72BE0463" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A1161">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NATIONAL IMPLEMENTING PARTNERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721F55" w:rsidRPr="006A1161" w14:paraId="2274DB2B" w14:textId="77777777" w:rsidTr="006A1161">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="6FC9128C" w14:textId="77777777" w:rsidTr="00B1782A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="320247F9" w14:textId="649C183B" w:rsidR="00721F55" w:rsidRPr="006A1161" w:rsidRDefault="009C639E">
+          <w:p w14:paraId="6DD4D682" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A1161">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Cash Transfer Modality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8FEEB4" w14:textId="45A9F012" w:rsidR="00721F55" w:rsidRPr="006A1161" w:rsidRDefault="009C639E">
+          <w:p w14:paraId="19363922" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A1161">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Procurement/commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="58C541A9" w14:textId="0BE99D43" w:rsidR="00721F55" w:rsidRPr="006A1161" w:rsidRDefault="009C639E">
+          <w:p w14:paraId="503A8339" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A1161">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Disbursement</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721F55" w14:paraId="1E8C8EF3" w14:textId="77777777" w:rsidTr="009C639E">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="7947B02A" w14:textId="77777777" w:rsidTr="000C0537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7808D43D" w14:textId="09FC953B" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="0FD973D5" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Direct Cash Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05C31D47" w14:textId="5DD58A68" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="243D664E" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Implementing Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2946DCAD" w14:textId="1CC7A5BB" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="628A9374" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Implementing Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721F55" w14:paraId="0165B574" w14:textId="77777777" w:rsidTr="009C639E">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="46643F57" w14:textId="77777777" w:rsidTr="000C0537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1154B94D" w14:textId="461BFD6D" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="4E3E3218" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Direct Payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A557B36" w14:textId="09EF0A54" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="43149FDB" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Implementing Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C64C852" w14:textId="04A28A02" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="094565EF" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721F55" w14:paraId="6DBC1B21" w14:textId="77777777" w:rsidTr="009C639E">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="69E68901" w14:textId="77777777" w:rsidTr="000C0537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35EED771" w14:textId="5C766EB5" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="0EDECB51" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Reimbursement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26CBDBA7" w14:textId="20668583" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="142AACAF" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Implementing Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75B64D30" w14:textId="66D2FB95" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="442F6946" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Implementing Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00721F55" w14:paraId="04D35F1A" w14:textId="77777777" w:rsidTr="009C639E">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="5B6E8AE8" w14:textId="77777777" w:rsidTr="000C0537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2962" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6469A205" w14:textId="59859222" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="4C22DEC1" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>Direct agency implementation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43797C59" w14:textId="2D7C79DA" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="70C86176" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26A436B4" w14:textId="7DA20DCB" w:rsidR="00721F55" w:rsidRDefault="00E76E30">
+          <w:p w14:paraId="524FD36B" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4A6869BE" w14:textId="77777777" w:rsidR="00721F55" w:rsidRPr="00A77D00" w:rsidRDefault="00721F55">
-[...4 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="3AD3DAB8" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49CA2557" w14:textId="43B18C11" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00421030" w:rsidP="006A1161">
+    <w:p w14:paraId="6C7AA905" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:spacing w:after="384" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="709" w:right="-23" w:firstLine="0"/>
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:ind w:left="709" w:right="-23"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B074D66" w14:textId="0739BE75" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
+    <w:p w14:paraId="38B31F66" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="6"/>
         </w:numPr>
-        <w:ind w:right="0"/>
-[...12 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">It is possible to use the four modalities in the same project, for different activities and/or inputs. This is not recommended, due to the inherent complexity. The final decision to change cash transfer modalities should rest with the project board. For specific details on each cash transfer modality, including roles and responsibilities, and documentation requirements, refer to the associated POPP chapter (links above).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AC86C30" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="325" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Expense Recognition</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...3 lines deleted...]
-        <w:t xml:space="preserve">due to the inherent complexity. The final decision to change cash transfer modalities should rest with the project board. For specific details on each cash transfer modality, including roles and responsibilities, and documentation requirements, refer to the associated POPP chapter (links above).   </w:t>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1231373F" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...16 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="05EB4901" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>18.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...66 lines deleted...]
-        <w:t xml:space="preserve">, approved or the payment was made. </w:t>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expenses are to be recognized in the period that the expense was incurred. These expenses could be incurred by UNDP or by the Implementing Partner. Expenses should be recognized on the date incurred irrespective of the date that the FACE form was submitted, approved or the payment was made. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="720" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1654"/>
         <w:gridCol w:w="1587"/>
         <w:gridCol w:w="1494"/>
         <w:gridCol w:w="3913"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00294F5A" w:rsidRPr="00B51B96" w14:paraId="430BE319" w14:textId="6CFFAC34" w:rsidTr="7D4455BA">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="22D54CA7" w14:textId="77777777" w:rsidTr="00B1782A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4735" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="6FF5C823" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRPr="00B51B96" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="2E5C5D7E" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51B96">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NATIONAL IMPLEMENTING PARTNERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3913" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="277E2680" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRPr="00B51B96" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="287B721B" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93899" w:rsidRPr="00B51B96" w14:paraId="2FC979BC" w14:textId="2D97CDA6" w:rsidTr="7D4455BA">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="2A748F52" w14:textId="77777777" w:rsidTr="00B1782A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="3A13FDA4" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRPr="00B51B96" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="6BEA6A26" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51B96">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Cash Transfer Modality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF641F7" w14:textId="6908891F" w:rsidR="00294F5A" w:rsidRPr="00B51B96" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="1AF71896" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51B96">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
-[...17 lines deleted...]
-              <w:t>commitment</w:t>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Procurement/ commitment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="214D5BDA" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRPr="00B51B96" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="1476F1CF" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51B96">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Disbursement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3913" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
           </w:tcPr>
-          <w:p w14:paraId="33B92848" w14:textId="0CF524AB" w:rsidR="00294F5A" w:rsidRPr="00B51B96" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="32275855" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>EXPENSE RECOGNITION</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93899" w14:paraId="261F1C3A" w14:textId="77777777" w:rsidTr="7D4455BA">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="06097B69" w14:textId="77777777" w:rsidTr="000C0537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F4FFC55" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="54AAF97B" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Direct Cash Transfer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A903D52" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="3E31C278" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Implementing Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A8D309B" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="15FE46D2" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Implementing Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09500A97" w14:textId="12C45A14" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="56EF95DE" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Funds are advanced to the partner. Expenses are reported quarterly to UNDP using the FACE Form.  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E2B2836" w14:textId="5EB2FB33" w:rsidR="00294F5A" w:rsidRDefault="00C93899">
+          <w:p w14:paraId="40554C9A" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Expenses are incurred and disbursed by the partner. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2204BEEE" w14:textId="73D749ED" w:rsidR="0051754A" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="23687974" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t xml:space="preserve">o be recorded when the expenses were incurred by the Implementing Partner as per the </w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expenses to be recorded when the expenses were incurred by the Implementing Partner as per the </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00B07213">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>time period</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="00F02357">
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on the FACE Form: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E23E963" w14:textId="77777777" w:rsidR="00F02357" w:rsidRPr="006A1161" w:rsidRDefault="00F02357">
+          <w:p w14:paraId="7A0811E2" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006A1161">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A2D51E4" w14:textId="4C9B01B2" w:rsidR="00F02357" w:rsidRDefault="00F02357">
+          <w:p w14:paraId="22A2F487" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FACE Form submitted: 5 October 2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B237CFB" w14:textId="57F3C9FB" w:rsidR="00F02357" w:rsidRDefault="00F02357">
+          <w:p w14:paraId="608BA865" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FACE Form approved: 7 October 2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D511E53" w14:textId="7E838D92" w:rsidR="00F02357" w:rsidRDefault="00F02357">
+          <w:p w14:paraId="68C82439" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>Quarterly period: Jul -Sep 2022</w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Expenses incurred as per FACE Form: Quarterly period: Jul -Sep 2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18B90BC8" w14:textId="3454D441" w:rsidR="00F02357" w:rsidRDefault="00F02357">
+          <w:p w14:paraId="6122905F" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Expense Recognition: Expenses to be recognised in the September accounting period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93899" w14:paraId="0EE21786" w14:textId="77777777" w:rsidTr="7D4455BA">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="4A4F2969" w14:textId="77777777" w:rsidTr="000C0537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4698E12D" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="34D01807" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Direct Payment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="720356E8" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="2E3696D1" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Implementing Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="052A0124" w14:textId="77777777" w:rsidR="00294F5A" w:rsidRDefault="00294F5A">
+          <w:p w14:paraId="7F449455" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>UNDP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E62BF87" w14:textId="3B15822C" w:rsidR="001C2A42" w:rsidRDefault="001C2A42" w:rsidP="001C2A42">
+          <w:p w14:paraId="04FB7ADE" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> by UNDP.</w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Expenses are reported to UNDP using the FACE Form for payment to the vendor by UNDP.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D5A8B5D" w14:textId="4ABE8DA5" w:rsidR="001C2A42" w:rsidRDefault="001C2A42" w:rsidP="001C2A42">
+          <w:p w14:paraId="3EA53F09" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...16 lines deleted...]
-              <w:t xml:space="preserve"> on the FACE Form:</w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Expenses to be recorded when the expenses were incurred by the Implementing Partner as per the dates on the FACE Form:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55A14926" w14:textId="77777777" w:rsidR="001C2A42" w:rsidRPr="00B51B96" w:rsidRDefault="001C2A42" w:rsidP="001C2A42">
+          <w:p w14:paraId="6470126F" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51B96">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="278012E5" w14:textId="77777777" w:rsidR="001C2A42" w:rsidRDefault="001C2A42" w:rsidP="001C2A42">
+          <w:p w14:paraId="3A80282E" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...2 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>FACE Form submitted: 5 October 2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="776197BB" w14:textId="70640DFE" w:rsidR="001C2A42" w:rsidRDefault="001C2A42" w:rsidP="001C2A42">
+          <w:p w14:paraId="61925037" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FACE Form approved: 7 October 2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4979CA99" w14:textId="5723498D" w:rsidR="001C2A42" w:rsidRDefault="001C2A42" w:rsidP="001C2A42">
+          <w:p w14:paraId="451C3036" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Payment for expenses: 10 October 2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BAA53E7" w14:textId="161E345C" w:rsidR="00F239DA" w:rsidRDefault="00F239DA" w:rsidP="00F239DA">
+          <w:p w14:paraId="65726679" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7D4455BA">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> 2022</w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Expenses incurred as per FACE Form: Monthly period: Sep 2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C20F667" w14:textId="00F65D34" w:rsidR="00294F5A" w:rsidRDefault="001C2A42" w:rsidP="001C2A42">
+          <w:p w14:paraId="70D22E82" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> accounting period.</w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Expense Recognition: Expenses to be recognised in the September accounting period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93899" w14:paraId="1ACE54BA" w14:textId="679994D3" w:rsidTr="7D4455BA">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="056536C3" w14:textId="77777777" w:rsidTr="000C0537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D397A12" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="59F48878" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7D4455BA">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Reimbursement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="510CEE43" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="15244FF1" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Implementing Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="781D6591" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="2D1B9D0E" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Implementing Partner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="097FE7C6" w14:textId="225BC26B" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="1764E706" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Expenses are reported to UNDP using the FACE Form. Expenses are incurred and disbursed by the Partner.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BA7D1F4" w14:textId="3121620F" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="14FF88DB" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">The Partner is reimbursed for expenses incurred.    </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="302E5396" w14:textId="5856311E" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="2A31EB76" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>period covered by the FACE Form.</w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Expenses to be recorded when the expenses were incurred by the Implementing Partner as per the period covered by the FACE Form.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C496214" w14:textId="77777777" w:rsidR="00C93899" w:rsidRPr="00B51B96" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="5822E6A8" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B51B96">
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:i/>
                 <w:iCs/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Example: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26448923" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="4DF79E3C" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FACE Form submitted: 5 October 2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E4DBE89" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="2F7E5085" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>FACE Form approved: 7 October 2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="779357CC" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="1BE3C74D" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Payment for expenses: 10 October 2021</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18D3CD1E" w14:textId="43A0A7EE" w:rsidR="006F4C5D" w:rsidRDefault="006F4C5D" w:rsidP="006F4C5D">
+          <w:p w14:paraId="0C61854E" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t>eriod: Jul -Sep 2022</w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Expenses incurred as per FACE Form: Period: Jul -Sep 2022</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09EF4077" w14:textId="0169CB82" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="1443BAE2" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Expense Recognition: Expenses to be recognised in the September accounting period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C93899" w14:paraId="1B5C5385" w14:textId="3A88D897" w:rsidTr="7D4455BA">
+      <w:tr w:rsidR="00B1782A" w:rsidRPr="00B1782A" w14:paraId="6A61AE0D" w14:textId="77777777" w:rsidTr="000C0537">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78953085" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="16F29555" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Direct agency implementation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1587" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E734D10" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="7357A415" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1494" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78602445" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="043EC167" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Agency</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3913" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7127797A" w14:textId="77777777" w:rsidR="00C93899" w:rsidRDefault="00C93899" w:rsidP="00C93899">
+          <w:p w14:paraId="768E44FC" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Expenses are to be recognised in the period the expenses </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>where</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> incurred. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FBED225" w14:textId="77777777" w:rsidR="006C404C" w:rsidRDefault="006C404C" w:rsidP="00C93899">
+          <w:p w14:paraId="4AF97D12" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5D3F78CE" w14:textId="77777777" w:rsidR="006C404C" w:rsidRDefault="006C404C" w:rsidP="00C93899">
+          <w:p w14:paraId="603FE963" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-              <w:t>– Signed (SBEA)</w:t>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>PDR – Signed (SBEA)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22722253" w14:textId="77777777" w:rsidR="00565F9B" w:rsidRDefault="00565F9B" w:rsidP="00C93899">
+          <w:p w14:paraId="0EE9709B" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Corporate advance – PDR</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EE9FE03" w14:textId="677B9C91" w:rsidR="00565F9B" w:rsidRDefault="00565F9B" w:rsidP="00C93899">
+          <w:p w14:paraId="2C91A488" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
             <w:pPr>
-              <w:spacing w:after="3"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:spacing w:after="3" w:line="256" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00B1782A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Local advance – FACE Form</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F8093DE" w14:textId="09B60E30" w:rsidR="00E76E30" w:rsidRPr="00A77D00" w:rsidRDefault="00B83FA1">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Note: The cash transfer modality, does not change the expense recognition. </w:t>
+    <w:p w14:paraId="405F0EDA" w14:textId="326250EE" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note: The cash transfer modality does not change the expense recognition. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D58A026" w14:textId="30B954A4" w:rsidR="008B769D" w:rsidRPr="002B7649" w:rsidRDefault="00E8008B" w:rsidP="00A73885">
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+    <w:p w14:paraId="19C98AC7" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="325" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
-[...4 lines deleted...]
-          <w:b w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:lang w:val="en-GB"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Year-end submission of FACE Forms</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63DDB601" w14:textId="00C7811F" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">There may be instances where there is a delay in the submission of FACE forms at the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>year end</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the dates of the closing instructions. These delays may result in expenses not being recognised in the correct period. The UNDP office is still required to estimate/accrue the amount of expenses incurred by the project Implementing Partner and record the estimated expense in Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9C29AA" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61909A9B" w14:textId="511620B2" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>In the event that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the FACE Form for the last quarter is not available, the last available FACE Form or similar expenditure report can be used as the basis for estimating the value of the unrecorded expenses incurred for the last quarter. The estimate should be performed by personal that have the requisite knowledge of the project in conjunction with the finance unit. This is normally done by the project manager and verified by the finance personnel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038817D6" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="567" w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Year-end submission of FACE Forms</w:t>
+        <w:t>It is the responsibility of the country office to make an estimate of the expenses to be recognised for the reporting period. A reconciliation should be performed when the FACE forms are submitted between the estimated and the actual amounts and appropriate adjustments.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D4F21F" w14:textId="432FA4DB" w:rsidR="00081914" w:rsidRDefault="00A73885" w:rsidP="006A1161">
+    <w:p w14:paraId="170712F5" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="4" w:hanging="370"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="056F0CE9" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="325" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rejection of Expenses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104EFA33" w14:textId="35E1EA20" w:rsidR="00B1782A" w:rsidRPr="00B87859" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="567"/>
-[...57 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP has a responsibility to accept appropriate cash advance requests, reported expenses or direct payments that are consistent with the annual work plans and UNDP’s Financial Rules and Regulations, and to reject improper advance requests, expenses or requests for direct payments. If subsequent information becomes available that questions the appropriateness of expenses recorded or direct payments already made, these should be rejected at any point up to the issuance and signature of the Combined Delivery Report (refer to details in each specific POPP chapter).   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E128CE" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="325" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNDP Support Services to NIM</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="7D4455BA">
-[...40 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37783277" w14:textId="77777777" w:rsidR="003846AB" w:rsidRDefault="003846AB" w:rsidP="008A76B9">
-[...8 lines deleted...]
-    <w:p w14:paraId="493CD943" w14:textId="71A8AE7C" w:rsidR="009E53C3" w:rsidRDefault="009F1F85" w:rsidP="006A1161">
+    <w:p w14:paraId="18E73C1B" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B87859" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:left="567"/>
-[...252 lines deleted...]
-        <w:r w:rsidR="00905657" w:rsidRPr="00905657">
+        <w:spacing w:after="63" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="540" w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UNDP support services to NIM have traditionally been concentrated in procurement and recruitment. In accordance with the definition of a responsible party, services may also include carrying out activities and producing outputs (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52" w:history="1">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="0563C1"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>POPP: UNDP Support Services to NIM</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00905657">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD7C9FC" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-      <w:pPr>
+    <w:p w14:paraId="79F9A668" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B87859" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:ind w:right="0" w:hanging="360"/>
-[...6 lines deleted...]
-          <w:lang w:val="en-GB"/>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="540" w:right="4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">UNDP undertakes transactions from requisition through to disbursement on behalf of the project with no cash transferred to the implementing partner. The implementing partner has full programmatic control, however, and so full accountability for project activities.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246CAF20" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="7971D25F" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="325" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Origin of the Funds</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78872BA6" w14:textId="4ABBAF02" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...45 lines deleted...]
-        <w:r w:rsidRPr="00A77D00">
+    <w:p w14:paraId="1EA08A9D" w14:textId="3AAFEE5B" w:rsidR="00B1782A" w:rsidRPr="00B87859" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Policies and procedures covered in this section apply irrespective of the origin of the funds to implement the project. Funds may be corporate (i.e., core resources), or from UN agencies, trust funds, the government through cost sharing, international financial institutions, bilateral donors, etc. Receipt and expensing of all funds is recorded in Quantum according to established procedures for revenue and expenses (see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>POPP:</w:t>
-[...11 lines deleted...]
-          <w:t>Financial Resources&gt;Revenue &amp; Expense Managemen</w:t>
+          <w:t>POPP: Financial Resources&gt;Revenue &amp; Expense Managemen</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId57">
-        <w:r w:rsidRPr="00A77D00">
+      <w:hyperlink r:id="rId54">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>t</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId58">
-        <w:r w:rsidRPr="00A77D00">
+      <w:hyperlink r:id="rId55">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId59">
-        <w:r w:rsidRPr="00A77D00">
+      <w:hyperlink r:id="rId56">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00A77D00">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A27504" w14:textId="77777777" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...9 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="0FF26581" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="325" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Combined Delivery Report </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...2 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A77D00">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17700215" w14:textId="1D35C495" w:rsidR="00421030" w:rsidRPr="00A77D00" w:rsidRDefault="00DA06C5">
-[...21 lines deleted...]
-          <w:lang w:val="en-GB"/>
+    <w:p w14:paraId="612CCFBE" w14:textId="68E08C50" w:rsidR="00B1782A" w:rsidRPr="00B87859" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>UNDP prepares a mandatory</w:t>
       </w:r>
+      <w:hyperlink r:id="rId57" w:anchor="top">
+        <w:r w:rsidRPr="00B87859">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId58" w:anchor="top">
+        <w:r w:rsidRPr="00B87859">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>Combined Delivery Repor</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId59" w:anchor="top">
+        <w:r w:rsidRPr="00B87859">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>t</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:hyperlink r:id="rId60" w:anchor="top">
-        <w:r w:rsidRPr="00A77D00">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId61" w:anchor="top">
-        <w:r w:rsidRPr="00A77D00">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:b/>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>Combined Delivery Repor</w:t>
+          <w:t>a</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId62" w:anchor="top">
-        <w:r w:rsidRPr="00A77D00">
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">t the end of each quarter and at the end of the year. It reflects incurred and agreed expenses and funds used on a project and must be signed by UNDP and certified by the designated authorized official of the implementing partner to confirm the validity of the expenses.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F2A899D" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B87859" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the project uses the cash advance modality, the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>FACE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> form must be submitted to UNDP at least quarterly within 15 days after quarter end, signed by the authorized official of the implementing partner. The UNDP programme officer or finance associate must control outstanding advances balances to monitor the correct utilization of funds.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEDFA7D" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="174" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Other Quantum Reports </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DAF7EED" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="334" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reports to monitor and control NIM resources include: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A52B22" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="334" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project Budget Balance</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B747372" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="334" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Project Transaction Detail</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7DA9D1" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="334" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UN AP Prepayment Aging Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E882C0" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:spacing w:after="334" w:line="256" w:lineRule="auto"/>
+        <w:ind w:right="4"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UN Account Analysis Report </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AECF90F" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:spacing w:after="178" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="734"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to the associated POPP chapters (links above) for a detailed discussion of each.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301B9136" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="355" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Audits</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9E9983" w14:textId="4EB8F0E3" w:rsidR="00B1782A" w:rsidRPr="00B87859" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="218" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The overarching objective of audit exercises is to provide UNDP with assurance that resources are being properly used. UNDP Financial Regulation 16.04 includes the requirement that each UNDP programme activity is audited "at least once in its lifetime." Another requirement is that a project must be audited once in its lifecycle in the year following cumulative expenses reaching or exceeding $300,000. This criterion does not apply in the first year of activities. The audit becomes due in the following year when the cumulative expenditure has reached or exceeded the threshold. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B7408B6" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="00B1782A">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="355" w:line="265" w:lineRule="auto"/>
+        <w:ind w:left="9" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Project finalization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B1782A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D7F0AF5" w14:textId="79DC724A" w:rsidR="00B1782A" w:rsidRPr="00B87859" w:rsidRDefault="00B1782A" w:rsidP="00B87859">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="264" w:line="256" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">At the finalization of a project, the remaining balance of cash deposited in the project bank account must be refunded to UNDP. Any unspent resource balances to donors as per the contribution agreement is dealt with in line with the agreement signed with the donor. Both the implementing partner and UNDP must sign off on the final Combined Delivery Report, which must reflect the total expenses of the project. The certification of the final report must be done before the project is financially closed in Quantum.  The </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId62">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:b/>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>check list for projec</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId63">
+        <w:r w:rsidRPr="00B87859">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>t</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId63" w:anchor="top">
-        <w:r w:rsidRPr="00A77D00">
+      <w:hyperlink r:id="rId64">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:b/>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId64" w:anchor="top">
-        <w:r w:rsidRPr="00A77D00">
+      <w:hyperlink r:id="rId65">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>a</w:t>
-[...462 lines deleted...]
-          <w:t>check list for projec</w:t>
+          <w:t>closur</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId66">
-        <w:r w:rsidRPr="00A77D00">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>t</w:t>
+          <w:t>e</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId67">
-        <w:r w:rsidRPr="00A77D00">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId68">
-        <w:r w:rsidRPr="00A77D00">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>closur</w:t>
+          <w:t>sh</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ould be completed and copies kept in the project file. See </w:t>
+      </w:r>
       <w:hyperlink r:id="rId69">
-        <w:r w:rsidRPr="00A77D00">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
-          <w:t>e</w:t>
+          <w:t>Financial Closure of Development Projects and Trust Fund</w:t>
         </w:r>
       </w:hyperlink>
       <w:hyperlink r:id="rId70">
-        <w:r w:rsidRPr="00A77D00">
+        <w:r w:rsidRPr="00B87859">
           <w:rPr>
-            <w:lang w:val="en-GB"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>s</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId71">
+        <w:r w:rsidRPr="00B87859">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId72">
+        <w:r w:rsidRPr="00B87859">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+            <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId71">
-[...49 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidRPr="00B87859">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:eastAsia="ja-JP"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00421030" w:rsidRPr="00A77D00">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId81"/>
+    <w:p w14:paraId="65C3124F" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00B1782A">
+      <w:headerReference w:type="default" r:id="rId73"/>
+      <w:footerReference w:type="even" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="first" r:id="rId76"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1188" w:right="840" w:bottom="1304" w:left="1688" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="570236E6" w14:textId="77777777" w:rsidR="003A2D3C" w:rsidRDefault="003A2D3C">
+    <w:p w14:paraId="58F4859F" w14:textId="77777777" w:rsidR="00000868" w:rsidRDefault="00000868" w:rsidP="00B1782A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3FD57161" w14:textId="77777777" w:rsidR="003A2D3C" w:rsidRDefault="003A2D3C">
+    <w:p w14:paraId="02D0A5EE" w14:textId="77777777" w:rsidR="00000868" w:rsidRDefault="00000868" w:rsidP="00B1782A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-[...20 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="42839497" w14:textId="77777777" w:rsidR="00421030" w:rsidRDefault="00DA06C5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5756656B" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRDefault="00B1782A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="368" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="368"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4CE84CDB" w14:textId="77777777" w:rsidR="00421030" w:rsidRDefault="00DA06C5">
+  <w:p w14:paraId="287DA253" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRDefault="00B1782A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="374" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="374"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="3BBEBB66" w14:textId="5BEB9512" w:rsidR="00421030" w:rsidRDefault="00A77D00">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18E78D74" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRPr="00B87859" w:rsidRDefault="00B1782A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="374" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="374"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
       <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00A77D00">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00B87859">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Effective Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="Effective Date"/>
         <w:tag w:val="UNDP_POPP_EFFECTIVEDATE"/>
         <w:id w:val="142011665"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_EFFECTIVEDATE[1]" w:storeItemID="{0780A0FC-03E7-40A5-9C58-F804BBADB2A3}"/>
         <w:date w:fullDate="2015-05-08T00:00:00Z">
           <w:dateFormat w:val="dd/MM/yyyy"/>
           <w:lid w:val="en-US"/>
           <w:storeMappedDataAs w:val="dateTime"/>
           <w:calendar w:val="gregorian"/>
         </w:date>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00823F9B">
+        <w:r w:rsidRPr="00B87859">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>08/05/2015</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
-    <w:r>
+    <w:r w:rsidRPr="00B87859">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
-    <w:r w:rsidRPr="00A77D00">
-[...3 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+    <w:r w:rsidRPr="00B87859">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version #: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1234318339"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{0780A0FC-03E7-40A5-9C58-F804BBADB2A3}"/>
         <w:text/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
-        <w:r w:rsidR="00823F9B">
+        <w:r w:rsidRPr="00B87859">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="60E41D1C" w14:textId="77777777" w:rsidR="00421030" w:rsidRDefault="00DA06C5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E76B324" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRDefault="00B1782A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="368" w:right="0" w:firstLine="0"/>
+      <w:ind w:left="368"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2A3DA4D3" w14:textId="77777777" w:rsidR="00421030" w:rsidRDefault="00DA06C5">
+  <w:p w14:paraId="1AC32D58" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRDefault="00B1782A">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="374" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:ind w:left="374"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CF4A0B8" w14:textId="77777777" w:rsidR="003A2D3C" w:rsidRDefault="003A2D3C">
+    <w:p w14:paraId="3B42A954" w14:textId="77777777" w:rsidR="00000868" w:rsidRDefault="00000868" w:rsidP="00B1782A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F8E618E" w14:textId="77777777" w:rsidR="003A2D3C" w:rsidRDefault="003A2D3C">
+    <w:p w14:paraId="0CD20FBA" w14:textId="77777777" w:rsidR="00000868" w:rsidRDefault="00000868" w:rsidP="00B1782A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="2D6CAD98" w14:textId="00278138" w:rsidR="001F1597" w:rsidRDefault="001F1597" w:rsidP="001F1597">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66BB537E" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRDefault="00B1782A" w:rsidP="001F1597">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4882A553" wp14:editId="6BDCDE94">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D38E559" wp14:editId="1AC3746E">
           <wp:extent cx="304800" cy="589376"/>
           <wp:effectExtent l="0" t="0" r="0" b="1270"/>
           <wp:docPr id="24" name="Picture 24"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2" name="logo-undp-300.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect r="-18" b="16155"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="309373" cy="598218"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="318A1830" w14:textId="77777777" w:rsidR="001F1597" w:rsidRDefault="001F1597">
-[...9 lines deleted...]
-  <w:p w14:paraId="43EE70C5" w14:textId="77777777" w:rsidR="0072741D" w:rsidRDefault="0072741D">
+  <w:p w14:paraId="3B7F077A" w14:textId="77777777" w:rsidR="00B1782A" w:rsidRDefault="00B1782A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04880FBD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FAECEFD4"/>
+    <w:lvl w:ilvl="0" w:tplc="D4322EB2">
+      <w:start w:val="19"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="09FC34A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F350CE12"/>
+    <w:lvl w:ilvl="0" w:tplc="D4322EB2">
+      <w:start w:val="19"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15F6371D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D9E8158"/>
     <w:lvl w:ilvl="0" w:tplc="75969CAE">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -6754,51 +8259,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FD46FCA8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25D81918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C99E69B2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6867,51 +8372,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="273A0A61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9C168304"/>
     <w:lvl w:ilvl="0" w:tplc="C4A817C6">
       <w:start w:val="15"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="730"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7079,51 +8584,140 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="166A335C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BE706DA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="13DC3ABA"/>
+    <w:lvl w:ilvl="0" w:tplc="D4322EB2">
+      <w:start w:val="19"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B0C03EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2AB60D62"/>
     <w:lvl w:ilvl="0" w:tplc="DA02294C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1814"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7291,51 +8885,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="345C21E6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7574"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4056540F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EDC92B0"/>
     <w:lvl w:ilvl="0" w:tplc="EBEE949E">
       <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7503,277 +9097,51 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="A41A2B9C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...225 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ECA52F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CA6EAEC"/>
     <w:lvl w:ilvl="0" w:tplc="1534C07C">
       <w:start w:val="20"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -7941,1015 +9309,656 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="130AC366">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50E234FC"/>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53DA0B9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DC702E70"/>
-    <w:lvl w:ilvl="0" w:tplc="E6C0FAA6">
+    <w:tmpl w:val="F5DECD94"/>
+    <w:lvl w:ilvl="0" w:tplc="D4322EB2">
+      <w:start w:val="19"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1090" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EF2454D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B15CB8BE"/>
+    <w:lvl w:ilvl="0" w:tplc="D4322EB2">
+      <w:start w:val="19"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71EC43AF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A4AA9090"/>
+    <w:lvl w:ilvl="0" w:tplc="53EE4A74">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B9F461FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1439"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="7534B3E8">
+    <w:lvl w:ilvl="2" w:tplc="3C1AFBD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2174"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="7C54227E">
+    <w:lvl w:ilvl="3" w:tplc="966C3912">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
+      <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2894"/>
+        <w:ind w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="E7647434">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C5500EE6">
+    <w:lvl w:ilvl="5" w:tplc="7C72A570">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="681A2CBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3614"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D1345C38">
+    <w:lvl w:ilvl="7" w:tplc="A290E41A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4334"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="4A226BB2">
+    <w:lvl w:ilvl="8" w:tplc="7F148DB2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5054"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="F2380E8E">
-[...67 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53715490"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77F251EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E53CB5F2"/>
-[...326 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="B48A81A4"/>
+    <w:lvl w:ilvl="0" w:tplc="D14C067C">
+      <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="B9F461FA">
-[...2 lines deleted...]
-      <w:lvlText w:val="•"/>
+    <w:lvl w:ilvl="1" w:tplc="07443FD0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1439"/>
-[...188 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="07443FD0">
-[...2 lines deleted...]
-      <w:lvlText w:val="%2"/>
+    <w:lvl w:ilvl="2" w:tplc="69D46756">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="69D46756">
-[...2 lines deleted...]
-      <w:lvlText w:val="%3"/>
+    <w:lvl w:ilvl="3" w:tplc="CE7E70FA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="CE7E70FA">
-[...2 lines deleted...]
-      <w:lvlText w:val="%4"/>
+    <w:lvl w:ilvl="4" w:tplc="ADD2D828">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="ADD2D828">
-[...2 lines deleted...]
-      <w:lvlText w:val="%5"/>
+    <w:lvl w:ilvl="5" w:tplc="32126100">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="32126100">
-[...2 lines deleted...]
-      <w:lvlText w:val="%6"/>
+    <w:lvl w:ilvl="6" w:tplc="D1148378">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="D1148378">
-[...2 lines deleted...]
-      <w:lvlText w:val="%7"/>
+    <w:lvl w:ilvl="7" w:tplc="F354874C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="F354874C">
-[...2 lines deleted...]
-      <w:lvlText w:val="%8"/>
+    <w:lvl w:ilvl="8" w:tplc="FB523CFA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FB523CFA">
-[...21 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B6E0E64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C91CA9AA"/>
+    <w:tmpl w:val="0F28CDBC"/>
     <w:lvl w:ilvl="0" w:tplc="D4322EB2">
       <w:start w:val="19"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1090" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1810" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9108,1362 +10117,176 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1658339736">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1220941522">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="2105608930">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="816528699">
+  <w:num w:numId="4" w16cid:durableId="552153851">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1814642904">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2006396747">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="171452588">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="552153851">
+  <w:num w:numId="8" w16cid:durableId="1037701728">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1706363872">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1758017403">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="130485241">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1814642904">
-[...8 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="608004258">
+  <w:num w:numId="12" w16cid:durableId="292564623">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1937861302">
-[...2 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1437948205">
+  <w:num w:numId="13" w16cid:durableId="1393238176">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1206135702">
+  <w:num w:numId="14" w16cid:durableId="1215116905">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1476876628">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00421030"/>
-[...232 lines deleted...]
-    <w:rsid w:val="7D4455BA"/>
+    <w:rsidRoot w:val="00B1782A"/>
+    <w:rsid w:val="00000868"/>
+    <w:rsid w:val="000A0F6E"/>
+    <w:rsid w:val="00664A28"/>
+    <w:rsid w:val="007C5757"/>
+    <w:rsid w:val="008F3331"/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rsid w:val="00B82CA2"/>
+    <w:rsid w:val="00B87859"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00C87687"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00FF0FA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="226B4E4F"/>
-  <w15:docId w15:val="{BC3DB65F-935E-4F1D-9E70-EF049DC96FFC}"/>
+  <w14:docId w14:val="095D610A"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{0C4B97D1-DE3D-4712-8AA0-BA33D4A07505}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...961 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10805,208 +10628,831 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="730" w:right="4" w:hanging="370"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B1782A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid0">
+    <w:name w:val="Table Grid0"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="ja-JP"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="007A0562"/>
-[...2 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00B1782A"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/?lang=en" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx?lang=en" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-agency-implementation.aspx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf?lang=en" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://content.undp.org/go/userguide/finance/fin-mgmt-exec-mod/natl-excut-nex-fin-ngo-execut-fin/cmbd-dliver-rprt/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/financial-closure-of-development-projects-and-trust-funds.aspx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-cash-transfers-and-reimbursements.aspx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx?lang=en" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/node/11701" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf?lang=en" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Defining-a-Project.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/agency-execution.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/pages/direct-payments.aspx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/revenue-and-expense-management.aspx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/documents/frm/Project_Completion_Check_List_E.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/frm/Pages/Harmonized-Approach-to-Cash-Transfers.aspx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Contents.aspx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://undg.org/main/undg_document/face-form/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -11113,633 +11559,59 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-[...544 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>4074</Words>
-  <Characters>23226</Characters>
+  <Words>4057</Words>
+  <Characters>23130</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>193</Lines>
+  <Lines>192</Lines>
   <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>27246</CharactersWithSpaces>
+  <CharactersWithSpaces>27133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>admin</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>