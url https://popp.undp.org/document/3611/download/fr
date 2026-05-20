--- v0 (2025-10-28)
+++ v1 (2026-05-20)
@@ -1,8052 +1,10303 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1097AF34" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="71061DCF" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...17 lines deleted...]
-    <w:p w14:paraId="2629284C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="008D3FD7">
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Installations et propriétés : Acquisition et gestion</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B29380" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D14E5E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Installations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39322839" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="63B8672E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="543DE07B" w14:textId="00842F2E" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345B334B" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...70 lines deleted...]
-    <w:p w14:paraId="64D9BD5A" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aux fins des présentes directives, le terme « installations » désigne les actifs qui sont regroupés, utilisés pour la production ou la fourniture de biens ou de services, utilisés pour la mise en œuvre des programmes et des opérations administratives du Programme des Nations Unies pour le Développement (PNUD), et qui doivent être utilisés pendant plus d'une période comptable. Des exemples de tels actifs sont les équipements lourds, le mobilier et les agencements. Le coût combiné de ce groupe d'actifs doit être égal ou supérieur à 5,000 dollars des États-Unis et doit respecter les critères de capitalisation décrits dans la section des immobilisations corporelles des politiques et procédures régissant les programmes et opérations (POPP). En règle générale, ces actifs ont plusieurs ou toutes les caractéristiques suivantes :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29CB8715" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="10420A67" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="00B00177" w:rsidP="0073705E">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="000A0B5F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="346" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="5095C9B0" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="00B00177" w:rsidP="0073705E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ils</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> font partie d'un système ou d'un réseau ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C62EDB7" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="346" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="1D674E97" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="00B00177" w:rsidP="0073705E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ils</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont spécialisés par nature et n'ont généralement pas d'autres usages ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A4653C9" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="346" w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="1F3EAEAE" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="00B00177">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ils</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sont généralement inamovibles ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17090004" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="42C0090D" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ils</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peuvent être soumis à des contraintes lors de la liquidation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F52638E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="5C280845" w14:textId="6F55345D" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26C23114" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...41 lines deleted...]
-    <w:p w14:paraId="11673A46" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les installations du PNUD seront normalement affectées à des projets, car la nature des activités du PNUD nécessite rarement des activités administratives requérant la construction d'installations dans ses locaux. Des exemples de tels actifs peuvent inclure des usines, des systèmes d'alimentation en eau et en électricité, des infrastructures pour entretenir une installation, etc.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E194BA" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2313497C" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les installations ne doivent pas être confondues avec les actifs composites. Un actif composite est un actif qui comporte plusieurs composants qui doivent être utilisés ensemble mais dont la complexité est moindre. Par exemple, les panneaux solaires et les onduleurs et certains équipements de serveur comprenant 3 pièces ou plus, peuvent être utilisés comme actifs composites mais ne sont pas considérés comme des installations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35F6F071" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D72FA16" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Propriétés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B18EEC" w14:textId="77777777" w:rsidR="00661F1B" w:rsidRDefault="00661F1B">
+    <w:p w14:paraId="1EF1126F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="370" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="7BC4AC27" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00CE31F5">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="215CEA24" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="346" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="430D4BC1" w14:textId="4C10B56F" w:rsidR="008D3FD7" w:rsidRDefault="00B00177" w:rsidP="0073705E">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Une propriété est définie comme une catégorie d'actifs qui sont :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="048F3B4D" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="1450" w:right="346" w:hanging="360"/>
-      </w:pPr>
-[...34 lines deleted...]
-    <w:p w14:paraId="7020010E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="00B00177">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>soit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) des terrains ou b) des bâtiments appartenant au PNUD ou dont il a le contrôle, et dont le coût (ou la valeur s’il s’agit d’un don) est </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>égale ou supérieure</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à 5,000 dollars des États-Unis ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05E2B2BF" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="16D55D0A" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coût du terrain ou du bâtiment peut être évalué de manière fiable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EFFE95" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="125F124A" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2627C2E1" w14:textId="3E7EDA12" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...24 lines deleted...]
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="524EC42A" w14:textId="26FC800D" w:rsidR="008D3FD7" w:rsidRPr="00BB7BD8" w:rsidRDefault="0034399A" w:rsidP="00BB7BD8">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le PNUD possède ou contrôle actuellement un petit nombre de bâtiments à usage de bureaux et d’habitation ainsi que de terrains sur lesquels les bâtiments sont situés. Il peut également posséder des terrains sans construction. Les propriétés seront ci-après désignées comme des </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>terrains et bâtiments</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6C0894" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Acquisition d'installations, de terrains et de bâtiments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C86AC8" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...5 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="7192039C" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Installations, terrains et bâtiments achetés</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DB5473C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="09A15C74" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E7A94B3" w14:textId="27903C20" w:rsidR="00661F1B" w:rsidRDefault="0034399A">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E648D75" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="730" w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...36 lines deleted...]
-    <w:p w14:paraId="55A4A631" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Compte tenu des dépenses importantes associées aux installations et aux propriétés, on s'attend à ce que la plupart des immobilisations corporelles achetées dépassent le seuil d’immobilisation des actifs de 5,000 dollars des États-Unis. Par conséquent, tout achat d’installation, de terrain ou de bâtiment devant être utilisé par le PNUD pendant plus de 12 mois à des fins administratives ou pour la mise en œuvre de ses programmes sera comptabilisé par le PNUD comme un actif.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429387A3" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C752A8" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="28887B25" w14:textId="0BA0F461" w:rsidR="008D3FD7" w:rsidRPr="00CA66DB" w:rsidRDefault="0034399A">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69BAB3B9" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-        <w:rPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
-        </w:rPr>
-[...23 lines deleted...]
-        <w:rPr>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avant d'acheter des installations, des terrains et des bâtiments, les règles d’approvisionnement du PNUD doivent être suivies et les approbations appropriées doivent être obtenues auprès des comités d'approvisionnement conformément aux seuils d'approbation établis pour les approvisionnements. Une fois l'approbation reçue, la transaction doit être traitée dans Quantum au moyen du catalogue des approvisionnements. Il est rare que le PNUD achète une installation, sauf dans le cadre de projets mis en œuvre à l'échelle nationale. L'installation sera livrable à un partenaire opérationnel et, en sélectionnant un catalogue non PNUD, le bien ne sera pas capitalisé par le PNUD mais comptabilisé en charges (inscrit dans le module des actifs du PNUD et amorti sur sa durée de vie utile)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="fr-CH"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E91003" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="00CA66DB" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="3A8D9EFE" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-CH"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6619477E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Installations construites et bâtiments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D90DA3" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="72D8A914" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="18" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3BED0573" w14:textId="09C9C862" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CDB4B37" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="0EF6E173" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans certains cas, en particulier dans les pays en crise où les locaux à louer sont peu nombreux et où les experts peuvent externaliser la construction d'un bâtiment, le PNUD peut construire ses propres bureaux ou assurer l’hébergement du personnel. L'approbation de l’Équipe spéciale sur les locaux communs est requise au préalable, puis du Responsable des achats du PNUD pour les achats par le biais des comités d'examen appropriés (Comités consultatifs pour les achats régionaux pour les bureaux de pays et Comités consultatifs pour les achats pour les unités du siège) avant le début des travaux de construction. Une fois les approbations reçues, la transaction peut être traitée dans le catalogue des achats.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E16D01" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3033B5FF" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A1F61C1" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="4AD9BA79" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La construction d'un bien immobilier ne doit pas être confondue avec l'amélioration locative. Lorsque le gouvernement donne des locaux au PNUD et que le protocole d'entente ou un autre accord constitue le contrat de location, une telle amélioration est traitée comme une amélioration locative et enregistrée conformément aux améliorations locatives des POPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20F61144" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B0123C3" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Propriété de locaux communs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58161B3A" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="15C5C350" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="6B7EE3A6" w14:textId="5878A270" w:rsidR="00BB7BD8" w:rsidRDefault="0034399A" w:rsidP="00BB7BD8">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5EE294E0" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...72 lines deleted...]
-    <w:p w14:paraId="48CE2304" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="002E6D67" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La comptabilisation des terrains ou des bâtiments communs en tant que propriété du PNUD dépendra du fait que le PNUD est l'agence chef de file et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la propriété ou le contrôle exclusif du bien ou qu'il a conclu un accord avec les autres agences participantes. Le facteur déterminant est de savoir si le PNUD, en tant qu'agence chef de file, a assumé tous les risques tandis que les autres agences participantes utilisent le bien ou si, en tant qu’agence chef de file, le PNUD a opéré en tant qu'agent pour le compte de toutes les autres agences participantes lorsqu'il loue le bien, auquel cas toutes les agences participantes, y compris l'organisme chef de file, supportent les </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="357633C9" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>risques</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> proportionnellement à leur part d'occupation. Le PNUD peut également être un organisme participant tandis qu'un autre organisme des Nations Unies agit en tant qu'organisme chef de file.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12AD7AC4" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="27223EAD" w14:textId="1A96F968" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244B7564" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...46 lines deleted...]
-        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque le PNUD a la propriété et le contrôle exclusifs, le bien sera enregistré comme un actif dans ses livres comptables. Le même traitement s'appliquera lorsque le PNUD aura la propriété et le contrôle conjoints avec les autres organismes participants, mais que l'actif sera enregistré proportionnellement à la part d'occupation ou de propriété du PNUD. Dans le tableau ci-dessous sont présentés différents scénarios, types d'arrangements et les traitements comptables correspondants. La question principale est de déterminer si le PNUD agit en tant qu'agence chef de file, assumant exclusivement les risques ou s'il agit en tant qu'agence chef de file au nom de toutes les agences participantes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE33C0A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableGrid0"/>
         <w:tblW w:w="9790" w:type="dxa"/>
-        <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1455"/>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="236"/>
         <w:gridCol w:w="5089"/>
         <w:gridCol w:w="224"/>
         <w:gridCol w:w="266"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002E6D67" w:rsidRPr="00BB0003" w14:paraId="43894395" w14:textId="77777777" w:rsidTr="00487CF2">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="267C5F6D" w14:textId="77777777" w:rsidTr="00665581">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="490" w:type="dxa"/>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78A6A305" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="11834D1D" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Scénarios</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2BC8DE38" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="75320036" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Type d'arrangement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5401D74B" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="1A3F1E0B" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65AD46FD" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="02703A61" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Traitement comptable</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6D67" w:rsidRPr="00BB0003" w14:paraId="037A377E" w14:textId="77777777" w:rsidTr="0070614F">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="4539AECF" w14:textId="77777777" w:rsidTr="00665581">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="490" w:type="dxa"/>
           <w:trHeight w:val="1896"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03F285A5" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="0C659752" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>1. Immeuble acheté ou construit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09FDCE9B" w14:textId="2CEACC58" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="306ACA2E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-              <w:t>e</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1a. Construit ou acheté exclusivement par l'agence principale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68EBC49B" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="0BDB12B1" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="37E26645" w14:textId="145BB298" w:rsidR="0070614F" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="6E68CAD1" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...99 lines deleted...]
-              <w:t xml:space="preserve"> doit comptabiliser le loyer en charges et les revenus correspondants comme contribution en nature à la juste valeur marchande annuelle (FMV)</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1a. Inscrire le bâtiment comme immobilisation dans les livres comptables de l'agence principale. Si les agences participantes paient un loyer, chaque agence doit comptabiliser le loyer qu'il paie comme une dépense. Lorsque l'occupation est libre de loyer, chaque agence participante doit comptabiliser le loyer en charges et les revenus correspondants comme contribution en nature à la juste valeur marchande annuelle (FMV)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6D67" w:rsidRPr="00BB0003" w14:paraId="09512A59" w14:textId="77777777" w:rsidTr="00487CF2">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="0F216534" w14:textId="77777777" w:rsidTr="00665581">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="490" w:type="dxa"/>
           <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02AF88C3" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="00320EF7" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="50F410D7" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CI" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="231E45DB" w14:textId="1CDF399A" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="3E36F98C" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...39 lines deleted...]
-              <w:t xml:space="preserve"> des Nations Unies</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1b. Construction ou achat conjoint par toutes les agences des Nations Unies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B6AB20F" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="5E1049D9" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="273DCF94" w14:textId="3AB18E41" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="00120475">
+          <w:p w14:paraId="31EDE971" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-              <w:t>agence</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>1b. Inscrire la part du bâtiment comme immobilisation dans les livres comptables de chaque agence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6D67" w:rsidRPr="002E6D67" w14:paraId="364FCFF1" w14:textId="77777777" w:rsidTr="00487CF2">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="516CF1BE" w14:textId="77777777" w:rsidTr="00665581">
         <w:trPr>
           <w:trHeight w:val="160"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09D25A0C" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="0F342481" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65D53D4C" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="5E692D92" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="409D7CA1" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="04062989" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5313" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="74C2F52A" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="7B742B08" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="266" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="764453CD" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="00487CF2">
+          <w:p w14:paraId="32A3CFF0" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="357" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6D67" w:rsidRPr="00BB0003" w14:paraId="64E50954" w14:textId="77777777" w:rsidTr="00487CF2">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="50880E50" w14:textId="77777777" w:rsidTr="00665581">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="490" w:type="dxa"/>
           <w:trHeight w:val="1447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EE91CC1" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="5B82F1C5" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...22 lines deleted...]
-              <w:t>e</w:t>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2. Bail d'exploitation commerciale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4000E78A" w14:textId="48AB2E20" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="00120475">
+          <w:p w14:paraId="4981F40C" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> chef de file agit en tant que mandant et assume tous les risques du bail.</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2a. L'agence chef de file agit en tant que mandant et assume tous les risques du bail.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DBF6149" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="197C5644" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32042AA7" w14:textId="015290B2" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="52062360" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>2a.</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2a. Inscrire le montant total du loyer comme une dépense, et la partie du loyer recouvrée auprès des agences participantes doit également être enregistrée comme revenu dans les livres comptables de l'agence chef de file. </w:t>
             </w:r>
-            <w:r w:rsidR="00D744E9">
-[...3 lines deleted...]
-              <w:t> Inscrire</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Tous les agences participantes</w:t>
             </w:r>
-            <w:r>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">s doivent enregistrer leur loyer payé à titre de dépense </w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> doivent enregistrer leur loyer payé à titre de dépense </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6D67" w:rsidRPr="00BB0003" w14:paraId="7AF88ECA" w14:textId="77777777" w:rsidTr="00487CF2">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="4563C136" w14:textId="77777777" w:rsidTr="00665581">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="490" w:type="dxa"/>
           <w:trHeight w:val="915"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41A3D25A" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="00320EF7" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="0E99F73F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CI" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44C9A3AE" w14:textId="3A77856E" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="43AED9BE" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"> des Nations Unies.</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2b. L'agence chef de file sert d’agent pour le compte de tous les agences des Nations Unies.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06993403" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="25E42E29" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E6D1CD9" w14:textId="2CB997D5" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="00120475">
+          <w:p w14:paraId="3DCB9018" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> chef de file, à titre de dépense.</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>2b. Inscrire dans les livres comptables de chaque agence participante la part du loyer payé, y compris par l'agence chef de file, à titre de dépense.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6D67" w:rsidRPr="002E6D67" w14:paraId="323952C7" w14:textId="77777777" w:rsidTr="0070614F">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="617D9560" w14:textId="77777777" w:rsidTr="00665581">
         <w:trPr>
           <w:trHeight w:val="178"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C8AD30B" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="1EF7FBF4" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64CF29FB" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="2A89701F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A8A6BFB" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="759F1CBE" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5313" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B5D684F" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="741E89CD" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="266" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="3977565F" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="00487CF2">
+          <w:p w14:paraId="52996326" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="357" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6D67" w:rsidRPr="00BB0003" w14:paraId="3529A74A" w14:textId="77777777" w:rsidTr="0070614F">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="2F882A30" w14:textId="77777777" w:rsidTr="00665581">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="490" w:type="dxa"/>
           <w:trHeight w:val="1968"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C297515" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="29D86549" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
-[...15 lines deleted...]
-              <w:t>Don du droit d’utilisation du bâtiment</w:t>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3. Don du droit d’utilisation du bâtiment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D7D89D6" w14:textId="6702859E" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="6DB25A17" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> chef de file pour utilisation</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3a. Bâtiment donné exclusivement à l'agence chef de file pour utilisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="141D9D1A" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="6E370383" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F20B76D" w14:textId="66CCE3ED" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="4F8EACCE" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> chef de file en utilisant la FMV du loyer annuel. Les organismes participants doivent comptabiliser une dépense et les recettes correspondantes en tant que contribution en nature en utilisant la FMV du loyer annuel payé proportionnellement à l'espace occupé</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3a. Inscrire la dépense et les revenus correspondants comme contribution en nature dans les livres comptables de l'agence chef de file en utilisant la FMV du loyer annuel. Les organismes participants doivent comptabiliser une dépense et les recettes correspondantes en tant que contribution en nature en utilisant la FMV du loyer annuel payé proportionnellement à l'espace occupé</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6D67" w:rsidRPr="00BB0003" w14:paraId="157204A0" w14:textId="77777777" w:rsidTr="0070614F">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="07CD2E44" w14:textId="77777777" w:rsidTr="00665581">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="490" w:type="dxa"/>
           <w:trHeight w:val="1149"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A03A1CB" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="00320EF7" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="15C734A1" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CI" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1862AF68" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="163AB904" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> donné au système des Nations Unies pour utilisation</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3b. Bâtiment donné au système des Nations Unies pour utilisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CEFE746" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="65D88E97" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A882EA3" w14:textId="01BAE4B7" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="3FE32347" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...52 lines deleted...]
-              <w:t>utilisant la FMV du loyer annuel payé proportionnellement à l'espace occupé</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3b. L’agence chef de file et les agences participantes doivent enregistrer une dépense et les recettes correspondantes en tant que contribution en nature en utilisant la FMV du loyer annuel payé proportionnellement à l'espace occupé</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6D67" w:rsidRPr="002E6D67" w14:paraId="1105EE37" w14:textId="77777777" w:rsidTr="0070614F">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="3BE6FF03" w14:textId="77777777" w:rsidTr="00665581">
         <w:trPr>
           <w:trHeight w:val="133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="522826B2" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="6574A784" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="696159D2" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="474B515D" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56BFC15A" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="2F7D3188" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5313" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="15698166" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="70E1F297" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="266" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0B95E885" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="00487CF2">
+          <w:p w14:paraId="27246FF0" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+              <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+              <w:ind w:left="370" w:right="357" w:hanging="10"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6D67" w:rsidRPr="00BB0003" w14:paraId="1A11E56C" w14:textId="77777777" w:rsidTr="00487CF2">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="1F3A57B5" w14:textId="77777777" w:rsidTr="00665581">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="490" w:type="dxa"/>
           <w:trHeight w:val="2415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B907ACA" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="27D1F21B" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>4. Locaux donnés</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60C363CF" w14:textId="79E4FC6B" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="3C41AB62" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> chef de file</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4a. Donné exclusivement à l'agence chef de file</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42D8E087" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="3E58A392" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="152A7D34" w14:textId="5EF719D9" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="6987F120" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...87 lines deleted...]
-              <w:t xml:space="preserve"> doit comptabiliser le loyer en charges et les revenus correspondants comme contribution en nature à la FMV annuelle </w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4a. Inscrire le bâtiment comme immobilisation dans les livres comptables de l'agence chef de file avec un revenu correspondant à titre de contribution en nature à la FMV du bâtiment à la date d'acquisition. Si les agences participantes paient un loyer, chaque agence doit comptabiliser le loyer qu'il paie à titre de dépense. Lorsque l'occupation est libre de loyer, chaque agence participante doit comptabiliser le loyer en charges et les revenus correspondants comme contribution en nature à la FMV annuelle </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E6D67" w:rsidRPr="00BB0003" w14:paraId="6B596375" w14:textId="77777777" w:rsidTr="00487CF2">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="15B5F5AD" w14:textId="77777777" w:rsidTr="00665581">
         <w:trPr>
           <w:gridAfter w:val="2"/>
           <w:wAfter w:w="490" w:type="dxa"/>
           <w:trHeight w:val="1005"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1455" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B9B162F" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="00320EF7" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="1C4370A1" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
                 <w:lang w:val="fr-CI" w:eastAsia="ja-JP"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47AEDA85" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="62449AF7" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> au Système des Nations Unies </w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4b. Donné au Système des Nations Unies </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
-            <w:tcBorders>
-[...12 lines deleted...]
-            <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A020B2B" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="7CF9E4B2" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5089" w:type="dxa"/>
-            <w:tcBorders>
-[...11 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B7324D8" w14:textId="5ABA02E8" w:rsidR="002E6D67" w:rsidRPr="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
+          <w:p w14:paraId="19C7813E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="top"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
-                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> chef de file, en fonction de la FMV au moment où le bâtiment a été donné</w:t>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="fr-FR"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4b. Inscrire le bâtiment comme immobilisation dans chacun des livres comptables des agences participantes, y compris l'agence chef de file, en fonction de la FMV au moment où le bâtiment a été donné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F497C68" w14:textId="77777777" w:rsidR="002E6D67" w:rsidRDefault="002E6D67" w:rsidP="002E6D67">
-[...25 lines deleted...]
-    <w:p w14:paraId="46C61FAB" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="009EB2A3" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="357" w:hanging="10"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6337C0F3" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Réserve au titre des logements des bureaux de terrain (RFA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CF20AC9" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C94A487" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="346" w:hanging="360"/>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:rPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La réserve au titre des logements des bureaux de terrain (RFA) est la réserve créée par le PNUD pour financer les constructions dans le cadre du Système de partage des locaux des Nations Unies (UNSCP) au nom des gouvernements des programmes. La RFA a financé des locaux d’habitation et de bureaux. Pour les locaux où le transfert de propriété au gouvernement n'a pas été achevé au 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>er</w:t>
       </w:r>
-      <w:r w:rsidR="004E4DBF">
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> janvier 2012, les procédures suivantes s'appliquent :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D788AEA" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6475EB80" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r>
-[...33 lines deleted...]
-      <w:r w:rsidR="0034399A" w:rsidRPr="00120475">
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Propriétés résidentielles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A1CD08" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="1AD88C0E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1111" w:right="0" w:firstLine="0"/>
-[...71 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1111"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0081C6E9" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dans le cadre de la réserve au titre des logements des bureaux de terrain, le PNUD est le bailleur dans le cadre d'un accord de location-financement (par le gouvernement) où l'objectif final est que le gouvernement prenne en charge la propriété des biens immobiliers. Les paiements de location qui sont à recevoir ou à payer en vertu de ce type d'arrangement seront comptabilisés à titre d'actif dans un compte de paiements des loyers à recevoir. Le montant à recevoir sera égal à l'investissement net dans le bien. Le PNUD comptabilisera comme actif dans ses livres comptables tout bien RFA pour lequel il a des titres de propriété. Tout revenu de </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>location reçu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour le compte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB8999C" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gouvernement (déduction faite des frais d'administration de 10 % facturés par le service des opérations générales et le bureau des services de gestion, des frais de réparation et d'entretien et de rénovation) sera porté au crédit du compte de paiement des loyers à recevoir. Pour plus de clarté, deux comptes débiteurs de location distincts doivent être conservés :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DE9BBA7" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="36" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AD0F40A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="30"/>
+        <w:spacing w:after="30" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="506"/>
-      </w:pPr>
-[...15 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>paiements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de loyers à recevoir - construction ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D2ED0F8" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="19"/>
         </w:numPr>
-        <w:spacing w:after="30"/>
+        <w:spacing w:after="30" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="506"/>
-      </w:pPr>
-[...18 lines deleted...]
-      <w:r>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Des comptabilisations en pertes doivent être faites annuellement quand, et </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="004940A5">
+        <w:t>paiements</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de loyers à recevoir - coûts de rénovation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58136973" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="30" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="2520" w:right="3044"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BC132D2" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="2171" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des comptabilisations en pertes doivent être faites annuellement quand, et si, la probabilité de NE PAS recevoir les paiements de loyers devient certaine. Ces comptabilisations en pertes seront traitées au moyen d'une pièce comptable après consultation de la Division de la comptabilité.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DC79E85" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E193473" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque le terrain sur lequel les bâtiments résidentiels sont situés est la propriété du gouvernement, il ne sera pas reconnu dans les livres comptables du PNUD comme un actif, mais le droit de construire sur le terrain et d'utiliser ces bâtiments sera évalué et les frais de location et les revenus correspondants reconnus dans les livres comptables du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17FDFB58" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05A0111A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans certains cas, les locaux et le terrain sur lesquels les bâtiments résidentiels sont construits ont été donnés ou achetés par le PNUD avec des titres de propriété du terrain. Dans de tels cas, le PNUD comptabilisera le terrain et les bâtiments comme un actif dans ses livres comptables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68BCB369" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A3BC05A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD comptabilisera les immeubles résidentiels dont il est propriétaire comme des actifs. Cela signifie que les terrains et les bâtiments, ou seulement les bâtiments, seront reconnus à moins qu'ils ne soient transférés au gouvernement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="514F042D" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F601720" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>b) Locaux de bureaux</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04640C3B" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1831"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D35F29A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les bureaux achetés ou construits à l'aide de fonds RFA appartiennent principalement au gouvernement. Dans certains cas, les bâtiments sont construits par le PNUD. Ces constructions sont souvent financées conjointement par le PNUD et d'autres organismes des Nations Unies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69A8B624" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086065C3" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD doit immobiliser, à travers la fonction « Ajouter manuellement », les locaux du bureau en tant que bâtiment du PNUD à leur juste valeur marchande. La juste valeur marchande est ce qu'un acheteur raisonnable payera volontiers à un vendeur de bonne volonté et raisonnable dans un marché concurrentiel. L'enregistrement des biens RFA sera fait dans le cadre du processus du solde d'ouverture et sera un exercice ponctuel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752CA5C8" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CE0CF7C" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les contributions versées par d'autres organismes des Nations Unies, par exemple Le Fonds des Nations Unies pour les activités en matière de population (FNUAP), le Fonds des Nations Unies pour l'enfance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594" w:rsidDel="0024589B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-    <w:p w14:paraId="72B1D03C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>(UNICEF) et le Programme alimentaire mondial (PAM), en vue de la construction des locaux, seront traités comme un dépôt de garantie différé (compte de passif) sur lequel la partie mensuelle des frais d'amortissement des organismes sera facturée.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67849C30" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6568DCF7" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le loyer reçu (déduction faite des frais d'administration de 10 % facturés par le service des opérations générales et le bureau des services de gestion pour couvrir les frais de réparation, d'entretien et de rénovation) sera considéré comme un revenu d’exploitation et partagé au prorata entre les agences qui ont contribué à la construction. Ceci est fait au niveau du bureau de pays par le directeur des opérations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02F1CF6B" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="3A5A82C7" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11AEEDA0" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Lorsque le PNUD a financé conjointement les locaux avec d'autres agences des Nations Unies et loue sa propre part des locaux, les montants reçus seront crédités au compte des loyers reçus. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDEDDFA" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46F6C245" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Cependant, lorsque les locaux financés conjointement sont loués, le loyer reçu sera réparti au prorata entre le PNUD et les autres agences des Nations Unies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0387B40D" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="71130D49" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0813082E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans certains cas, le terrain sur lequel sont construits les bureaux est la propriété du gouvernement et doit être comptabilisé comme contribution en nature à sa juste valeur marchande. Par exemple, lorsque des bureaux sont construits sur des terrains appartenant au gouvernement, le PNUD comptabilisera le coût des locaux construits. Le revenu provenant de l'utilisation du terrain doit cependant être reconnu, et la valeur de la location ou de l'utilisation du terrain évaluée et débitée des frais de location.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D2D7BB1" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="3B00C2B6" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34EF0ADF" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dans certains cas, les locaux et le terrain sur lequel la propriété est construite ont été donnés ou achetés par le PNUD. Dans ce cas, le PNUD comptabilisera le terrain et les bâtiments comme un actif dans ses livres comptables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5180D11F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="1831" w:right="0" w:firstLine="0"/>
-[...17 lines deleted...]
-    <w:p w14:paraId="0BE6B810" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55E3705F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La demande sera initiée par le coordonnateur chargé des actifs du bureau de pays ou de l’entité du siège dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> où la demande sera ensuite traitée dans Quantum par le Centre mondial des services partagés (GSSC). Les copies de la documentation de la transaction (par exemple le titre de propriété du terrain) devront être jointes dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et les originaux archivés dans les bureaux concernés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="115ACBC0" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...24 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6347330E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le tableau ci-dessous illustre certains des scénarios pratiques susceptibles de se produire et comment ils seront traités :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7E83AB" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398DF9F5" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...256 lines deleted...]
-    <w:p w14:paraId="0EF64B2D" w14:textId="77777777" w:rsidR="0070614F" w:rsidRPr="0070614F" w:rsidRDefault="0070614F" w:rsidP="0070614F"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Type d'activités immobilières que la réserve au titre des logements des bureaux de terrain soutient</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16BB06BF" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="357" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9839" w:type="dxa"/>
         <w:tblInd w:w="-106" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="40" w:type="dxa"/>
           <w:left w:w="103" w:type="dxa"/>
           <w:right w:w="59" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1415"/>
-        <w:gridCol w:w="2899"/>
+        <w:gridCol w:w="2898"/>
         <w:gridCol w:w="659"/>
         <w:gridCol w:w="1401"/>
-        <w:gridCol w:w="2751"/>
-        <w:gridCol w:w="714"/>
+        <w:gridCol w:w="2753"/>
+        <w:gridCol w:w="713"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D3FD7" w14:paraId="4905E248" w14:textId="77777777" w:rsidTr="00914EBE">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="0A3716FC" w14:textId="77777777" w:rsidTr="00063594">
         <w:trPr>
           <w:trHeight w:val="740"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19AEC967" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="1FFE7F97" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Terrain</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="617135E7" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="01719229" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Mises en garde dans les accords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="4F2DD5AE" w14:textId="77777777" w:rsidR="00CB54C1" w:rsidRDefault="00CB54C1" w:rsidP="00914EBE">
+          <w:p w14:paraId="7D00DB40" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Actif</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C6B4A3B" w14:textId="77777777" w:rsidR="00661F1B" w:rsidRDefault="0034399A">
+          <w:p w14:paraId="24E81479" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="0" w:firstLine="0"/>
+              <w:ind w:left="2"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>PNUD</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="2B0B80FE" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="76662C76" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Bâtiments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="736055A7" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="48C4A826" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>(Résidentiels</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51C2EF83" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="3B738841" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>&amp; de bureaux)</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6B5A91" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="5A3F0645" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Mises en garde dans les accords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p w14:paraId="377E4EAF" w14:textId="77777777" w:rsidR="00CB54C1" w:rsidRDefault="00CB54C1" w:rsidP="00914EBE">
+          <w:p w14:paraId="3EE06B0B" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>Actif</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="039D5988" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="42776701" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>PNUD</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46807499" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="79B75B50" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6" w:right="5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single" w:color="000000"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3FD7" w14:paraId="505132B0" w14:textId="77777777" w:rsidTr="00914EBE">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="66DE35C4" w14:textId="77777777" w:rsidTr="00063594">
         <w:trPr>
           <w:trHeight w:val="1336"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01C6AFB0" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="7E796C07" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="46" w:firstLine="0"/>
+              <w:ind w:left="2" w:right="46"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le PNUD est </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> - bien acheté dans des conditions de concurrence normale</w:t>
+              <w:t>Le PNUD est entièrement propriétaire - bien acheté dans des conditions de concurrence normale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E4EAA03" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="13324860" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Le PNUD détient le titre de propriété.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6ADCFBF9" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="0B0F39DC" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3ABB69DB" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="622B5C20" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
-              <w:spacing w:after="14" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="6" w:right="45" w:firstLine="0"/>
+              <w:spacing w:after="14"/>
+              <w:ind w:left="6" w:right="45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le PNUD est </w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> - bien acheté dans des conditions de concurrence normale</w:t>
+              <w:t>Le PNUD est entièrement propriétaire - bien acheté dans des conditions de concurrence normale</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42D8CDB3" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7" w:rsidP="00914EBE">
+          <w:p w14:paraId="347A2219" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1097"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="12582F63" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="4C7AF731" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C1E96E5" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="2469F209" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Le PNUD détient le titre de propriété</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C8FB64C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="0F7717F1" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>OUI</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3FD7" w14:paraId="1817D2A9" w14:textId="77777777" w:rsidTr="00914EBE">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="48E3DFA6" w14:textId="77777777" w:rsidTr="00063594">
         <w:trPr>
           <w:trHeight w:val="3656"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="561262CD" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="75C18966" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
-              <w:spacing w:after="11" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="2" w:right="45" w:firstLine="0"/>
+              <w:spacing w:after="11"/>
+              <w:ind w:left="2" w:right="45"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Le PNUD construit sur les terres fournies par le gouvernement mais le gouvernement conserve le titre foncier</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A653CA6" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7" w:rsidP="00914EBE">
+          <w:p w14:paraId="1CC10F29" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1111"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38D46E8B" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7" w:rsidP="00914EBE">
+          <w:p w14:paraId="356F4A2C" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48A193DA" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7" w:rsidP="00914EBE">
+          <w:p w14:paraId="097D4F42" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="79B1E55D" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="27563F37" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38B91274" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="32C3E936" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="12"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Contrat sur le logement</w:t>
-[...5 lines deleted...]
-              <w:t> :</w:t>
+              <w:t>Contrat sur le logement :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F05B4BF" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="20D69A5B" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="12"/>
+              <w:ind w:right="357"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Le PNUD possède la propriété,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08F3DD9B" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="63EC5173" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:right="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>s'il quitte le pays, il peut transférer la propriété à tout organisme restant ou retourner au gouvernement. Ce dernier doit indemniser le PNUD pour la valeur qu'il reçoit.</w:t>
+              <w:t>s'il</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> quitte le pays, il peut transférer la propriété à tout organisme restant </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ou</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> retourner au gouvernement. Ce dernier doit indemniser le PNUD pour la valeur qu'il reçoit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E892B19" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="7BFD920C" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">OUI </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F4722DE" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="49D8DE6E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="6" w:right="47" w:firstLine="0"/>
+              <w:ind w:left="6" w:right="47"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Le PNUD construit en accordant un prêt au </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27116EC0" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="1FD9F668" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62D275E4" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="07CEC276" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="12"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Accord de prêt pour la construction</w:t>
-[...5 lines deleted...]
-              <w:t> :</w:t>
+              <w:t>Accord de prêt pour la construction :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F01AA3C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="2206D1B5" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="21"/>
               </w:numPr>
-              <w:spacing w:after="13" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="48" w:hanging="180"/>
+              <w:spacing w:after="13"/>
+              <w:ind w:right="48"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Le PNUD accorde un prêt pour la construction.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DEC83AF" w14:textId="2EEE5BEB" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="7AA7C000" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="21"/>
               </w:numPr>
-              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="48" w:hanging="180"/>
+              <w:spacing w:after="30"/>
+              <w:ind w:right="48"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Une fois terminé, un contrat de location entre le PNUD et le gouvernement devra être établi. (Les conditions de location s'appliquent à tout</w:t>
-[...23 lines deleted...]
-              <w:t>des Nations Unies présent dans le pays.)</w:t>
+              <w:t>Une fois terminé, un contrat de location entre le PNUD et le gouvernement devra être établi. (Les conditions de location s'appliquent à toute agence des Nations Unies présent dans le pays.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="358499C8" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="107DC97F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="21"/>
               </w:numPr>
-              <w:spacing w:after="31" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="48" w:hanging="180"/>
+              <w:spacing w:after="31"/>
+              <w:ind w:right="48"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Termes clés</w:t>
-[...23 lines deleted...]
-              <w:t>Le PNUD doit appliquer un loyer autrement payable au gouvernement en vue de l'amortissement du prêt.</w:t>
+              <w:t>Termes clés : le gouvernement est propriétaire du bâtiment. Le PNUD doit appliquer un loyer autrement payable au gouvernement en vue de l'amortissement du prêt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B0C52E4" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="44A7CC9A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="17"/>
+                <w:numId w:val="21"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:right="48" w:hanging="180"/>
+              <w:ind w:right="48"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Si le prêt n'est pas remboursé, le gouvernement doit combler le manque à gagner.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62D4C85F" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="74610403" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NON </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3FD7" w14:paraId="6F332A21" w14:textId="77777777" w:rsidTr="00914EBE">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="78B3CB5F" w14:textId="77777777" w:rsidTr="00665581">
         <w:trPr>
-          <w:trHeight w:val="4628"/>
+          <w:trHeight w:val="1884"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64F95151" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="6907C72F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="8" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="8"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Le PNUD construit sur des terres fournies par le gouvernement, mais le gouvernement conserve le titre foncier.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BB18BE8" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7" w:rsidP="00914EBE">
+          <w:p w14:paraId="6A7134C8" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="75512A4E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7" w:rsidP="00914EBE">
+          <w:p w14:paraId="1402CD47" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="45D0E92C" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7" w:rsidP="00914EBE">
+          <w:p w14:paraId="4A89D07E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A8E1A1E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="2410585A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="2273"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Prêt de construction </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="388CE8A2" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="221A41B9" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="10" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="10"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Accord</w:t>
-[...5 lines deleted...]
-              <w:t> :</w:t>
+              <w:t>Accord :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10C572E2" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="00914EBE" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="6458258E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:after="29" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:ind w:right="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Le PNUD accorde un prêt pour la construction.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01D50E63" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="00914EBE" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="24A5A024" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:ind w:right="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Une fois terminé, un contrat de location entre le PNUD et le gouvernement devra être établi. (Les conditions de location s'appliquent à tout organisme des Nations Unies présent dans le pays.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6595ADFA" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="00914EBE" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="00FD399B" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:after="30" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:ind w:right="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Termes clés</w:t>
-[...23 lines deleted...]
-              <w:t>Le PNUD doit appliquer un loyer autrement payable au gouvernement en vue de l'amortissement du prêt.</w:t>
+              <w:t>Termes clés : le gouvernement est propriétaire du bâtiment. Le PNUD doit appliquer un loyer autrement payable au gouvernement en vue de l'amortissement du prêt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A402AA3" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="00914EBE" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="0D97AF73" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:after="31" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:rPr>
+              <w:ind w:right="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Si le prêt n'est pas remboursé, le gouvernement doit combler le manque à gagner.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AB07F63" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="0F3294D7" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="18"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="182" w:right="54" w:hanging="180"/>
+              <w:ind w:right="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Le PNUD conclut un protocole d'accord avec ces organismes pour le partage des locaux.</w:t>
+              <w:t xml:space="preserve">Le PNUD conclut un protocole d'accord avec ces </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00665581">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>organismes pour le partage des locaux.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7013E070" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="2284B4B7" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">NON </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="459622F8" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="58159FF1" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Le PNUD accorde un prêt au gouvernement et construit au nom de l'UNICEF, du FNUAP et du PAM.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BC86EB8" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7" w:rsidP="00914EBE">
+          <w:p w14:paraId="50A5BF5F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="434C4E87" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7" w:rsidP="00914EBE">
+          <w:p w14:paraId="01AB875E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1097"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="616D6808" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7" w:rsidP="00914EBE">
+          <w:p w14:paraId="2C74CB2F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="7" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="7"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3D3CF6B0" w14:textId="09490A09" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="17A3A019" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1097"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(Le PNUD est remboursé par les </w:t>
-[...11 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(Le PNUD est remboursé par les agences)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66D09A79" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7" w:rsidP="00914EBE">
+          <w:p w14:paraId="7B419746" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:pos="1097"/>
               </w:tabs>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6BC2FA4F" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="1E55617A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3209872F" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="4C894156" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:after="12"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Accord de prêt pour la construction</w:t>
-[...5 lines deleted...]
-              <w:t> :</w:t>
+              <w:t>Accord de prêt pour la construction :</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3293F1DD" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="489C6D0A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:after="27" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="167" w:right="47" w:hanging="167"/>
+              <w:ind w:right="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Le PNUD accorde un prêt pour la construction.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70B27251" w14:textId="5212AF92" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="340FE895" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:after="12" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:right="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Une fois terminé, un contrat de location entre le PNUD et le gouvernement devra être établi. (Les conditions de location s'appliquent à tout</w:t>
-[...23 lines deleted...]
-              <w:t>des Nations Unies présent dans le pays.)</w:t>
+              <w:t>Une fois terminé, un contrat de location entre le PNUD et le gouvernement devra être établi. (Les conditions de location s'appliquent à toute agence des Nations Unies présent dans le pays.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08D86EC3" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="615A6EB3" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:after="28" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="167" w:right="47" w:hanging="167"/>
+              <w:ind w:right="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Termes clés</w:t>
-[...23 lines deleted...]
-              <w:t>Le PNUD doit appliquer un loyer autrement payable au gouvernement en vue de l'amortissement du prêt.</w:t>
+              <w:t>Termes clés : le gouvernement est propriétaire du bâtiment. Le PNUD doit appliquer un loyer autrement payable au gouvernement en vue de l'amortissement du prêt.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="721DE084" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="6555A94F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:after="29" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="167" w:right="47" w:hanging="167"/>
+              <w:ind w:right="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Si le prêt n'est pas remboursé, le gouvernement doit combler le manque à gagner.</w:t>
+              <w:t xml:space="preserve">Si le prêt n'est pas remboursé, le gouvernement doit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>combler le manque à gagner.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F3B1233" w14:textId="31E645A3" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="224D2533" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="19"/>
+                <w:numId w:val="20"/>
               </w:numPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="167" w:right="47" w:hanging="167"/>
+              <w:ind w:right="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le PNUD conclut un protocole d'accord avec ces </w:t>
-[...11 lines deleted...]
-              <w:t>pour le partage des locaux.</w:t>
+              <w:t>Le PNUD conclut un protocole d'accord avec ces agences pour le partage des locaux.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18361E40" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="0498E5C8" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3FD7" w14:paraId="1B3DDB81" w14:textId="77777777" w:rsidTr="00914EBE">
+      <w:tr w:rsidR="00063594" w:rsidRPr="00063594" w14:paraId="05A388E1" w14:textId="77777777" w:rsidTr="00063594">
         <w:trPr>
           <w:trHeight w:val="998"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18E42CA0" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="004940A5">
+          <w:p w14:paraId="248DF1AD" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2" w:right="44"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-              <w:t>n</w:t>
+              <w:t>Le gouvernement accorde la résidence au représentant résident pour son utilisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3046" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0490BAB0" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="747D3E8E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="6" w:right="53" w:firstLine="0"/>
+              <w:ind w:left="6" w:right="53"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Le gouvernement possède des terrains et des bâtiments - pour demander aux bureaux de pays de localiser les accords en vigueur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="659" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F56AD22" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="03D5BD15" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B3CB7DB" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="39C38CE5" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6" w:right="26"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Le gouvernement accorde la résidence au représentant résident pour son utilisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="636649D6" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="1E0104DC" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
             <w:pPr>
-              <w:spacing w:after="2" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="7" w:right="0" w:firstLine="0"/>
+              <w:spacing w:after="2"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Le gouvernement possède des terrains et des bâtiments - pour demander aux bureaux de pays de localiser les accords en vigueur</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="662B8B8E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="28243355" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="7"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F95A73F" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
+          <w:p w14:paraId="0FD1FB54" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
             <w:pPr>
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:left="6"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="00063594">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NON</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F1A9F82" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
-[...4 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="4CAD2B8F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DC6DE87" w14:textId="492FDFE5" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Installations, terrains et bâtiments donnés ou transférés avec titre de propriété</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B66082F" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="0153C321" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0454B145" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="057173A0" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="40214E67" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsqu'une installation, un terrain ou un bâtiment est transféré ou donné au PNUD avec le transfert correspondant de titres ou de documents de propriété au PNUD, l'installation, le terrain ou le bâtiment sera comptabilisé comme actif à la juste valeur marchande. La juste valeur marchande est ce qu'un acheteur bien informé payera volontiers pour un article vendu par un vendeur de bonne volonté et bien informé dans un marché concurrentiel. Le bureau obtiendra une évaluation de l'installation, du terrain ou du bâtiment donné, puis enverra une demande au GSSC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C6D8229" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="58C990F2" w14:textId="07358421" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40275DB5" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...27 lines deleted...]
-      <w:r w:rsidR="00174B66">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La demande sera initiée par le coordonnateur chargé des actifs du bureau de pays ou de l’entité du siège dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> où la demande sera ensuite approuvée par le directeur des opérations du bureau de pays ou de l’entité du siège avant d'être traitée dans Quantum par le GSSC. Les copies de la documentation de la transaction (par exemple la lettre de don et le rapport d'évaluation) devront être jointes dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> et les originaux archivés dans les bureaux concernés.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CA7159" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="4142B841" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3C6B5094" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37A364BD" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="-5" w:right="0"/>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Installations et biens utilisés et occupés par le PNUD pour lesquels le PNUD n'a pas de titre de propriété</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFF1128" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="125C794F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00A68C97" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Don du droit d'utiliser des terrains et des bâtiments</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D88F1FA" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="106C3BE0" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="29B7D832" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2341AAA3" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Dans de nombreux cas, le PNUD opère dans le cadre d'un accord avec le gouvernement pour utiliser les terrains et les bâtiments où se trouvent les bureaux, tant que le PNUD est présent dans le pays. Si le PNUD choisit de quitter le pays, les terrains et les bâtiments reviennent au gouvernement. Normalement, un tel arrangement n'implique pas de paiements de loyers mensuels de la part du PNUD, même si le gouvernement peut payer un loyer pour l'utilisation du terrain et des bâtiments par le PNUD, et n'implique pas le transfert du titre de propriété. Dans ce cas, le PNUD n'enregistrera pas un actif mais enregistrera plutôt les revenus locatifs à la juste valeur marchande dans les comptes du PNUD pour refléter la valeur du don.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEDAE83" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="293BFF47" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="154CA1D9" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DBD10A2" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="37E9B589" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Cette transaction sera effectuée par le directeur des opérations du bureau de pays en consultation avec l'équipe des recettes de l'entité du siège. Étant donné que la transaction ne nécessite pas l'enregistrement d'un montant à recevoir dans le module des contrats, la transaction n'a pas besoin d'être enregistrée par le GSSC.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59340422" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="62F37892" w14:textId="7EA0E86D" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00BB7BD8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8F7687" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Lorsque le titre ou la propriété d'un terrain et d'un bâtiment est transféré au PNUD, cela peut être considéré comme un contrat de location-financement selon le contenu de la transaction. Le GSSC déterminera si le terrain ou les bâtiments transférés doivent être comptabilisés comme un contrat de location-financement ou un contrat de location-exploitation, et effectuera également les écritures comptables correspondantes au nom du bureau de pays.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31656EC1" w14:textId="593240C4" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="09C2DB49" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ceci est déterminé de manière continue chaque fois qu'un contrat de location, un mémorandum d'accord ou un autre type d'accord concernant des locaux est téléchargé dans </w:t>
       </w:r>
-      <w:r w:rsidR="00174B66">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par le coordonnateur du bureau de pays chargé des locaux.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13632284" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="357" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2FCEC2" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Locaux communs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3F2D6D" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="0E1BDA25" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="3EBE74A8" w14:textId="6A0A50A2" w:rsidR="004940A5" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D8C85F8" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="071B29AE" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="004E4DBF">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Lorsque le PNUD est l'une des agences des Nations Unies qui utilise des locaux communs qui ne sont pas la propriété du PNUD ou qui ne sont pas sous son contrôle, ces terrains et bâtiments ne doivent pas être enregistrés comme des actifs du PNUD. Pour plus d'informations, consulter la section ci-dessus sur les locaux communs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FC74B3" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A15EFA9" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r w:rsidR="004940A5">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Tout bâtiment loué pour lequel le PNUD paie un loyer à un propriétaire pour l'utilisation du bâtiment sans s'attendre à un transfert des risques ou des avantages inhérents à la propriété du bâtiment, ne sera PAS reconnu comme un actif du PNUD et les loyers seront comptabilisés en charges. Pour plus d'informations sur la gestion des baux du PNUD, se reporter à la gestion des baux des POPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16981152" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62DD31FB" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Installations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD3570E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78BF8B00" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="705" w:right="347" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>20.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="381AB042" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Une installation ne doit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être enregistrée comme un actif du PNUD, si le PNUD ne l’utilise </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>pas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, ne la contrôle pas ou n’en pas de titre de propriété.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="674473D0" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...73 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="481BD34B" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les directives suivantes sont applicables à la gestion des installations et des biens :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E85D130" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="1090" w:right="347" w:firstLine="350"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Règlement financier et règles de gestion financière du PNUD</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271975E4" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="000A069E">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1EB722B0" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le document d'orientation du PNUD sur les normes IPSAS en matière de politique de capitalisation, amortissement et dépréciation des immobilisations corporelles</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16CC8598" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
-      <w:pPr>
+    <w:p w14:paraId="72BA8457" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="790" w:right="347" w:firstLine="650"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Politique IPSAS du PNUD en matière de baux</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F2DE2EC" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00914EBE">
-      <w:pPr>
+    <w:p w14:paraId="7873E59A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:left="790" w:right="347" w:firstLine="650"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Dispositif de contrôle interne</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E67553E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="00000000" w:rsidP="000A069E">
-[...4 lines deleted...]
-        <w:r w:rsidR="000F0336">
+    <w:p w14:paraId="113C49A6" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1418" w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId7">
+        <w:r w:rsidRPr="00063594">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:color w:val="000000"/>
+            <w:kern w:val="0"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:lang w:val="fr-FR"/>
+            <w14:ligatures w14:val="none"/>
+          </w:rPr>
           <w:t>POPP sur la gestion de projet</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3D3E1FBD" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRPr="00914EBE" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="50E20CCB" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
-        </w:rPr>
-[...7 lines deleted...]
-      <w:r>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B119706" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Organigramme</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E01A0A5" w14:textId="77777777" w:rsidR="00BB7BD8" w:rsidRPr="00BB7BD8" w:rsidRDefault="00BB7BD8" w:rsidP="00BB7BD8"/>
-[...6 lines deleted...]
-        <w:r w:rsidR="000F0336">
+    <w:p w14:paraId="3CDB7B66" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="357" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="395C66F1" w14:textId="4FD35E46" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="00665581">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="0070C0"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>Acquisition d'actifs sous IPSAS</w:t>
+          <w:t xml:space="preserve">Acquisition </w:t>
         </w:r>
-        <w:r w:rsidR="004940A5">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00665581">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:color w:val="0070C0"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t> :</w:t>
+          <w:t>d'actifs</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00665581">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> sous IPSAS</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anglais):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E5F522" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="1373" w:firstLine="0"/>
-[...11 lines deleted...]
-      <w:r>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Mesure et comptabilisation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A89372B" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="18F9DB11" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2D1654B3" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4455DA1E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="33"/>
+        <w:spacing w:after="33" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">En règle générale, le PNUD immobilisera </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>les installations, les terrains ou les bâtiments</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="4CBC15F7" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="002800CE">
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si les actifs :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C9D7A8E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="66A394BF" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="002800CE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>fournissent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de futurs avantages économiques ou de service au PNUD. Ce sont des immobilisations corporelles qui sont utilisées pour la mise en œuvre des programmes du PNUD ou à des fins administratives ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30736245" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
+        <w:spacing w:after="31" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="2C8E526F" w14:textId="75C206DB" w:rsidR="008D3FD7" w:rsidRDefault="002800CE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>doivent</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> être utilisés pendant plus d'une période comptable (qui est de 12 mois au PNUD) ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="558DABE2" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="34"/>
+        <w:spacing w:after="34" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...19 lines deleted...]
-    <w:p w14:paraId="6AFD2724" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="002800CE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ont</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> une valeur égale ou supérieure à 5,000 dollars des États-Unis ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3707ED7F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="0CD38079" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="002800CE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilisés et contrôlés par le PNUD ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="462EE64C" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="28F4671E" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>ont</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un coût qui peut être déterminé de manière fiable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1045BE30" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="4324B67A" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E9E0357" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">L'immobilisation des </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>installations</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> est basée sur la combinaison ou l'assemblage des différentes catégories d'actifs (par exemple, les équipements lourds et les autres équipements, les meubles et les accessoires, etc.), et s’ils sont utilisés pour mettre en œuvre des programmes du PNUD à travers la production ou la fourniture de biens ou de services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72793238" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="6EF2FA84" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2E888E9F" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A8198F4" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...28 lines deleted...]
-    <w:p w14:paraId="47D44267" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Il est reconnu que le PNUD fonctionne selon diverses modalités de mise en œuvre. Les modalités de mise en œuvre sont également un indicateur utile pour déterminer si le PNUD utilise et contrôle un actif. Tous les biens achetés au titre du budget d'appui de l'exercice biennal ou au budget institutionnel peuvent être immobilisés. En outre, les actifs acquis pour des projets mis en œuvre dans le cadre de l'appui des bureaux de pays à la réalisation nationale et à la réalisation directe peuvent être capitalisés, à condition que les actifs soient utilisés et contrôlés par le PNUD. Pour plus de détails sur le concept d</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>’«</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> utilisation et contrôle », se référer à la section sur les immobilisations corporelles des POPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D5C459" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="17" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="35043EB0" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1BDA5FFA" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="243" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Par conséquent, pour les modalités de mise en œuvre dans lesquelles le PNUD n'utilise pas ou ne contrôle généralement pas les actifs, tels que des projets NIM complets, l’actif de l'installation sera comptabilisé en charges et non capitalisé.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE5B489" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="23A0C4E7" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69AE858B" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Éléments de coûts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7204FF85" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="6746051A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="44CB7412" w14:textId="77777777" w:rsidR="002800CE" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="043EADF6" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
+        <w:spacing w:after="35" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...18 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le coût des installations, propriétés ou bâtiments comprend leur prix d'achat et tous les coûts directement attribuables à l'apport de ces actifs à l'emplacement et aux conditions de travail nécessaires à l'utilisation prévue. Exemples de coûts directement attribuables : </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A45EFA" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="35" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="346" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="05413004" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="002800CE">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coût de la préparation du site ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DC87E6" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="31"/>
+        <w:spacing w:after="31" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...10 lines deleted...]
-    <w:p w14:paraId="30DBAF4B" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="002800CE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>les</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> coûts de construction, y compris les matériaux et la main-d'œuvre ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E562566" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:after="35"/>
+        <w:spacing w:after="35" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...13 lines deleted...]
-    <w:p w14:paraId="76E09FAB" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="002800CE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>coûts</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d'installation ; et</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E57F4B" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...7 lines deleted...]
-    <w:p w14:paraId="225A51A4" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>honoraires</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> professionnels, comme les architectes et les ingénieurs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44510D6E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="7DFAD76B" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="747CFCBD" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-      <w:r>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Les frais administratifs et les autres frais généraux liés au maintien de l'actif ne sont pas des éléments de coûts et doivent être comptabilisés en charges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2711B8" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="79F8DF4F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="720" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="44DF7E69" w14:textId="5EB3724B" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B9BD541" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
         <w:ind w:right="347" w:hanging="360"/>
-      </w:pPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="4D014F52" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Le droit de timbre pour la transaction est un élément unique du coût d’un terrain ou d’un bâtiment. Le coût du droit de timbre (si le paiement de ce droit est applicable) doit également être capitalisé, c'est-à-dire comptabilisé dans le module des actifs du système Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04510CB0" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="346068E5" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Coûts subséquents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D56EA37" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+    <w:p w14:paraId="71A4F26E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...5 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FF54C9C" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="360" w:hanging="360"/>
-      </w:pPr>
-[...21 lines deleted...]
-      <w:r w:rsidR="00174B66">
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les coûts ultérieurs doivent être ajoutés à la valeur comptable de l'actif lorsqu'il est probable que des avantages économiques futurs seront ajoutés à l'actif. Ces frais sont normalement traités comme des coûts supplémentaires qui doivent être capitalisés avec le coût initial du bien. Ils ne peuvent pas être traités comme des améliorations locatives car il s'agit d'installations et de biens appartenant au PNUD. La demande sera initiée par le bureau de pays ou le coordonnateur de l'entité du siège dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r>
-[...20 lines deleted...]
-      <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .La</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> demande sera ensuite approuvée par le directeur des opérations du bureau de pays ou de l’entité du siège avant d'être traitée dans Quantum par le GSSC. Les copies de la documentation de la transaction (par exemple des copies des factures originales des coûts ajustés) devront être jointes dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et les originaux archivés dans les bureaux concernés. Les coûts liés aux réparations ou à l'entretien de routine ne doivent pas être capitalisés et doivent être comptabilisés en charges.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6088F72E" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="017F78E1" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enregistrement des coûts de construction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124D0910" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30615C91" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2228FD08" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Enregistrement des installations, terrains et bâtiments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197FEFA4" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C192C99" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD est responsable de toutes les installations, terrains et bâtiments dont il a l’usage, la propriété et le contrôle. Pour les locaux communs, se reporter à la politique relative aux locaux communs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD0CCC0" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="014BB7C6" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour comptabiliser l'achat de terrains et de bâtiments, sélectionnez la catégorie appropriée dans le catalogue. Une fois la demande d’achat et le bon de commande traités et l'article reçu, le bordereau de réception (GRN) doit être préparé, et la fonction de réception effectuée dans Quantum. Cela garantira que les pièces comptables des comptes créditeurs peuvent être traitées. Le prix d'achat sera comptabilisé en tant que coût du terrain ou du bâtiment dans le module des actifs du système Quantum une fois que le bordereau du compte créditeur aura été traité. Tous les détails du coût, etc., de l'actif seront enregistrés et l'actif sera capitalisé. Le module des actifs (AM) mettra ensuite à jour le compte du grand livre approprié.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50D5C81F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="346B3903" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si le terrain ou le bâtiment est donné gratuitement et que les titres de propriété sont transférés au PNUD, la juste valeur marchande devra être déterminée (par exemple, en utilisant des experts en évaluation) et le terrain ou le bâtiment devra ensuite être enregistré dans Quantum par ajout de base par le GSSC. La demande sera initiée par le coordonnateur chargé des actifs du bureau de pays ou de l’entité du siège dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> où la demande sera ensuite approuvée par le directeur des opérations du bureau de pays ou de l’entité du siège avant d'être traitée dans Quantum par le GSSC. Des copies de la documentation de la transaction (par exemple, les honoraires d'experts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">copies de la documentation de la transaction (par exemple des copies des factures originales des coûts ajustés) devront être jointes dans </w:t>
-[...14 lines deleted...]
-    <w:p w14:paraId="47C49E12" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+        <w:t xml:space="preserve">indépendants pour les évaluations) devront être jointes dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et les originaux archivés dans les bureaux concernés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1076EEAD" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="24EAE9C1" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DAF1A5F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Étiquetage des installations, terrains et bâtiments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="019378D8" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="20" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118FB124" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="706" w:right="346" w:hanging="346"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le numéro de la parcelle, le numéro d'enregistrement du terrain, ou le nom du bâtiment ou l'adresse physique seront utilisés comme référence TAG dans AM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508B6E2C" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="100E66E4" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Maintenance des dossiers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="138DECFB" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="02008D74" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46C91CD8" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="6A3F4147" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les enregistrements de la gestion des actifs dans Quantum pour les installations, les terrains et les bâtiments doivent être mis à jour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en temps opportun</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> afin de s'assurer que le module des actifs du système Quantum et les comptes du </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>grand livre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> soient à jour pour toutes les acquisitions nécessitant un ajout manuel, des ajustements, des transferts et des cessions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C646522" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22889AF3" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pour les transferts et les éliminations, veuillez suivre les procédures de la section mobilier et matériel des POPP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DAD2EB2" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="730" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27E55B60" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Ajustements, réévaluations et dépréciations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24EF3D54" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="17B82C18" w14:textId="666904AF" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="091095FD" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...51 lines deleted...]
-    <w:p w14:paraId="4B71E8E4" w14:textId="5E0EDFB5" w:rsidR="008D3FD7" w:rsidRDefault="0034399A">
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347" w:hanging="345"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Des ajustements aux registres des installations, des terrains et du bâtiment peuvent être nécessaires comme suit :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C56AF8C" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0499873F" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Dépréciation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E63942" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2F4362" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...22 lines deleted...]
-      <w:r w:rsidR="005F6244">
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="706" w:right="346" w:hanging="346"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La dépréciation est un exemple d'ajustement à la baisse. La </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>dépréciation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> est une perte des avantages économiques futurs ou du potentiel de service d'un actif, au-delà de la reconnaissance systématique de la perte des avantages économiques futurs ou du potentiel de service de l'actif au moyen de l'amortissement. Un exemple de dépréciation est l'ajustement de la valeur d'une installation après une panne majeure de l'une de ses machines, ce qui réduit sa capacité à remplir ses fonctions. Les ajustements de dépréciation doivent être effectués en temps opportun et seront traités de manière centralisée par le GSSC à la demande du bureau de pays ou de l'entité du siège concerné. La demande sera initiée par le bureau de pays ou le coordonnateur chargé des actifs de l'entité du siège dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r>
-[...21 lines deleted...]
-    <w:p w14:paraId="6C004C71" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="008D3FD7">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, où la demande sera ensuite approuvée par le chef des opérations du bureau de pays ou de l'entité du siège avant d'être traitée dans Quantum par le GSSC. Des copies de la documentation de la transaction (par exemple, une évaluation par un expert de la dépréciation de l’actif ou une évaluation d'assurance) devront être jointes dans </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>UNall</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et les originaux archivés dans les bureaux concernés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F38FF77" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-[...21 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18AD2B42" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Protection et contrôle </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46615134" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A199CEC" w14:textId="7AD48AD4" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
-[...156 lines deleted...]
-    <w:p w14:paraId="5378B163" w14:textId="2AA6AC36" w:rsidR="00661F1B" w:rsidRDefault="0034399A">
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="706" w:right="346" w:hanging="346"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le PNUD est responsable de toutes les installations, tous les terrains et tous les bâtiments qu'il utilise et contrôle. En plus des procédures mentionnées dans les chapitres précédents, voici une liste des contrôles obligatoires sur la gestion des propriétés, des terrains et des bâtiments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A5C442" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
-[...74 lines deleted...]
-    <w:p w14:paraId="38F16411" w14:textId="77777777" w:rsidR="00661F1B" w:rsidRDefault="0034399A">
+        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Un inventaire physique des installations, des terrains et des bâtiments est effectué deux fois par an par l'équipe du directeur des opérations pour chaque bureau de pays et entité du siège et leurs projets. Les résultats sont rapprochés avec les enregistrements des propriétés dans AM par le groupe des finances et des comptes de chaque bureau de pays et entité du siège.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5966C622" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
-[...25 lines deleted...]
-          <w:numId w:val="14"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...14 lines deleted...]
-      <w:r>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Le chef de bureau, par l'intermédiaire du directeur des opérations et des chefs de projets, est chargé de certifier les résultats de l’inventaire physique semestriel de toutes les installations, terrains et bâtiments dans leurs bureaux et zones de programme, et de soumettre ces résultats au service des opérations générales et au bureau des services de gestion dans les délais impartis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A074352" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00CE31F5">
-[...115 lines deleted...]
-    <w:p w14:paraId="4D54215B" w14:textId="77777777" w:rsidR="00661F1B" w:rsidRDefault="0034399A">
+    <w:p w14:paraId="56CBDBFE" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:spacing w:line="247" w:lineRule="auto"/>
-[...39 lines deleted...]
-      <w:pPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Aucune installation, terrain ou bâtiment ne peut être acquis par le PNUD, que ce soit acheté, donné ou prêté, sans l'approbation préalable de l’administrateur de projets ou du chef de bureau désigné où le projet est exécuté (conformément au tableau d'autorité approuvé pour le PNUD) et les comités d’approvisionnement concernés, conformément aux seuils d'approbation prescrits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C390B6" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les installations, terrains et bâtiments du PNUD doivent être utilisés uniquement à des fins officielles. Pour toute autre utilisation, l’approbation des chefs de bureaux régionaux est nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A939679" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:afterLines="60" w:after="144" w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>La protection physique des installations, terrains et bâtiments est la responsabilité du chef de projet (pour les projets de développement d'installations, terrains et bâtiments) et du directeur des opérations (pour la gestion des installations, terrains et bâtiments). Ils doivent s'assurer que des contrôles physiques appropriés, par exemple des barrières et des clôtures, un équipement de sécurité incendie, etc. sont en place pour protéger l'usine, le terrain et les bâtiments contre les dommages.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B005934" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les installations, terrains et bâtiments du PNUD doivent être convenablement assurés afin de minimiser l'impact de la perte totale ou partielle en cas d'incendie, de perte ou d'autres risques assurables. Ces coûts assurables doivent être inclus dans le budget du projet au stade de la planification. Se référer à la police d'assurance pour plus de détails sur les exigences en matière d'assurance du PNUD.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476AF10A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CADDB9B" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="-5" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Rôles et responsabilités</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64CEB461" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="68EADCCE" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Autorisation d’acquérir des installations et des biens immobiliers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1525B670" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="21" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62D493DE" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="3" w:line="247" w:lineRule="auto"/>
+        <w:ind w:left="706" w:right="346" w:hanging="346"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L'Administrateur assistant, chef de la section des achats (CPO) du bureau des services de gestion (BMS) est responsable de toutes les propriétés, toutes les immobilisations corporelles (PP&amp;E) acquises, contrôlées et gérées par le PNUD. Le CPO délègue le pouvoir d'acquérir, de contrôler et de gérer les immobilisations corporelles à chaque représentant résident, à chaque chef d'entité du siège détachée et au chef des opérations générales, bureau des services de gestion. Service des opérations générales, bureau des services de gestion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="103999CC" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCDDB0A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="730" w:hanging="10"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00063594">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Responsabilité des unités administratives (entités du siège, entités du siège décentralisées, et bureaux de pays)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5058BD63" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="22" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="776665FD" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="1090" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Acquisition par demande de fourniture de biens et de service électronique, bon de commande, reçu, ou bordereau de comptes créditeurs, en utilisant le catalogue approprié.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20BFCC37" w14:textId="27A242C9" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00CE31F5">
-      <w:pPr>
+    <w:p w14:paraId="2E6391BF" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1090" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Mise à jour du numéro d'étiquette dans le module AM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CDB2986" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1090" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Vérification de l'installation, du terrain et des bâtiments en fonction de l'emplacement physique et comparaison avec les rapports Quantum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3ED4CB0D" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1090" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demander au GSSC de réajuster l'installation, le terrain et les bâtiments (coût et quantité).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="047E959B" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1090" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demander au GSSC de reclasser les installations, les terrains et les bâtiments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073E13A9" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1090" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Modifier l'état à la date de mise en service de l'installation, du terrain et des bâtiments si nécessaire.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7384DE48" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...12 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1090" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demander au GSSC de déprécier les installations, les terrains et les bâtiments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67FBEADA" w14:textId="46DEDA55" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...16 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1090" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demander au GSSC de transférer l'installation, le terrain et les bâtiments (entrée et sortie de l'unité administrative).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="466DAE85" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1090" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demander au GSSC de modifier le plan comptable et les écritures subséquentes d’ajustement du grand livre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78CD11C9" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1090" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Demander au GSSC d’ajouter les immobilisations corporelles manuellement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E303451" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:ind w:left="1090" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>Prendre des mesures pour corriger les erreurs et les irrégularités identifiées par le GSSC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57D05BBC" w14:textId="77777777" w:rsidR="008D3FD7" w:rsidRDefault="0034399A" w:rsidP="00CE31F5">
-      <w:pPr>
+    <w:p w14:paraId="4A5401A2" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:afterLines="40" w:after="96" w:line="247" w:lineRule="auto"/>
-        <w:ind w:right="346" w:hanging="360"/>
-[...9 lines deleted...]
-      <w:pPr>
+        <w:ind w:left="1090" w:right="346"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Consulter le service des opérations générales, bureau des services de gestion sur toute question nécessitant une clarification ou des changements à la politique.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CF8796" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="27"/>
         </w:numPr>
-        <w:ind w:right="347" w:hanging="360"/>
-[...1 lines deleted...]
-      <w:r>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="1090" w:right="347"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve">Le gestionnaire des actifs approuve, dans </w:t>
       </w:r>
-      <w:r w:rsidR="00BA1A16">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
         <w:t>UNall</w:t>
       </w:r>
-      <w:r>
-[...24 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, toutes les transactions d'installations, de terrains et de bâtiments provenant du coordonnateur chargé des actifs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B912FE7" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BE7836A" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00063594" w:rsidRDefault="00063594" w:rsidP="00063594">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="347" w:hanging="10"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C99352" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:color w:val="212121"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
-          <w:lang w:val="fr-FR"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Avertissement :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="212121"/>
-[...2 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> Ce document a été traduit de l'anglais vers le français. En cas de divergence entre cette traduction et le document anglais original, le document anglais original prévaudra.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="194F5581" w14:textId="77777777" w:rsidR="00DC49FC" w:rsidRPr="009E414F" w:rsidRDefault="00DC49FC" w:rsidP="00DC49FC">
-[...1 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="55258D66" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
-          <w:color w:val="000000"/>
-[...15 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59DB2FE8" w14:textId="475406DC" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:kern w:val="0"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Disclaimer:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00665581">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="en-GB"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t> This document was translated from English into French. In the event of any discrepancy between this translation and the original English document, the original English document shall prevail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C9CD98" w14:textId="77777777" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594" w:rsidP="00665581">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="248" w:lineRule="auto"/>
+        <w:ind w:left="370" w:right="347" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C737F4B" w14:textId="77777777" w:rsidR="00DA504D" w:rsidRDefault="00DA504D"/>
+    <w:sectPr w:rsidR="00DA504D" w:rsidSect="00063594">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1450" w:right="1080" w:bottom="1473" w:left="1440" w:header="720" w:footer="721" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="660EBD77" w14:textId="77777777" w:rsidR="005C1723" w:rsidRDefault="005C1723">
+    <w:p w14:paraId="0DEB78BE" w14:textId="77777777" w:rsidR="007F51D4" w:rsidRDefault="007F51D4" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B5B646B" w14:textId="77777777" w:rsidR="005C1723" w:rsidRDefault="005C1723">
+    <w:p w14:paraId="63BA0CCC" w14:textId="77777777" w:rsidR="007F51D4" w:rsidRDefault="007F51D4" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...13 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="1CC87375" w14:textId="77777777" w:rsidR="0024589B" w:rsidRDefault="00686538">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A84E3C0" w14:textId="77777777" w:rsidR="00063594" w:rsidRDefault="00063594">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="356" w:firstLine="0"/>
+      <w:ind w:right="356"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0024589B">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="0024589B">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="51020DFE" w14:textId="77777777" w:rsidR="0024589B" w:rsidRDefault="0024589B">
+  <w:p w14:paraId="572223A0" w14:textId="77777777" w:rsidR="00063594" w:rsidRDefault="00063594">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="5F5000E0" w14:textId="64635AE8" w:rsidR="0024589B" w:rsidRDefault="0024589B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BCD9D48" w14:textId="2C6C40DB" w:rsidR="00063594" w:rsidRPr="00665581" w:rsidRDefault="00063594">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidR="00CD3906">
-      <w:rPr>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
-      <w:rPr>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
     </w:r>
-    <w:r w:rsidR="00CD3906">
-      <w:rPr>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00111090">
-      <w:rPr>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00CD3906">
-      <w:rPr>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
-[...8 lines deleted...]
-    <w:r>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>15</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b/>
+        <w:noProof/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
-    <w:r>
-      <w:t>Date d’entrée en vigueur</w:t>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Date </w:t>
     </w:r>
-    <w:r w:rsidR="00243D7D">
-      <w:t xml:space="preserve"> : </w:t>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>d’entrée</w:t>
     </w:r>
-    <w:r w:rsidR="00A279BA" w:rsidRPr="00A279BA">
-[...2 lines deleted...]
-    <w:r w:rsidR="00A279BA" w:rsidRPr="00A279BA">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>en</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:proofErr w:type="gramStart"/>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>vigueur</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
+    </w:r>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 25/07/2016 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:proofErr w:type="gramStart"/>
     <w:r>
-      <w:t>Version n</w:t>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>#</w:t>
     </w:r>
-    <w:r w:rsidR="00CD3906" w:rsidRPr="00CD3906">
-[...3 lines deleted...]
-      <w:t>o</w:t>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t> :</w:t>
     </w:r>
-    <w:r>
-      <w:t xml:space="preserve"> : </w:t>
+    <w:proofErr w:type="gramEnd"/>
+    <w:r w:rsidRPr="00665581">
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:alias w:val="POPPRefItemVersion"/>
         <w:tag w:val="UNDP_POPP_REFITEM_VERSION"/>
         <w:id w:val="-1689509889"/>
-        <w:placeholder>
-[...1 lines deleted...]
-        </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.microsoft.com/office/2006/metadata/properties' xmlns:ns1='http://www.w3.org/2001/XMLSchema-instance' xmlns:ns2='http://schemas.microsoft.com/office/infopath/2007/PartnerControls' xmlns:ns3='e560140e-7b2f-4392-90df-e7567e3021a3' xmlns:ns4='8264c5cc-ec60-4b56-8111-ce635d3d139a' " w:xpath="/ns0:properties[1]/documentManagement[1]/ns4:UNDP_POPP_REFITEM_VERSION[1]" w:storeItemID="{51ECBBFA-8EE3-45B4-ACEE-A7268CCCE2AA}"/>
         <w:text/>
       </w:sdtPr>
       <w:sdtContent>
-        <w:r w:rsidR="00CA66DB">
+        <w:r w:rsidRPr="00665581">
+          <w:rPr>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
           <w:t>6</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="456765DC" w14:textId="77777777" w:rsidR="0024589B" w:rsidRDefault="00686538">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6175CAC6" w14:textId="77777777" w:rsidR="00063594" w:rsidRDefault="00063594">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="356" w:firstLine="0"/>
+      <w:ind w:right="356"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0024589B">
+    <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="0024589B">
+    <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2ABB76A0" w14:textId="77777777" w:rsidR="0024589B" w:rsidRDefault="0024589B">
+  <w:p w14:paraId="7EF0E990" w14:textId="77777777" w:rsidR="00063594" w:rsidRDefault="00063594">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
-      <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EC199DF" w14:textId="77777777" w:rsidR="005C1723" w:rsidRDefault="005C1723">
+    <w:p w14:paraId="67D4C749" w14:textId="77777777" w:rsidR="007F51D4" w:rsidRDefault="007F51D4" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5412F17A" w14:textId="77777777" w:rsidR="005C1723" w:rsidRDefault="005C1723">
+    <w:p w14:paraId="16285D60" w14:textId="77777777" w:rsidR="007F51D4" w:rsidRDefault="007F51D4" w:rsidP="00063594">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="70BFB3B5" w14:textId="77777777" w:rsidR="00243D7D" w:rsidRDefault="00243D7D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2A51F642" w14:textId="7D97F7E4" w:rsidR="00063594" w:rsidRDefault="00063594" w:rsidP="00665581">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-  </w:p>
-[...5 lines deleted...]
-  <w:p w14:paraId="7B275C7F" w14:textId="77777777" w:rsidR="00661F1B" w:rsidRDefault="0024589B">
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4416755F" wp14:editId="38E6E85B">
-[...10 lines deleted...]
-          <wp:docPr id="24" name="Picture 24"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FEED511" wp14:editId="28709F14">
+          <wp:extent cx="292227" cy="594360"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="320693621" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="logo-undp-300.png"/>
-                  <pic:cNvPicPr/>
+                  <pic:cNvPr id="0" name="Picture 1"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
                 </pic:nvPicPr>
-                <pic:blipFill rotWithShape="1">
-                  <a:blip r:embed="rId1" cstate="print">
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect r="-18" b="16110"/>
-                  <a:stretch/>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="304855" cy="589801"/>
+                    <a:ext cx="298572" cy="607265"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
+                  <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
-                  <a:extLst>
-[...3 lines deleted...]
-                  </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelV relativeFrom="margin">
-[...2 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02C03660"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E2242EE"/>
     <w:lvl w:ilvl="0" w:tplc="2F343B52">
       <w:start w:val="35"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
@@ -8216,50 +10467,165 @@
     <w:lvl w:ilvl="8" w:tplc="724E7350">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D45393D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8EBE7104"/>
+    <w:lvl w:ilvl="0" w:tplc="12664374">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D4B24FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7ED4FC82"/>
     <w:lvl w:ilvl="0" w:tplc="8988D020">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
@@ -8427,3981 +10793,4480 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C8F26586">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EC83A8D"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19917497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="ECCCE924"/>
-[...1 lines deleted...]
-      <w:start w:val="29"/>
+    <w:tmpl w:val="4E163040"/>
+    <w:lvl w:ilvl="0" w:tplc="65F4C9B2">
+      <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D75A1FEE">
+    <w:lvl w:ilvl="1" w:tplc="2C8C5CE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6B66B32E">
+    <w:lvl w:ilvl="2" w:tplc="B982384A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7BD06D32">
+    <w:lvl w:ilvl="3" w:tplc="027492F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="8BCED866">
+    <w:lvl w:ilvl="4" w:tplc="6EDEB56E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="425A04F8">
+    <w:lvl w:ilvl="5" w:tplc="E6AA83DC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E1982BBA">
+    <w:lvl w:ilvl="6" w:tplc="FD704B92">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="CFE2972E">
+    <w:lvl w:ilvl="7" w:tplc="9F7A9BAC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3C8C1A50">
+    <w:lvl w:ilvl="8" w:tplc="A4EC76DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19917497"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1ADD4095"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4E163040"/>
-[...6 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:tmpl w:val="BCC44EAA"/>
+    <w:lvl w:ilvl="0" w:tplc="50AE9864">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="2C8C5CE2">
+    <w:lvl w:ilvl="1" w:tplc="AA9CD41E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1440"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="B982384A">
+    <w:lvl w:ilvl="2" w:tplc="08866752">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="027492F0">
+    <w:lvl w:ilvl="3" w:tplc="1322833E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6EDEB56E">
+    <w:lvl w:ilvl="4" w:tplc="65303F7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="E6AA83DC">
+    <w:lvl w:ilvl="5" w:tplc="D8BC5C4A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="FD704B92">
+    <w:lvl w:ilvl="6" w:tplc="E2707190">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9F7A9BAC">
+    <w:lvl w:ilvl="7" w:tplc="FC96CFAE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="A4EC76DE">
+    <w:lvl w:ilvl="8" w:tplc="F0C8E930">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ADD4095"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1F274BE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BCC44EAA"/>
-    <w:lvl w:ilvl="0" w:tplc="50AE9864">
+    <w:tmpl w:val="F208B89E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20E47121"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3132CFF6"/>
+    <w:lvl w:ilvl="0" w:tplc="97341CE2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="272741EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A44944A"/>
+    <w:lvl w:ilvl="0" w:tplc="85BE60A0">
+      <w:start w:val="18"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AA9CD41E">
+    <w:lvl w:ilvl="1" w:tplc="62141E2E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08866752">
+    <w:lvl w:ilvl="2" w:tplc="4A9CA7B8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1322833E">
+    <w:lvl w:ilvl="3" w:tplc="BB4A75AC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="65303F7C">
+    <w:lvl w:ilvl="4" w:tplc="E90C1664">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D8BC5C4A">
+    <w:lvl w:ilvl="5" w:tplc="645A4338">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="E2707190">
+    <w:lvl w:ilvl="6" w:tplc="1AC68A86">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="FC96CFAE">
+    <w:lvl w:ilvl="7" w:tplc="AFA83C6A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F0C8E930">
+    <w:lvl w:ilvl="8" w:tplc="F8B26C76">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="272741EC"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29850230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9A44944A"/>
-[...6 lines deleted...]
-        <w:ind w:left="705"/>
+    <w:tmpl w:val="14206C38"/>
+    <w:lvl w:ilvl="0" w:tplc="FD32F39E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="280"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EFF33C3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4B478A4"/>
+    <w:lvl w:ilvl="0" w:tplc="B9DE1F5A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62141E2E">
+    <w:lvl w:ilvl="1" w:tplc="47AAA54A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4A9CA7B8">
+    <w:lvl w:ilvl="2" w:tplc="73F2858C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="BB4A75AC">
+    <w:lvl w:ilvl="3" w:tplc="D7FECA98">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="E90C1664">
+    <w:lvl w:ilvl="4" w:tplc="9F68F5C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="645A4338">
+    <w:lvl w:ilvl="5" w:tplc="2C947122">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1AC68A86">
+    <w:lvl w:ilvl="6" w:tplc="7E585C44">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="AFA83C6A">
+    <w:lvl w:ilvl="7" w:tplc="27D80EF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="F8B26C76">
+    <w:lvl w:ilvl="8" w:tplc="DC3462DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="7200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EFF33C3"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F237BCB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E4B478A4"/>
-[...6 lines deleted...]
-        <w:ind w:left="1440"/>
+    <w:tmpl w:val="D1C4E4E8"/>
+    <w:lvl w:ilvl="0" w:tplc="5AA288C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C89A3E90">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1183"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="838AB9B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1903"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7DF8009C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2623"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C542114A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3343"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A198F39E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4063"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="ADE601AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4783"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DC66E990">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5503"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FBB269DA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6223"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FA17575"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B896DFF2"/>
+    <w:lvl w:ilvl="0" w:tplc="FD32F39E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="280"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A852C998">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1192"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4D8A1A9E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1912"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="79DEB4C0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2632"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CD5A84B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3352"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="583C46B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4072"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="923EC1A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0E7E54DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5512"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FA089CEA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6232"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3150094C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9FEA76A8"/>
+    <w:lvl w:ilvl="0" w:tplc="FD32F39E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="462"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2342" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3062" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3782" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5222" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5942" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="347E7577"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="383EF764"/>
+    <w:lvl w:ilvl="0" w:tplc="81841958">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CF243696">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1183"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="71625C7A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1903"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240E8E96">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2623"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9A868EEC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3343"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8B70E1B4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4063"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="433CBD54">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4783"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CC1A7A18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5503"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="91CA8BB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6223"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A858CC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B240CB1C"/>
+    <w:lvl w:ilvl="0" w:tplc="9F2CD5BA">
+      <w:start w:val="21"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="47AAA54A">
+    <w:lvl w:ilvl="1" w:tplc="FA82DDA2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...2 lines deleted...]
-        <w:ind w:left="2160"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="73F2858C">
+    <w:lvl w:ilvl="2" w:tplc="455AFAD2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="D7FECA98">
+    <w:lvl w:ilvl="3" w:tplc="0BFC483E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9F68F5C4">
+    <w:lvl w:ilvl="4" w:tplc="FE000282">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2C947122">
+    <w:lvl w:ilvl="5" w:tplc="6E343272">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7E585C44">
+    <w:lvl w:ilvl="6" w:tplc="B76C1802">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="27D80EF2">
+    <w:lvl w:ilvl="7" w:tplc="4D288E20">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="DC3462DE">
+    <w:lvl w:ilvl="8" w:tplc="01C2DC00">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F237BCB"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3986783C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D1C4E4E8"/>
-    <w:lvl w:ilvl="0" w:tplc="5AA288C8">
+    <w:tmpl w:val="DEF85C38"/>
+    <w:lvl w:ilvl="0" w:tplc="8402B578">
+      <w:start w:val="25"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="705"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6ADCE04A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="15F0F8B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="35543B18">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9662B83A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08529B98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8C08BB58">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A83A2FB2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="45B8F268">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A755B1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4F63F88"/>
+    <w:lvl w:ilvl="0" w:tplc="D6C607D6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="180"/>
+        <w:ind w:left="280"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="C89A3E90">
+    <w:lvl w:ilvl="1" w:tplc="FAF64818">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1183"/>
+        <w:ind w:left="1192"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="838AB9B8">
+    <w:lvl w:ilvl="2" w:tplc="1624C4D2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1903"/>
+        <w:ind w:left="1912"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7DF8009C">
+    <w:lvl w:ilvl="3" w:tplc="5E5A022E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2623"/>
+        <w:ind w:left="2632"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="C542114A">
+    <w:lvl w:ilvl="4" w:tplc="0018152A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3343"/>
+        <w:ind w:left="3352"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A198F39E">
+    <w:lvl w:ilvl="5" w:tplc="7054AFC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4063"/>
+        <w:ind w:left="4072"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="ADE601AE">
+    <w:lvl w:ilvl="6" w:tplc="0F38195A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4783"/>
+        <w:ind w:left="4792"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="DC66E990">
+    <w:lvl w:ilvl="7" w:tplc="CF92C86A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5503"/>
+        <w:ind w:left="5512"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="FBB269DA">
+    <w:lvl w:ilvl="8" w:tplc="195C4C74">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6223"/>
+        <w:ind w:left="6232"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FA17575"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C4F55A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B896DFF2"/>
+    <w:tmpl w:val="F02A0F6A"/>
     <w:lvl w:ilvl="0" w:tplc="FD32F39E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="280"/>
+        <w:ind w:left="462"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A852C998">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1192"/>
+        <w:ind w:left="1622" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2342" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3062" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3782" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5222" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5942" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43A67C59"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51A0B6DC"/>
+    <w:lvl w:ilvl="0" w:tplc="FD32F39E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="560"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="4D8A1A9E">
-[...45 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="CD5A84B4">
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3352"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="583C46B8">
+        <w:ind w:left="1720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="923EC1A2">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="0E7E54DC">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5512"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="FA089CEA">
+        <w:ind w:left="3880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...24 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="81841958">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
-[...19 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="CF243696">
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1183"/>
-[...16 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="71625C7A">
+        <w:ind w:left="6040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="▪"/>
-[...154 lines deleted...]
-        <w:vertAlign w:val="baseline"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A858CC"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51476913"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B240CB1C"/>
-[...1 lines deleted...]
-      <w:start w:val="21"/>
+    <w:tmpl w:val="BB567ED8"/>
+    <w:lvl w:ilvl="0" w:tplc="87B6F67A">
+      <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="FA82DDA2">
+    <w:lvl w:ilvl="1" w:tplc="5D9CC410">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="455AFAD2">
+    <w:lvl w:ilvl="2" w:tplc="3D24EEAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0BFC483E">
+    <w:lvl w:ilvl="3" w:tplc="7D6E88CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="FE000282">
+    <w:lvl w:ilvl="4" w:tplc="23C49DD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6E343272">
+    <w:lvl w:ilvl="5" w:tplc="D7322496">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="B76C1802">
+    <w:lvl w:ilvl="6" w:tplc="1480B988">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="4D288E20">
+    <w:lvl w:ilvl="7" w:tplc="2C8C4778">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="01C2DC00">
+    <w:lvl w:ilvl="8" w:tplc="2B305DFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3986783C"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AD864CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DEF85C38"/>
-[...1 lines deleted...]
-      <w:start w:val="25"/>
+    <w:tmpl w:val="BCAED0DC"/>
+    <w:lvl w:ilvl="0" w:tplc="14CAE5D0">
+      <w:start w:val="12"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="6ADCE04A">
+    <w:lvl w:ilvl="1" w:tplc="F9F6096E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
-[...2 lines deleted...]
-        <w:ind w:left="1080"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="15F0F8B0">
+    <w:lvl w:ilvl="2" w:tplc="386C0178">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800"/>
+        <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="35543B18">
+    <w:lvl w:ilvl="3" w:tplc="C0D06AF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520"/>
+        <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="9662B83A">
+    <w:lvl w:ilvl="4" w:tplc="320E8AE6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240"/>
+        <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08529B98">
+    <w:lvl w:ilvl="5" w:tplc="2654C73E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960"/>
+        <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="8C08BB58">
+    <w:lvl w:ilvl="6" w:tplc="0860C306">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680"/>
+        <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A83A2FB2">
+    <w:lvl w:ilvl="7" w:tplc="3948ECC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400"/>
+        <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="45B8F268">
+    <w:lvl w:ilvl="8" w:tplc="035E82BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120"/>
+        <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A755B1F"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DBD76D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F4F63F88"/>
-[...213 lines deleted...]
-      <w:start w:val="7"/>
+    <w:tmpl w:val="58809A24"/>
+    <w:lvl w:ilvl="0" w:tplc="FFBC94E8">
+      <w:start w:val="31"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5D9CC410">
+    <w:lvl w:ilvl="1" w:tplc="1D8619F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="3D24EEAA">
+    <w:lvl w:ilvl="2" w:tplc="A4365B8E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="7D6E88CA">
+    <w:lvl w:ilvl="3" w:tplc="F2E2747E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="23C49DD0">
+    <w:lvl w:ilvl="4" w:tplc="5EF2BEFE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="D7322496">
+    <w:lvl w:ilvl="5" w:tplc="932ED42A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="1480B988">
+    <w:lvl w:ilvl="6" w:tplc="10943E90">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="2C8C4778">
+    <w:lvl w:ilvl="7" w:tplc="812E3198">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="2B305DFA">
+    <w:lvl w:ilvl="8" w:tplc="0F627CFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AD864CD"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F55024F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="BCAED0DC"/>
-[...1 lines deleted...]
-      <w:start w:val="12"/>
+    <w:tmpl w:val="6950AAE2"/>
+    <w:lvl w:ilvl="0" w:tplc="34C4CE9C">
+      <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="F9F6096E">
+    <w:lvl w:ilvl="1" w:tplc="D5FCC274">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="386C0178">
+    <w:lvl w:ilvl="2" w:tplc="6C489F0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="C0D06AF2">
+    <w:lvl w:ilvl="3" w:tplc="4F20D5BA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="320E8AE6">
+    <w:lvl w:ilvl="4" w:tplc="DEC4B198">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="2654C73E">
+    <w:lvl w:ilvl="5" w:tplc="86F63100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0860C306">
+    <w:lvl w:ilvl="6" w:tplc="4A502E3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3948ECC6">
+    <w:lvl w:ilvl="7" w:tplc="04DE218C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="035E82BE">
+    <w:lvl w:ilvl="8" w:tplc="6DF6EFB6">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DBD76D2"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AD131EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="58809A24"/>
-[...1 lines deleted...]
-      <w:start w:val="31"/>
+    <w:tmpl w:val="4CD646E8"/>
+    <w:lvl w:ilvl="0" w:tplc="98766C6A">
+      <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="1D8619F8">
+    <w:lvl w:ilvl="1" w:tplc="B85E9ECA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="A4365B8E">
+    <w:lvl w:ilvl="2" w:tplc="1134752A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="F2E2747E">
+    <w:lvl w:ilvl="3" w:tplc="6C684418">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="5EF2BEFE">
+    <w:lvl w:ilvl="4" w:tplc="D70A4B46">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="932ED42A">
+    <w:lvl w:ilvl="5" w:tplc="35CAF51E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="10943E90">
+    <w:lvl w:ilvl="6" w:tplc="1586068C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="812E3198">
+    <w:lvl w:ilvl="7" w:tplc="ACEC50F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0F627CFA">
+    <w:lvl w:ilvl="8" w:tplc="D518BAAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F55024F"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E2E28CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6950AAE2"/>
-[...1 lines deleted...]
-      <w:start w:val="5"/>
+    <w:tmpl w:val="8FCAD4D8"/>
+    <w:lvl w:ilvl="0" w:tplc="31E4682A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71FF1BFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7A3E4376"/>
+    <w:lvl w:ilvl="0" w:tplc="86502F08">
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="705"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D5FCC274">
+    <w:lvl w:ilvl="1" w:tplc="CBC4B03A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
+      <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="6C489F0E">
+    <w:lvl w:ilvl="2" w:tplc="3F6A1514">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4F20D5BA">
+    <w:lvl w:ilvl="3" w:tplc="F0045902">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="DEC4B198">
+    <w:lvl w:ilvl="4" w:tplc="30A800B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="86F63100">
+    <w:lvl w:ilvl="5" w:tplc="BE0699EC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="4A502E3C">
+    <w:lvl w:ilvl="6" w:tplc="9E0236C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04DE218C">
+    <w:lvl w:ilvl="7" w:tplc="50985DD8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="6DF6EFB6">
+    <w:lvl w:ilvl="8" w:tplc="9A8EABB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:u w:val="none" w:color="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AD131EA"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76980242"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4CD646E8"/>
-[...23 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="B85E9ECA">
+    <w:tmpl w:val="BB58BCB2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2"/>
-[...187 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="720"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="7200" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="7920" w:hanging="180"/>
-[...212 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="190192636">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1238203252">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1984001685">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1259407805">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1784688199">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1757097396">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="2081975403">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1828201795">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1862744145">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="509560913">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="192155790">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1879930273">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1329020335">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1274090781">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="119959134">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1259407805">
+  <w:num w:numId="16" w16cid:durableId="1306618840">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1064645206">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1907911627">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1784688199">
+  <w:num w:numId="19" w16cid:durableId="1659765947">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2028288074">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="160392222">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1232541237">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="788165364">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1757097396">
-[...35 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1064645206">
+  <w:num w:numId="24" w16cid:durableId="110365603">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1907911627">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="25" w16cid:durableId="1330450110">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="1659765947">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="26" w16cid:durableId="1855145704">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1076317242">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
-  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="008D3FD7"/>
-[...103 lines deleted...]
-    <w:rsid w:val="49BB9A6A"/>
+    <w:rsidRoot w:val="00063594"/>
+    <w:rsid w:val="00063594"/>
+    <w:rsid w:val="0012450E"/>
+    <w:rsid w:val="001724B0"/>
+    <w:rsid w:val="00665581"/>
+    <w:rsid w:val="007F51D4"/>
+    <w:rsid w:val="00AE2ADB"/>
+    <w:rsid w:val="00C61B9D"/>
+    <w:rsid w:val="00DA504D"/>
+    <w:rsid w:val="00F44361"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="25E0B436"/>
-  <w15:docId w15:val="{FFFFF82B-A1D2-465B-82CE-BF2A1CA965C2}"/>
+  <w14:docId w14:val="3FEFA56C"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{2351FFF5-D55C-4C3D-899E-B9A54FAC5E76}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12516,51 +15381,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -12735,1846 +15600,993 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00007190"/>
-[...8 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00007190"/>
+    <w:rsid w:val="00063594"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
-      <w:ind w:left="10" w:hanging="10"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...1 lines deleted...]
-      <w:color w:val="000000"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:rsid w:val="00007190"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00063594"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00063594"/>
+    <w:rPr>
       <w:b/>
-      <w:color w:val="000000"/>
-      <w:sz w:val="22"/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00063594"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00063594"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid">
     <w:name w:val="TableGrid"/>
-    <w:rsid w:val="00007190"/>
+    <w:rsid w:val="00063594"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="MS Mincho"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="fr-FR"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...13 lines deleted...]
-    <w:link w:val="BalloonTextChar"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
-    <w:rsid w:val="00914EBE"/>
+    <w:rsid w:val="00063594"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...17 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00914EBE"/>
+    <w:rsid w:val="00063594"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...26 lines deleted...]
-    <w:name w:val="Placeholder Text"/>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0070614F"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00063594"/>
     <w:rPr>
-      <w:color w:val="808080"/>
+      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...5 lines deleted...]
-    <w:rsid w:val="00DC49FC"/>
+  <w:style w:type="table" w:styleId="TableGrid0">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00665581"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:jc w:val="left"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...5 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Project-Management.aspx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/UNDP_POPP_DOCUMENT_LIBRARY/Public/Admin%20Service_Asset%20Management_Asset%20Acquisition%20under%20IPSAS.png" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://popp.undp.org/document/asset-acquisition-under-ipsas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet.undp.org/global/popp/ppm/Pages/Project-Management.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...622 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...584 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>14</Pages>
-  <Words>5452</Words>
-  <Characters>31080</Characters>
+  <Words>5474</Words>
+  <Characters>31204</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>259</Lines>
-  <Paragraphs>72</Paragraphs>
+  <Lines>260</Lines>
+  <Paragraphs>73</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>36460</CharactersWithSpaces>
+  <CharactersWithSpaces>36605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Tatiana Rybarova</dc:creator>
+  <dc:creator>Arilda Dragjoshi</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...63 lines deleted...]
-</file>